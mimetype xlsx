--- v0 (2026-03-26)
+++ v1 (2026-05-23)
@@ -10,89 +10,89 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="112">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 11 de 2026</t>
   </si>
   <si>
     <t>Gilmar Costa</t>
   </si>
   <si>
     <t>Institui no Município de Alfenas o Programa “Cuidar de Quem Cuida”, voltado ao apoio e à promoção da saúde física e mental de mães, pais e responsáveis legais por pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>[OP] Matéria incluída na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 12 de 2026</t>
   </si>
   <si>
-    <t>Rodolfo Inácio</t>
+    <t>Márcio Dunga,Rodolfo Inácio</t>
   </si>
   <si>
     <t>Institui a Política de Coleta Domiciliar de Sangue e Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA), Síndrome de Down e com Condições Atípicas Específicas no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 12 de 2026</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário ao Sr. Luciano Pereira.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 13 de 2026</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Honorária a Dra. Patrícia Rodrigues da Silva Oliveira, pelo belíssimo trabalho que vem realizando a tatos anos a frente do Departamento de Assistência Judiciária do Município de Alfenas como coordenadora, atendendo com bastante brilhantismo e carinho a nossa população Alfenense.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>Projeto que institui o "janeiro branco" e a campanha estímulo ao cuidado da saúde mental no município de Alfenas, e dá outras providências.</t>
   </si>
@@ -279,50 +279,53 @@
     <t>Cirlei</t>
   </si>
   <si>
     <t>Providências quanto ao controle e combate à proliferação de escorpiões nos Cemitérios Municipais</t>
   </si>
   <si>
     <t>Indicação nº 193 de 2026</t>
   </si>
   <si>
     <t>Assunto: Iluminação temática do Monumento da Bandeira em campanhas de conscientização em saúde e cidadania</t>
   </si>
   <si>
     <t>Indicação nº 194 de 2026</t>
   </si>
   <si>
     <t>que seja feita o reparo ou a retirada de uma cabine de ponto de ônibus que está localizada em frente a entrada do Mart Minas, do outro lado do passeio.(fotos anexas).</t>
   </si>
   <si>
     <t>Indicação nº 195 de 2026</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, a necessidade de criação do cargo de Intérprete da Língua Brasileira de Sinais – Libras no âmbito da rede municipal de ensino, vinculado à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>Indicação nº 196 de 2026</t>
+  </si>
+  <si>
+    <t>Rodolfo Inácio</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de equipes destinadas à manutenção preventiva e corretiva das Unidades Básicas de Saúde do município, com prioridade para realização de reformas e pequenos reparos nas unidades Jardim Alvorada, Recreio e Vale do Sol, bem como que, após a conclusão dos serviços, sejam averiguadas as demais unidades de saúde que necessitem de intervenções.</t>
   </si>
   <si>
     <t>Indicação nº 197 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de serviços de manutenção, reforma e revitalização dos parques infantis e das academias ao ar livre instalados nas praças do município, visando garantir segurança, acessibilidade e melhores condições de uso pela população.</t>
   </si>
   <si>
     <t>Indicação nº 198 de 2026</t>
   </si>
   <si>
     <t>Que seja realizado estudo técnico para implantação de mão única de direção na Rua Josefina Fales Reis, no bairro Pinheirinho, no trecho em frente à Escola Padre José Grimm, bem como a instalação de redutores de velocidade ao longo da referida via.</t>
   </si>
   <si>
     <t>Indicação nº 199 de 2026</t>
   </si>
   <si>
     <t>Assunto: Indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto ao Departamento de Trânsito que estude a possibilidade de colocar um ponto para parada de circular na rua Florentino José Ribeiro, bairro Jardim América.</t>
   </si>
   <si>
     <t>Indicação nº 200 de 2026</t>
   </si>
@@ -1385,254 +1388,254 @@
       </c>
       <c r="C34" t="s">
         <v>86</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>87</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>5615</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35" t="s">
         <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>5616</v>
       </c>
       <c r="B36" t="s">
         <v>37</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F36" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>5619</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
         <v>23</v>
       </c>
       <c r="E37" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>5620</v>
       </c>
       <c r="B38" t="s">
         <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
         <v>15</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F38" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>5621</v>
       </c>
       <c r="B39" t="s">
         <v>37</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
         <v>33</v>
       </c>
       <c r="E39" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>5622</v>
       </c>
       <c r="B40" t="s">
         <v>37</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>5623</v>
       </c>
       <c r="B41" t="s">
         <v>37</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F41" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>5625</v>
       </c>
       <c r="B42" t="s">
         <v>37</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D42" t="s">
         <v>30</v>
       </c>
       <c r="E42" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>5626</v>
       </c>
       <c r="B43" t="s">
         <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F43" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>5627</v>
       </c>
       <c r="B44" t="s">
         <v>37</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
         <v>30</v>
       </c>
       <c r="E44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F44" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>5629</v>
       </c>
       <c r="B45" t="s">
         <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
         <v>30</v>
       </c>
       <c r="E45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F45" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>