--- v0 (2026-02-25)
+++ v1 (2026-04-17)
@@ -10,4934 +10,5019 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3783" uniqueCount="1605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3855" uniqueCount="1633">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cirlei</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização do teste de glicemia capilar na triagem de atendimentos de urgência e emergência e nas demais unidades de saúde do Município de Alfenas MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto que institui o "janeiro branco" e a campanha estímulo ao cuidado da saúde mental no município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.546, de 10 de julho de 2014 que Dispõe sobre a concessão de diárias no âmbito do Poder Executivo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover indenização a terceiro, decorrente de danos a estes causados e dá outras providências.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Altera a denominação de logradouro público no município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf</t>
   </si>
   <si>
     <t>Aprova o contrato de consórcio público e o estatuto social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios Integrados Minas Gerais – AMIMG, autorizando o ingresso do município de Alfenas, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Pais e Amigos dos Excepcionais de Alfenas – APAE, aprova o respectivo Plano de Trabalho e autoriza a adoção das providências orçamentárias necessárias à sua execução</t>
   </si>
   <si>
+    <t>5519</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 5.370, de 19 de dezembro de 2025, que autorizou a reprogramação parcial das emendas impositivas_x000D_
+aprovadas e incluídas nas leis orçamentárias anuais referentes aos exercícios financeiros de 2024 e 2025, e deu outras providências.</t>
+  </si>
+  <si>
+    <t>5522</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/projeto_de_lei_n.o_09.2026_que_intitui_semana_da_saude_mental_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Saúde Mental e Bem-Estar Emocional nas escolas da Rede Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5550</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal nº 4.855, de 18 de junho de 2019, que cria incentivo à Educação, atividades complementares e/ou afins e Bônus Social para pagamento da dívida ativa municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5599</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/projeto_de_lei_no_11.2026_-_gcs_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Município de Alfenas o Programa “Cuidar de Quem Cuida”, voltado ao apoio e à promoção da saúde física e mental de mães, pais e responsáveis legais por pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>5631</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Rodolfo Inácio</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/projeto_de_lei_n.o_12.2026_que_intitui_politica_de_coleta_domiciliar_de_sangue_e_vacinacao_domiciliar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política de Coleta Domiciliar de Sangue e Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA), Síndrome de Down e com Condições Atípicas Específicas no Município de Alfenas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5696</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Mesa Diretora 2025-2026</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/proejto_de_lei_no_13.2026_-_md_-_altera_as_leis_municipais_nos_5.190.2023_e_5.269.2023_-_diarias_subsidios.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Municipais nºs 5.190/2023 e 5.269/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5715</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/msg_10.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga o prazo para término da obra de instalação da sede da empresa Serv.. Motor Ltda ME no imóvel objeto de doação autorizada pela Lei Municipal n° 5.263/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5759</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Matheus Paccini</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/projeto_de_lei_no_15.2026_-_mpp_--ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Lei Municipal de Integridade e Proteção às Mulheres no Serviço Público no âmbito do Município de Alfenas/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Gilmar Costa, Idalina do Santa Rita</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/projeto_de_lei_no_16.2026_-_gilmar_e_idalina_assinada_5_2_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da inclusão de código "QR Code" em placas de obras públicas municipais para fins de transparência e fiscalização popular no Município de Alfenas.</t>
+  </si>
+  <si>
     <t>3733</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Pedrinho Minas Acontece</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no_01.2025_-_pedrinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no_01.2025_-_pedrinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanções administrativas pelo Município de Alfenas às pessoas flagradas portando ou consumindo drogas ilícitas em espaços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>Jefferson Guigui</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_no_02.2025_-_jefferson_guigui.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_no_02.2025_-_jefferson_guigui.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ALFENAS O "DIA MUNICIPAL DOS MOTOCICLISTAS" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>Zé Batista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/batista_07-03-2025_utilidade_publica_congadas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/batista_07-03-2025_utilidade_publica_congadas_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Congada São Benedito e Nossa Senhora do Rosário de Alfenas/MG e Região._x000D_
 _x000D_
 O povo do Município de Alfenas, por seus representantes na Câmara Municipal aprovou e eu, Prefeito Municipal, sanciono a seguinte lei:_x000D_
 _x000D_
 Art. 1º Fica declarada como de utilidade pública a Associação de Congada São Benedito e Nossa Senhora do Rosário de Alfenas/MG e Região, inscrita no CNPJ sob o nº 54.977.433/0001-20, com sede à Rua Sebastião Paulino da Costa, nº 194, Jardim Panorama, no Município de Alfenas/MG, CEP 37.132-256._x000D_
 _x000D_
 Art. 2º Esta lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 JOSÉ BATISTA NETO_x000D_
 Vereador</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no_04.2025_-_braz_da_maquina-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no_04.2025_-_braz_da_maquina-_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece a cavalgada tradicional como relevante interesse cultural de Alfenas e institui o "Dia da Cavalgada", no calendário oficial de eventos e dá outras providências.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.137, de 22 de setembro de 1999, que dispõe sobre a aprovação de loteamentos fechados condominiais para formação de chácaras ou sítios de recreio localizados em zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>Autoriza a cessão do servidor público que menciona, do Poder Executivo do Município de Alfenas ao Ministério Público do Estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>Equipara o cargo de Procurador-Geral do Município de Alfenas ao cargo de Secretário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a Lei Municipal nº 4.550, de 9 de setembro de 2014, que instituiu o Conselho Municipal de Proteção e Defesa dos Animais e deu outras providências.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>Autoriza nova cessão da servidora pública que menciona, do Poder Executivo para o Poder Legislativo do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Revoga a Lei Municipal nº Lei n° 4.931, de 20 de dezembro de 2019, que autorizou a doação de imóvel pertencente ao Município de Alfenas, com obrigação de fazer, para fins empresariais.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Thalles Gomes</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4003/projeto_de_lei_no_11.2025_-_thalles_gomes.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4003/projeto_de_lei_no_11.2025_-_thalles_gomes.pdf</t>
   </si>
   <si>
     <t>Instituir a Política de Vigilância da Rede Municipal de Ensino de Alfenas;</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_12.2025_-_gilmar_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_12.2025_-_gilmar_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto que Institui o Dia Municipal de Informação e Conscientização sobre Doenças Raras e a “Semana Municipal de Informação  e Conscientização sobre Doenças Raras, no Município de Alfenas.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4043/minuta_da_ldo_2025_exercicio_2026_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4043/minuta_da_ldo_2025_exercicio_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Ednilson, Thalles Gomes</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4046/minuta_-_lei_municipal_de_liberdade_economicapdf2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4046/minuta_-_lei_municipal_de_liberdade_economicapdf2025.pdf</t>
   </si>
   <si>
     <t>Projeto que Institui a Declaração Municipal de Direitos de Liberdade Econômica e regulamenta no Município de ALFENAS, os dispositivos da Lei Federal N° 13.874, de 20 de setembro de 2019, da Lei Estadual N° 23.959 de 27 de setembro de 2021 e legislações correlatas que tratam da liberdade econômica.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4047/mensagem_09.2025_-_declara_utilidade_publica_late_coracao.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4047/mensagem_09.2025_-_declara_utilidade_publica_late_coracao.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Late Coração Amor Verdadeiro de Alfenas/MG.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4048/mensagem_10.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4048/mensagem_10.2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n° Lei n° 4.929, de 20 de dezembro de 2019, que autorizou a doação de imóvel pertencente ao Município de Alfenas, com obrigação de fazer, para fins empresariais.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ednilson, Gilmar Costa, Idalina do Santa Rita, Thalles Gomes</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_lei_no_17.2025_-__educacao_financeira__gilmar_thalles_idalina_assinado_ednilson_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_lei_no_17.2025_-__educacao_financeira__gilmar_thalles_idalina_assinado_ednilson_assinado_1.pdf</t>
   </si>
   <si>
     <t>Institui a inclusão de conteúdos de Educação Financeira no currículo das escolas públicas da Rede Municipal de Ensino de Alfenas, com foco em planejamento financeiro, consumo consciente e prevenção aos riscos dos jogos de azar online.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ednilson, Gilmar Costa, Idalina do Santa Rita, Márcio Dunga, Thalles Gomes</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4194/projeto_de_lei__justificativa_-_estatuto_municipal_tea_assinados_idalina_thalles_gilmar__dunga__ednilson.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4194/projeto_de_lei__justificativa_-_estatuto_municipal_tea_assinados_idalina_thalles_gilmar__dunga__ednilson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - CRIA O ESTATUTO MUNICIPAL DA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA - TEA E INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA NO MUNICÍPIO DE ALFENAS/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Mesa Diretora 2025-2026</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_no_19.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_no_19.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio alimentação aos servidores do Poder Legislativo, incluindo os funcionários terceirizados.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_-_regime_juridico_unico_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_-_regime_juridico_unico_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime Jurídico dos servidores públicos do Município de Alfenas, suas autarquias e fundações, e dá outras providências.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4201/msg_013.2025_-_piso_dentistas.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4201/msg_013.2025_-_piso_dentistas.pdf</t>
   </si>
   <si>
     <t>Garante, no âmbito do Município de Alfenas, o pagamento do piso salarial aos profissionais da Odontologia, e dá outras providências.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_que_intitui_a_semana_de_conscientizacao_e_prevencao_contra_o_abuso_sexual_de_criancas_e_adolescentes_assinado_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_que_intitui_a_semana_de_conscientizacao_e_prevencao_contra_o_abuso_sexual_de_criancas_e_adolescentes_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que institui o mês de maio como “Maio Laranja” para Conscientização e Prevenção Contra o Abuso Sexual de Crianças e Adolescentes no Município de Alfenas, bem como o dia 18 de maio como o dia Municipal de prevenção e combate contra o abuso e a exploração sexual de crianças e adolescentes e dá outras providências”</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Thalles Gomes, Ednilson, Gilmar Costa, Idalina do Santa Rita, Márcio Dunga, Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4233/projeto_de_lei_no_23.2025_-_gilmar_thalles_idalina__ednilson_matheus_e_dunga.docx_assinado_2_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4233/projeto_de_lei_no_23.2025_-_gilmar_thalles_idalina__ednilson_matheus_e_dunga.docx_assinado_2_1.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal de Conscientização sobre os Perigos dos Jogos de Azar Online, cria o Dia Municipal de Combate ao Vício em Jogos de Azar Online e dá outras providências.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4248/msg_014.2025_-_recomposicao_servidores_prefeito_e_vice-prefeito_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4248/msg_014.2025_-_recomposicao_servidores_prefeito_e_vice-prefeito_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a recomposição salarial aos servidores ocupantes de cargos de provimento efetivo, comissionados, contratados e inativos junto ao Poder Executivo, bem como aos Conselheiros Tutelares, e garante a recomposição inflacionária dos subsídios do Prefeito e Vice-Prefeito Municipal, no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4249/msg_015.2025_-_altera_lei_4895_-_bonus-alimentacao_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4249/msg_015.2025_-_altera_lei_4895_-_bonus-alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.895, de 17 de dezembro de 2019, que instituiu o BônusAlimentação e dá outras providências.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Matheus Paccini</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4269/projeto_de_lei_no_26.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4269/projeto_de_lei_no_26.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação para o Trânsito nas Escolas Públicas.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4281/msg_16.2025_-_retira_o_pl_024.2025_e_encaminha_novo_pl_rga_agentes_publicos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4281/msg_16.2025_-_retira_o_pl_024.2025_e_encaminha_novo_pl_rga_agentes_publicos_assinado.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual da remuneração dos agentes públicos municipais, nos termos do inciso X do art. 37 da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4282/msg_17.2025_-_retira_o_pl_025.2025_e_encaminha_aumento_bonus_alimentacao_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4282/msg_17.2025_-_retira_o_pl_025.2025_e_encaminha_aumento_bonus_alimentacao_assinado.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor do Bônus-Alimentação do Servidor instituído pela Lei Municipal nº 4.895, de 17 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Cirlei, Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4286/cirlei_e_matheus_-_denominacao_praca_da_saudade_hesse.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4286/cirlei_e_matheus_-_denominacao_praca_da_saudade_hesse.pdf</t>
   </si>
   <si>
     <t>Renomeia o logradouro público denominado Praça da Saudade, localizado no Município de Alfenas-MG, para Praça da Saudade Prefeito Hesse Luiz Pereira.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_no_30.2025_-_cirlei_e_matheus.docx_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_no_30.2025_-_cirlei_e_matheus.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao logradouro público Praça da Saudade, localizado no Município de Alfenas-MG, para Praça da Saudade Hesse Luiz Pereira.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_31.2025_-_cirlei_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_31.2025_-_cirlei_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de espaço reservado e acessível para pessoas com deficiência física em eventos culturais, shows artísticos, esportivos e similares.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/projeto_de_lei_no_32.2025_-_thalles_gomes.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/projeto_de_lei_no_32.2025_-_thalles_gomes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestação de socorro a animais atropelados no Município de Alfenas - MG e dá outras providências..</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/msg_018.2025_-_prazo_vinculo_acs_e_ace_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/msg_018.2025_-_prazo_vinculo_acs_e_ace_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo de vinculação ao Município dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias contratados através do processo seletivo público deflagrado pelo Edital nº 001/2023.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/msg_019.2025_-_campanha_de_arrecadacao_de_alimentos_em_eventos_publicos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/msg_019.2025_-_campanha_de_arrecadacao_de_alimentos_em_eventos_publicos_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Permanente de Arrecadação de Alimentos não perecíveis e/ou produtos de limpeza e higiene, durante o período de realização de eventos públicos artísticos, realizados pelo Poder Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/msg_021.2025_-_remanejamento_das_emendas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/msg_021.2025_-_remanejamento_das_emendas_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e especial, para atender o remanejamento das emendas impositivas previstas na Lei Municipal nº 5.310, nos moldes do inciso III do §6° do art. 106- A da Lei Orgânica Município de Alfenas, inseridos pela emenda 28, de 04 de dezembro de 2023.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Rodolfo Inácio</t>
-[...2 lines deleted...]
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/assinado_projeto_de_lei_no_37.2025_-_rodolfo_inacio.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/assinado_projeto_de_lei_no_37.2025_-_rodolfo_inacio.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Pessoa Idosa no Município de Alfenas/MG.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/msg_024.2025_-_altera_nomenclatura_lei_5.291-2024_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/msg_024.2025_-_altera_nomenclatura_lei_5.291-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da política pública descrita na Lei Municipal n. 5.291, de 09 de julho de 2024, de SIMPAD - Sistema Municipal Antidrogas  para SIMPAD - Sistema Municipal Sobre Drogas  e dá outras providências</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/projeto_de_lei_no_40.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/projeto_de_lei_no_40.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de consulta prévia à comunidade escolar pelo Município de Alfenas, para fins de absorção dos anos iniciais e finais do ensino fundamental das escolas públicas estaduais e dá outras providências.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/msg_025.2025_-_autoriza_a_doacao_com_encargos_de_imoveis_publicos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/msg_025.2025_-_autoriza_a_doacao_com_encargos_de_imoveis_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, com encargos, dos bens imóveis que menciona, pertencentes ao Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Braz da Máquina, Cirlei, Ednilson, Fábio Marques Florêncio, Gilmar Costa, Idalina do Santa Rita, Jefferson Guigui, Márcio Dunga, Matheus Paccini, Ratinho, Rodolfo Inácio, Thalles Gomes, Zé Batista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/mensagem_no_26.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/mensagem_no_26.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Ação no PPA vigente e posteriores, denominada Ação de Fortalecimento da Segurança Pública de Alfenas, devidamente inserida no Programa Alfenas Segura, com nomenclatura ALFENAS PROTEGIDA, e dá outras providências.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_no_43.2025_-_gilmar_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_no_43.2025_-_gilmar_assinado.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Alfenas, a Semana Municipal de Prevenção, Conscientização e Combate ao Uso de Drogas.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_no_44.2025_-_rodolfo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_no_44.2025_-_rodolfo.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Sara Pereira Andrade à via pública que menciona.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/msg_027.2025_-_altera_a_lm_4231.2010_-_criacao_de_cargos_pccv_educacao.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/msg_027.2025_-_altera_a_lm_4231.2010_-_criacao_de_cargos_pccv_educacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.231, de 3 de dezembro de 2010, que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação, promovendo a criação dos cargos de Monitor de Transporte Escolar, Secretário Escolar e Profissional de Apoio, e dá outras providências.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/msg_028.2025_-_prorefis_2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/msg_028.2025_-_prorefis_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas – PROREFIS 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/msg_029.2025_-programa_casamento_comunitario_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/msg_029.2025_-programa_casamento_comunitario_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Casamento Coletivo como forma de garantir a união civil entre pessoas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/projeto_de_lei_complexo_orlandinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/projeto_de_lei_complexo_orlandinho.pdf</t>
   </si>
   <si>
     <t>Denomina o Complexo Esportivo da Vila Formosa e dá outras providências.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/projeto_de_lei_no_49.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/projeto_de_lei_no_49.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção da imagem de crianças e adolescentes nas redes sociais, combate à adultização e à hipersexualização infantil, e dá outras providências, no âmbito do Município de Alfenas.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/msg_030.2025_-_obrig_informacao_violencia_domestica.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/msg_030.2025_-_obrig_informacao_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comunicação às autoridades competentes, por síndicos e administradores de condomínios residenciais e comerciais, em caso de ocorrência ou indícios de violência doméstica e familiar, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/thalles-_projeto_de_lei_n.o_51-2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/thalles-_projeto_de_lei_n.o_51-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Naming Rights para cessão onerosa de direito à nomeação de eventos, bens e equipamentos públicos do Município de Alfenas e dá outras providências</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/projeto_52.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/projeto_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de proteção e bem-estar de equídeos (equinos, muares e asininos) em cavalgadas e eventos equestres no Município de Alfenas, institui a obrigatoriedade de alvará específico, e dá outras providências</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_n.o_53-2025-_motoristas_de_aplicativos_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_n.o_53-2025-_motoristas_de_aplicativos_-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Dispõe sobre a ampliação e alteração da composição do Conselho Municipal de Transporte e Trânsito de Alfenas – CMTT, incluindo representantes dos motoristas por aplicativo e dos prestadores de serviços de motoboy.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/projeto_de_lei_54.2025_-_gilmar.docx_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/projeto_de_lei_54.2025_-_gilmar.docx_assinada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a divulgação listagens de pacientes que aguardam exames, consultas e cirurgias na rede pública de saúde municipal de Alfenas, garantindo transparência e eficiência no gerenciamento da fila de espera, em observância aos princípios da publicidade e eficiência administrativa.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/msg_022.2025_-_loteria_municipal.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/msg_022.2025_-_loteria_municipal.pdf</t>
   </si>
   <si>
     <t>Institui a institui a Loteria Municipal no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/msg_031.2025_-_adicional_de_penosidade_adhs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/msg_031.2025_-_adicional_de_penosidade_adhs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de adicional de penosidade aos servidores ocupantes do cargo de Auxiliar de Desenvolvimento Humano – ADH, bem_x000D_
 como os agentes públicos contratados temporariamente para as mesmas funções, e dá outras providências.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/msg_32.2025_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/msg_32.2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de crédito relativo a contrapartida financeira efetuada em favor do Município de Alfenas, com base na revogada Lei Municipal nº 4.931/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/msg_33.2025_-_cessao_de_creditos_royalties_e_outros_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/msg_33.2025_-_cessao_de_creditos_royalties_e_outros_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder a instituições financeiras direitos creditórios relativos a royalties, participações especiais e compensações financeiras relacionados à exploração de petróleo e gás natural, recursos hídricos e minerais e dá outras providências</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_que_dispoe_sobre_a_criacao_da_comissao_de_pais_e_maes_atipicas_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_que_dispoe_sobre_a_criacao_da_comissao_de_pais_e_maes_atipicas_assinada.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que criam as Comissões de Mães e Pais de Crianças Atípicas no âmbito do Município de Alfenas.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_cemiterios_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_cemiterios_1.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Digital de Gestão de Cemitérios Públicos no Município de Alfenas, abrangendo módulos de administração, digitalização de documentos, mapeamento e localização de jazigos por QR Code, criação de painel digital para familiares, acesso público às informações básicas, infraestrutura tecnológica segura e mecanismos de transparência e controle, com a finalidade de modernizar, organizar e dar maior eficiência e clareza à gestão dos cemitérios municipais</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/msg_34.2025_-_desafetacao_imovel_doado_sta._inocencia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/msg_34.2025_-_desafetacao_imovel_doado_sta._inocencia.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de imóvel público municipal, objeto da Lei n9 - 5.012/2021, alterada pela Lei nº 5.314/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/thalles-_projeto_de_lei_cavalgadas.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/thalles-_projeto_de_lei_cavalgadas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a autorização e regulamentação das cavalgadas nos limites da cidade de Alfenas/MG, e dá outras providencias</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4822/msg_035.2025_-_doacao_com_encargos_terreno_rua_da_paz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4822/msg_035.2025_-_doacao_com_encargos_terreno_rua_da_paz.pdf</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4867/msg_036.2025_-_altera_a_lm_2415.1993_-_codema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4867/msg_036.2025_-_altera_a_lm_2415.1993_-_codema_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.415, de 11 de maio de 1993, que instituiu o Conselho Municipal de Conservação e Defesa do Meio Ambiente - CODEMA, e dá outras providências.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4868/msg_041.2025_-_simpod_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4868/msg_041.2025_-_simpod_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e organização, no âmbito do Município de Alfenas, do Sistema Municipal de Políticas Públicas Sobre Drogas – SIMPOD, e dá outras providências.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4872/0.msg_037.2025_-_ppa_2026.2029_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4872/0.msg_037.2025_-_ppa_2026.2029_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Alfenas para o período de 2026/2029.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4873/0.msg_038.2025_-_altera_os_anexos_da_lm_5344.2025_-_ldo_2026_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4873/0.msg_038.2025_-_altera_os_anexos_da_lm_5344.2025_-_ldo_2026_assinada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.344, de 18 de julho de 2025 - Lei de Diretrizes Orçamentárias para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4874/0.msg_039.2025_-_loa_2026_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4874/0.msg_039.2025_-_loa_2026_assinada.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4911/msg_040.2025_-_altera_a_lm_3534.2003_antenas_telefonia_e_erbs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4911/msg_040.2025_-_altera_a_lm_3534.2003_antenas_telefonia_e_erbs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.534, de 17 de abril de 2003, que estabelece critérios para instalação de antenas de telefonia celular, de microcélulas de telefonia, estações de rádio bases e equipamentos afins, no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4922/projeto_de_lei_sobre_a_obrigatoriedade_da_utilizacao_de_sacos_plasticos_transparentes__assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4922/projeto_de_lei_sobre_a_obrigatoriedade_da_utilizacao_de_sacos_plasticos_transparentes__assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Dispõe sobre a obrigatoriedade da utilização de sacos plásticos transparentes para o acondicionamento de materiais recicláveis no Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_no_71.2025_-_matheus.docx.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_no_71.2025_-_matheus.docx.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, a “Lei Ficha Limpa Municipal contra Crimes de Ódio e Violência”, que proíbe a nomeação para cargos em comissão, funções gratificadas ou de confiança de pessoas condenadas por violência contra a mulher, racismo, crimes hediondos e outros delitos graves, e dá outras providências.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/proj.lei_072.2025_-_utilidade_publica_associacao_capoeira-dunga_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/proj.lei_072.2025_-_utilidade_publica_associacao_capoeira-dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Desportiva Cultural e Artística de Capoeira Espaço da Ginga.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/msg_44.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/msg_44.pdf</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/mensagem_46.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/mensagem_46.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.109 de 16 de dezembro de 2021, que "Autoriza permuta de áreas públicas por obras e serviços públicos e dá outras providências".</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/mensagem_47.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/mensagem_47.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóveis entre o Município de Alfenas e o Sindicato dos Agricultores Familiares de Alfenas, com torna em favor do Município, para instalação da sede do Sindicato, e dá outras providências.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ilovepdf_merged_54.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ilovepdf_merged_54.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel à Augusta e Respeitável Loja Simbólica Fraternidade Cleuton Cândido Landre, e dá outras providências.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/projeto_de_lei.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a LMKI – Liga Mineira de Karatê Interestilos.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_-_thalles_identificacao_veicular.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_-_thalles_identificacao_veicular.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a identificação obrigatória dos veículos oficiais pertencentes à Câmara Municipal de Alfenas e dá outras providências. ”</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/projeto_de_lei_-cirlei-alteracao_pl70_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/projeto_de_lei_-cirlei-alteracao_pl70_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conscientização, no âmbito do Município de Alfenas, para o tratamento e destinação dos materiais recicláveis e dá outras providências.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/projeto_de_lei_no_80_utilidade_publica_associacao_de_ciclismo_de_alfenas_-_aciclo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/projeto_de_lei_no_80_utilidade_publica_associacao_de_ciclismo_de_alfenas_-_aciclo.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Ciclismo de Alfenas - ACICLO.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/msg_050.2025_-_dac2a1_denominaac2a7ac2a3o_de_bosque_mariana_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/msg_050.2025_-_dac2a1_denominaac2a7ac2a3o_de_bosque_mariana_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Bosque Mariana ao espaço público que menciona.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/msg_051.2025_-_dac2a1_denominaac2a7ac2a3o_de_quadra_joac2a3o_vitor_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/msg_051.2025_-_dac2a1_denominaac2a7ac2a3o_de_quadra_joac2a3o_vitor_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Quadra João Vitor ao espaço público que menciona.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/projeto_de_lei_no_83.2025_thalles.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/projeto_de_lei_no_83.2025_thalles.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a continuidade mínima dos serviços de saúde durante feriados prolongados e recessos municipais e dá outras providências. ”</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/projeto_de_lei_politica_municipal_de_capacitacao_permanente_dos_servidores_municipais.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/projeto_de_lei_politica_municipal_de_capacitacao_permanente_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Capacitação Permanente dos Servidores Municipais para Identificação, Acolhimento e Encaminhamento de Situações de Violência contra a Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/msg_0.2025_-_revog_claudnei_gas_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/msg_0.2025_-_revog_claudnei_gas_assinado_1.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.908, de 20 de dezembro de 2019, que Dispõe sobre a doação de imóvel pertencente ao Município de Alfenas/MG, com obrigação de fazer, para fins empresariais.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/mensagem_53.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/mensagem_53.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.344, de 19 de dezembro de 1975 (Código Administrativo Municipal), para disciplinar a emissão eletrônica de alvarás de localização e funcionamento, em conformidade com a Rede Nacional para a Simplificação do Registro e da Legalização de Empresas e Negócios - REDESIM e com a Lei de Liberdade Econômica, e dá outras providências.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/mensagem_55.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/mensagem_55.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, em caráter excepcional, dos prazos de conclusão de obras e instalação de empreendimentos nos imóveis doados às empresas que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/msg_56.2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/msg_56.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação, em caráter excepcional, de prazos complementares para conclusão das obras de instalação e/ou expansão dos empreendimentos das empresas que menciona, beneficiárias de doações de imóveis pelo Município de Alfenas/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/msg_057.2025_-_reprogramacao_parcial_emendas_impositivas_2024_e_2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/msg_057.2025_-_reprogramacao_parcial_emendas_impositivas_2024_e_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a reprogramação parcial das emendas impositivas aprovadas e incluídas nas leis orçamentárias anuais referentes aos exercícios_x000D_
 financeiros de 2024 e 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Márcio Dunga, Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/projeto_de_lei_n.o_90-2025-cinema_acolhe.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/projeto_de_lei_n.o_90-2025-cinema_acolhe.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Escola do Legislativo Professor Edson Antônio Velano, o Projeto “Cinema Acolhe”, destinado à realização de sessões de cinema adaptadas para pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_no_91.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_no_91.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de realização de plebiscito municipal para decisões relacionadas à prestação dos serviços de abastecimento de água e esgotamento sanitário no município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Braz da Máquina, Cirlei, Rodolfo Inácio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_no_92.2025_-_ccljrf_.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_no_92.2025_-_ccljrf_.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2° da Lei n° 1.782, de 09 de junho de 1983, que disciplina a denominação de vias, logradouros e próprios municipais e a concessão de cidadania honorária. _x000D_
 _x000D_
 (PROJETO DE AUTORIA DA CCLJRF - MEMBROS BRAZ FERNANDO DA SILVA, CIRLEI JOSÉ DE CARVALHO E RODOLFO INÁCIO DA FREIRIA)</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/msg_061.2025_-_doacao_far_construcao_casas_populares.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/msg_061.2025_-_doacao_far_construcao_casas_populares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóveis ao Fundo de Arrendamento Residencial (FAR) para construção de moradias destinadas a alienação para famílias do Programa Minha Casa Minha Vida – Faixa 1 e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui no Município de Alfenas, a criação, distribuição e o uso do cordão de girassol, como instrumento auxiliar de orientação para a identificação de pessoas com deficiências ocultas e/ou transtornos ocultos para atendimento.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o_x000D_
 Dia Municipal de Plantio de Árvores e_x000D_
 Conscientização sobre Mudanças_x000D_
 Climáticas em Alfenas e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.979, de 09 de dezembro_x000D_
 de 2020, que autoriza concessão administrativa de_x000D_
 execução indireta de serviços de manutenção das_x000D_
 vias e estradas públicas rurais municipais com_x000D_
 contrapartida de outorga a realização de obra de_x000D_
 investimento, dentro do perímetro do Município de_x000D_
 Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a regulamentação orçamentária do Programa Escola do Legislativo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ONG Respeito Animal.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera o caput do art. 2° da Lei nº 4.895, de 17 de dezembro de 2019, que instituiu o Bônus-Alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>Marta Pelegrin</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da COMERCIALIZAÇÃO, manuseio, utilização, queima e/ou soltura de fogos de artifício e artefatos pirotécnicos de impacto sonoro, tecnicamente classificados como "fogos de estampido e artigos explosivos" e dá outras providências.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal n. 4.252, de 22 de fevereiro de 2011, que fixa os subsídios dos Conselheiros tutelares e a Lei Municipal nº 4.985, de 4 de janeiro de 2021, que dispõe sobre a Estrutura Administrativa do Município de Alfenas, sobre os Cargos em Comissão, dá nova organização e outras providências.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.546, de 10 de julho de 2014,_x000D_
 modificada pela Lei Municipal nº 5.191, de 07 de_x000D_
 fevereiro de 2023, que dispõe sobre a concessão de_x000D_
 diárias no âmbito do Poder Executivo do Município_x000D_
 de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a cessão de_x000D_
 servidora pública da Prefeitura para a Câmara_x000D_
 Municipal de Alfenas</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que transforma o Parque_x000D_
 Municipal de Alfenas “Manoel Pedro Rodrigues”_x000D_
 em Parque Municipal Multicultural em_x000D_
 Sustentabilidade “Manoel Pedro Rodrigues”, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.985, de 4 de janeiro de 2021, que_x000D_
 dispõe sobre a estrutura administrativa do_x000D_
 Município de Alfenas, sobre os cargos em comissão,_x000D_
 dá nova organização e outras providências, para_x000D_
 reorganizar os cargos em comissão da Procuradoria_x000D_
 Geral do Município e criar a Secretaria Municipal_x000D_
 de Políticas para as Mulheres, reajusta os subsídios_x000D_
 dos Conselheiros Tutelares e autoriza o repasse do_x000D_
 Pagamento por Desempenho da Saúde Bucal na_x000D_
 Atenção Primária à Saúde - APS, instituído pela_x000D_
 Portaria GM/MS nº 960, de 17 de julho de 2023, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA, e dá outras providências.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a estruturação do Plano de Cargos e Vencimentos da Prefeitura Municipal de Alfenas, estabelece normas gerais de enquadramento, institui tabelas de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Plano de Carreira, Cargos e Remuneração dos Servidores do Sistema de Saúde Pública do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Alfenas, suas autarquia e fundações.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.595, de 11 de março de 2015, que_x000D_
 “instituiu Zonas Especiais de Interesse Social – ZEIS_x000D_
 II e III no âmbito do Município de Alfenas e dá outras_x000D_
 providências”</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as_x000D_
 diretrizes para a elaboração da Lei Orçamentária_x000D_
 Anual referente ao exercício financeiro de 2025 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 5.155, de 10 de junho de 2022, que "estabelece, no âmbito do Município de Alfenas,_x000D_
 regras para a utilização privada de área pública por equipamentos urbanos do tipo banca de venda de jornais e revistas, e dá outras providências".</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 3.067, de 13 de novembro de 1998, que dispõe sobre a eliminação de barreiras arquitetônicas para portadores de deficiência nos locais de fluxo de pedestre e edifícios do uso público e dá outras providências e revoga a Lei Municipal n. 4.835, de 03 de abril de 2019.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o funcionamento e a implantação de sistema de monitoramento de imagens nos estabelecimentos que comercializam ferros-velhos, sucatas e afins e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a cassação do Alvará de Funcionamento de estabelecimentos comerciais ou empresas que forem flagradas comercializando, adquirindo, distribuindo, transportando, estocando ou revendendo produtos oriundos de ações criminosas ou tipos ilícitos penais no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf</t>
   </si>
   <si>
     <t>Projeto de lei para alterar  o nome da academia localizada no Ginásio Poliesportivo Pres. Tancredo Neves, em Alfenas/MG. o Academia Popular Alexandre Flausino”</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores ocupantes de cargos de provimento efetivo, comissionados, contratados e inativos vinculados_x000D_
 ao Poder Executivo, bem como aos Conselheiros Tutelares, no âmbito do Município de Alfenas e dá outras providências</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos arts. 1º e 4º e revoga o art. 5º da Lei Municipal nº 4.790 de 10 de maio de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 4787, de 8 de maio de 2018, que "reconhece e concede estabilidade condicionada aos ocupantes dos cargos e funções de agente comunitário de saúde e agente de combate a endemias atualmente existentes na estrutura de saúde pública do município de alfenas e dá outras providências"</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 5141, de 31 de março de 2022, que "autoriza permuta de imóveis com obrigação de fazer e dá outras providências</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dá nova redação aos arts. 1º e 4º e revoga o art. 5º da Lei Municipal nº 4.790 de 10 de maio de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e organização do SIMPOD – Sistema Municipal Antidrogas, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 5.250, de 21 de dezembro de 2023, que dispõe sobre a doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 4.252, de 22 de fevereiro de 2011, que fixa o subsídio dos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Feirantes das Feiras Livres de Alfenas – AFFLA.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da Conscientização do Autismo” no Calendário Oficial do Município de Alfenas</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Estima as receitas e fixa as despesas do orçamento fiscal do município de alfenas para o exercício de 2025.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o detalhamento das atribuições do cargo de Agente Fiscal Tributário, integrante da Carreira de Serviços Fiscais Tributários – C.S.F.T. prevista na Lei Municipal nº 4.246, de 6 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos servidores da Prefeitura Municipal de Alfenas.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas – PROREFIS 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Ruas do Brincar no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alfenas a celebrar acordo com a empresa Alternativa Construções Elétricas Ltda – EPP e dá outras providências.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.051, de 22 de setembro de 2021, que “autoriza a desafetação, afetação, doação e alienação de áreas e dá outras providências”, posteriormente alterada pela Lei Municipal nº 5.084, de 15 de dezembro de 2021, e pela Lei Municipal nº 5.266, de 21 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Instituto Gesto.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Institui o “Dia Municipal do Flashback” no Calendário Oficial do Município de Alfenas.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>Carlinho Vardemá, Dominguinhos Eletricista, Márcio Dunga, Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Reconhece o direito dos Vereadores à recomposição do valor dos seus subsídios não concedida em maio de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3.864, de 30 de novembro de 2005que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Alfenas e suas posteriores modificações</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf</t>
   </si>
   <si>
     <t>Altera a delimitação do perímetro urbano do Município de Alfenas.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal da Cultura do Hip-Hop e 		seus 	elementos estruturantes” no Calendário Oficial do 	Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, funções e estrutura da Guarda Municipal de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.897, de 18 de dezembro de 2019, que instituiu a gratificação de atividade de risco e auxílio-fardamento aos Guardas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.992, de 5 de abril de 2021, que autorizou a afetação e desafetação com permuta de áreas e deu outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.928, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.038, de 11 de agosto de 2021, que autorizou o Poder Executivo a desafetar, afetar e alienar os bens imóveis que especifica, em função da criação de Parques Ambientais, Complexos Esportivos e de Lazer, e deu outras providências.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova Planta Genérica de Valores do Município de Alfenas, para fins de cálculo e lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU a partir do exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Sindicato dos Agricultores Familiares de Alfenas e Região - SIAFAR._x000D_
 O povo do Município de Alfenas, por seus representantes na Câmara Municipal aprovou e eu, Prefeito Municipal, sanciono a seguinte lei:_x000D_
 Art. 1º Fica declarado como de utilidade pública o Sindicato dos Agricultores Familiares de Alfenas e Região - SIAFAR, inscrito no CNPJ sob o nº 44.765.602/0001-05, com sede à Avenida Afonso Pena, nº 936, Centro, no Município de Alfenas/MG, CEP 37.130-023._x000D_
 Art. 2º Esta lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf</t>
   </si>
   <si>
     <t>Altera a da Lei Municipal nº 5.302, de 05 de novembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.012, de 7 de junho de 2021, que dispõe sobre doação de imóvel com obrigação de fazer, e dá outras providências. (SANTA INOCÊNCIA CONFECÇÕES LTDA)</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.029, de 5 de julho de 2021, que dispõe sobre doação de imóvel com obrigação de fazer à empresa Vital Aço Estruturas Metálicas Ltda. e dá outras providências, e suas posteriores modificações.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a alienação, mediante doação, de bens imóveis pertencentes ao patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 5.291, de 09 de julho de 2024, que dispõe sobre a instituição e organização do SIMPAD – Sistema Municipal Antidrogas, no_x000D_
 âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atividade de transporte motorizado remunerado privado individual de passageiros no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_2023_-_mesa_diretora.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_2023_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais 4.331/2011 e 4.709/2017, e revoga a Lei Municipal nº 4.636/2015.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/msg_02.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/msg_02.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.546, de 10 de julho de 2014, modificada pela Lei Municipal nº 5.128, de 22 de fevereiro de 2022, que dispõe sobre a concessão de diárias no âmbito do Poder Executivo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/mensagem_03.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/mensagem_03.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.595, de 11 de março de 2015, que instituiu Zonas Especiais de Interesse Social, acrescentando o Item 23 ao Anexo I.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mensagem_04.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mensagem_04.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 4.545, de 1° de julho de 2014, modificada pela Lei Municipal n° 4.717, de 30 de março de 2017, que instituiu o Programa de Apoio à Agricultura e ao Empreendedorismo Familiar Rural.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/mensagem_no_05-02-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/mensagem_no_05-02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n" 4.550, de 09 de setembro de 2014, que instituiu o Conselho Municipal de Proteção e Defesa dos Animais e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor mínimo para ajuizamento de execuções fiscais da dívida da Fazenda Pública Municipal, por meio de Execução Fiscal e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/plo00082023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/plo00082023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringirem à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis e a promoverem a regularização e a retirada dos fios inutilizados, em vias públicas do Município de Alfenas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/plo00092023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/plo00092023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação dos funcionários de bares, restaurantes, boates, clubes noturnos, casas de espetáculos e congêneres, de modo a habilitá-los a identificar e combater o assédio sexual e a cultura do estupro praticados contra as mulheres, e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/plo00102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/plo00102023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a presença de Intérprete da Língua Brasileira de Sinais (LIBRAS), no horário de atendimento ao público ou sistema que integre e supra essa função em todas as Agências Bancárias do Município de Alfenas.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mensagem_007.2023_-_revoga_leis_de_doacao_de_imoveis_2.docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mensagem_007.2023_-_revoga_leis_de_doacao_de_imoveis_2.docx</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mensagem_009.2023_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mensagem_009.2023_-_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos administrativos firmados em face de necessidade temporária de excepcional interesse público, e altera a Lei Municipal nº 3.778, de 2 de fevereiro de 2005, e suas posteriores alterações, que dispõe sobre a contratação, por tempo determinado, de servidores para atender à necessidade temporária de excepcional interesse público no Município de Alfenas, nos termos do inciso IX do art. 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/mensagem_no_08.2023_p0790.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/mensagem_no_08.2023_p0790.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 4.925, de 20 de dezembro de 2019, que dispõe sobre doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal firmar acordo judicial e administrativo com o Consórcio Intermunicipal de Saúde da Macro Região do Sul de Minas para o gerenciamento dos serviços de atendimento e ações de educação permanente em urgência e emergência, conforme exatos termos da minuta anexa, e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/plo00152023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/plo00152023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Loja Maçônica Cavaleiros da Paz nº 295.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia, garante prioridade no atendimento dos portadores da referida patologia e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais sobre segurança escolar e dá outras providências - (Lei Professora Elisabeth Tenreiro).</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/mensagem_no15.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/mensagem_no15.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores públicos da Prefeitura Municipal de Alfenas para a Superintendência Regional de Saúde de Alfenas.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mensagem_no_17.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mensagem_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.813, de 05 de outubro de 2018, que dispõe sobre a Política Municipal de Saneamento Básico, cria, estrutura e define as competências do Comitê Regulador dos Serviços de Saneamento Básico - CRESB, e cria o Fundo Municipal de Saneamento Básico e o Sistema Municipal de Informações em Saneamento Básico de Alfenas - MG.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/mensagem_20.2023_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/mensagem_20.2023_1.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação pelo exercício das atividades de membro efetivo da Coordenação Municipal de Defesa Civil do Município de Alfenas - COMDEC, altera a Lei Municipal nº 4.241, de 20 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/plo00232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/plo00232023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de vagas de estacionamento preferenciais reservadas às pessoas com transtorno do espectro autista, sinalizadas com o símbolo mundial de conscientização do autismo no município de Alfenas - MG.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/mensagem_no_21_-_cidersu.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/mensagem_no_21_-_cidersu.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 4.974, de 13 de novembro de 2020, que disciplina a participação do Município de Alfenas no consórcio intermunicipal para o Desenvolvimento Regional Sustentável - CIDERSU e autoriza a adesão ao Protocolo de Intenções, ao contrato de consórcio público e ao estatuto do CIDERSU, instituindo o consórcio público como entidade autárquica interfederativa do Município e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/mensagem_no_22.202.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/mensagem_no_22.202.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao Lar São Vicente de Paulo de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/mensagem_no24-2023_fabia_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/mensagem_no24-2023_fabia_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.995, de 06 de abril de 2021, que autoriza repasse de recursos para incentivo ao desenvolvimento tecnológico e dá outras providências.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/mensagem_no23-2023__fabia_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/mensagem_no23-2023__fabia_1.pdf</t>
   </si>
   <si>
     <t>Institui a diária para fins de Regime Especial de Trabalho em fiscalização das pesagens do aterro sanitário, a ser concedido aos ocupantes do cargo efetivo de carreira na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/mensagem_25_-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/mensagem_25_-2023.pdf</t>
   </si>
   <si>
     <t>Concede a recomposição salarial aos servidores ocupantes de cargos de provimento efetivo, comissionados, agentes políticos, contratados e inativos junto ao Poder Executivo, bem como aos Conselheiros Tutelares, no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/msg_26.2023_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/msg_26.2023_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóveis para fins de promoção do desenvolvimento comercial e industrial no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_-_recomposicao.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_-_recomposicao.pdf</t>
   </si>
   <si>
     <t>Recompõe os subsídios dos Vereadores da Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/mensagrm_27fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/mensagrm_27fabia.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Estação Vida de Alfenas / MG.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.747, de 09 de novembro de 1995, que cria o Conselho de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do Município de Alfenas / MG, em consonância com a Emenda Constitucional nº 142/2022 e a Lei Federal nº 14.432/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_31.2023_revogalein_5021.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_31.2023_revogalein_5021.2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5021, de 29 de junho de 2021, que autoriza permuta de imóveis com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/588/plo00362023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/588/plo00362023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal nº 4.651, de 1º de dezembro de 2015, que dispõe sobre a concessão do auxílio-funeral e define os critérios para a provisão do benefício no âmbito da política pública de assistência social do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de cursos na modalidade a distância, bem como dispõe sobre a implantação do polo de apoio presencial no âmbito do município de Alfenas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf</t>
   </si>
   <si>
     <t>Garante, no âmbito do Município de Alfenas, o pagamento do piso salarial dos profissionais do magistério público da Educação Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/591/mensagem_no_39.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/591/mensagem_no_39.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.883, de 11 de novembro de 2019, que autorizou a desafetação e afetação de áreas públicas, doação para fins empresariais e deu outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/592/mensagem_no_40.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/592/mensagem_no_40.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 4.926, de 20 de dezembro de 2019, que autorizou a desafetação e afetação de áreas públicas, doação para fins empresariais e deu outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mensagem_no_41.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mensagem_no_41.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.121, de 16 de dezembro de 2021, que dispõe sobre a permuta de imóveis para execução de obras de asfaltamento na rodovia Ottoni Ferreira Barbosa, estabelece normas para o desenvolvimento entre os Municípios de Alfenas e Fama, concede isenção de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mensagem_no33fabia_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mensagem_no33fabia_1.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/595/mensagem_no34fabia_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/595/mensagem_no34fabia_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho e do Fundo Municipal da Pessoa Idosa de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/596/mensagem_no35fabia_3.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/596/mensagem_no35fabia_3.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, o "Dia Municipal da Capoeira Angola", incluindo-o no calendário oficial de nosso município, no dia 05 de abril de cada ano, e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/597/mensagem_no37fabia_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/597/mensagem_no37fabia_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.813, de 05 de outubro de 2018, que "Dispõe sobre a Política Municipal de Saneamento Básico, cria, estrutura e define as competências do Comitê Regulador dos Serviços de Saneamento Básico - CRESB, e cria o Fundo Municipal de Saneamento Básico e o Sistema Municipal de Informações em Saneamento Básico de Alfenas - MG".</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/598/mensagem_no38fabia_2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/598/mensagem_no38fabia_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.050, de 22 de setembro de 2021, que proíbe a queimada urbana e rural no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no orçamento vigente do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_43.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_43.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover indenização a terceiros, decorrente de danos a estes causados na prestação de serviços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mensagem_044.2023_-_prorefis_2023_assinado-1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mensagem_044.2023_-_prorefis_2023_assinado-1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas - PROREFIS 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/725/msg_45.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/725/msg_45.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Alfenas / MG e autoriza a abertura de crédito especial ao orçamento anual de 2023.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/770/mensagem_no46fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/770/mensagem_no46fabia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prorrogação contratual prevista no art. 1º da Lei Municipal n. 5.138, de 28 de março de 2022.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/852/mensagem_no48_fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/852/mensagem_no48_fabia.pdf</t>
   </si>
   <si>
     <t>Retira o Projeto de Lei encaminhado através da Mensagem de número 29/2023, que fixa o piso salarial dos Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do Município de Alfenas/MG, em consonância com a Emenda Constitucional n. 124/2022 e a Lei Federal n. 14.434/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/853/msg_49_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/853/msg_49_ok.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do Município de Alfenas/MG, em consonância com a Emenda Constitucional n. 124/2022 e a Lei Federal n. 14.434/2022 e institui a gratificação denominada Regime Complementar de Trabalho (RCT), a ser concedido aos ocupantes do cargo efetivo de carreira Auxiliar de Enfermagem, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_55.2023_luciano_solar_-_assinadoo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_55.2023_luciano_solar_-_assinadoo.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Conscientização e_x000D_
 Proteção dos Direitos dos Animais e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_no_56_-_18-08-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_no_56_-_18-08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria do Legislativo e da Gerência de Atividades Meio do Legislativo no âmbito da Câmara Municipal de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_051.2023_-_lei_paulo_gustavo_alfenas_-_alteracao_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_051.2023_-_lei_paulo_gustavo_alfenas_-_alteracao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.219 de 19 de julho de 2023, que promove adequação orçamentária no âmbito do Município de Alfenas/MG e autoriza a abertura de crédito especial ao orçamento anual de 2023.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/890/mensagem_052.2023_-_lei_restricao_de_caminhoes_pesados_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/890/mensagem_052.2023_-_lei_restricao_de_caminhoes_pesados_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Restrição ao Trânsito de Veículos Automotores Pesados, do tipo caminhão acima de dois eixos e com altura superior a 4,40 metros, no município de Alfenas/MG.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/894/mensagem_054.2023_-_altera_a_lm_5193.2023_-_transporte_por_aplicativo_2_assinado-1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/894/mensagem_054.2023_-_altera_a_lm_5193.2023_-_transporte_por_aplicativo_2_assinado-1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.193, de 23 de março de 2023, que dispõe sobre a atividade de transporte motorizado  remunerado privado individual de passageiros, através de chamadas por aplicativos ou outras plataformas tecnológicas de mobilidade urbana, no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/895/mensagem_050.2023_-_cesssao_joao_vitor_ministerio_da_cultura_2_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/895/mensagem_050.2023_-_cesssao_joao_vitor_ministerio_da_cultura_2_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão do servidor público que menciona ao Ministério da Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/896/mensagem_053.2023_-_5_g_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/896/mensagem_053.2023_-_5_g_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de  Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/911/loa_2024_oficial.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/911/loa_2024_oficial.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/919/braz_-_utilidade_publica_assolar_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/919/braz_-_utilidade_publica_assolar_-_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação pela Solidariedade ao Recuperando - ASSOLAR, inscrita no CNPJ sob o nº 12.336.496/0001-58, com sede à Rua Tiradentes, nº 872, Loja 1, Centro, no Município de Alfenas/MG, CEP 37.130-163.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_055.2023_-_repasse_ao_asilo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_055.2023_-_repasse_ao_asilo_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao Lar São Vicente de Paulo de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_no56-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_no56-2023.pdf</t>
   </si>
   <si>
     <t>Disciplina a participação do Município de Alfenas/MG em consorcio publico, dispensa a ratificação do protocolo de intenções e da outras providencias.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/977/mensagem_no_58-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/977/mensagem_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal n° 5.229, de 4 de setembro de 2023, que garante, no âmbito do Município de Alfenas, o_x000D_
 pagamento do piso salarial nacional aos Técnicos de Enfermagem e Auxiliares de Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/992/mensagem_no57_de_13_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/992/mensagem_no57_de_13_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Município de Alfenas celebrar acordo com a empresa Viana Coffee Comércio de Café Ltda – EPP – e dá outras providências.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/proj_lei_no_68_-_dia_municipal_da_caminhada_e_conscientizacao_do_esporte_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/proj_lei_no_68_-_dia_municipal_da_caminhada_e_conscientizacao_do_esporte_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Caminhada e Conscientização do Esporte, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/mensagem_059.2023_-_credito_adicional_piso_enfermagem_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/mensagem_059.2023_-_credito_adicional_piso_enfermagem_assinado.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/mensagem_060.2023_-_revoga_leis_de_doacao_de_imoveis_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/mensagem_060.2023_-_revoga_leis_de_doacao_de_imoveis_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Leis Municipais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/mensagem_061.2023_-_fiacao_postes_cemig_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/mensagem_061.2023_-_fiacao_postes_cemig_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária do serviço público de distribuição de energia elétrica e_x000D_
 demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelecem as normas técnicas aplicáveis e promover a regularização e a retirada dos fios inutilizados em vias públicas do Município de Alfenas e dá outras providências</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_72-2023_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_72-2023_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Conselho Comunitário de Desenvolvimento Rural da Região Leste de Alfenas.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/mensagem_063.2023_-_altera_a_lm_4.258.2011_-_codema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/mensagem_063.2023_-_altera_a_lm_4.258.2011_-_codema_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.415, de 11 de maio de 1993, “que institui o Conselho Municipal de Conservação e Defesa do Meio Ambiente – CODEMA, alterada pela Lei Municipal nº 4.258, de 28 de fevereiro de 2011.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/mensagem_064.2023_-_altera_a_lm_5.223-2023_-_conselho_do_idoso_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/mensagem_064.2023_-_altera_a_lm_5.223-2023_-_conselho_do_idoso_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.223, de 19 de julho de 2023, que dispõe sobre a criação do Conselho e do Fundo Municipal da Pessoa Idosa de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/mensagem_065.2023_-_repasse_ao_grupo_conviver_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/mensagem_065.2023_-_repasse_ao_grupo_conviver_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição a Associação dos Deficientes Visuais de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/mensagem_066.2023_-_indenizacao_incorporadora_guerra_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/mensagem_066.2023_-_indenizacao_incorporadora_guerra_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover indenização a terceiro, decorrente de danos a estes causados e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/mensagem_067.2023_-_iluminacao_publica_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/mensagem_067.2023_-_iluminacao_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Contrato de Conta Vinculada, como instrumento de garantia ao Contrato Administrativo n° 137/2023, que entre si celebram a Prefeitura Municipal de Alfenas/MG e a SUL MINAS ENERGIA SPE LTDA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/mensagem_070.2023_-_repasse_ao_grupo_conviver_ok_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/mensagem_070.2023_-_repasse_ao_grupo_conviver_ok_assinado.pdf</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/mensagem_071.2023_-_revoga_lei_4.812-2018_vilma_bordados_ok_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/mensagem_071.2023_-_revoga_lei_4.812-2018_vilma_bordados_ok_assinado_1.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 4.812, de 05 de Outubro de 2018, que dispõe sobre desafetação e afetação de imóveis e autoriza a doação para fins empresariais.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/mensagem_12_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/mensagem_12_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a manter a concessão de benefícios fiscais de caráter social e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/doc00796320231208110726.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/doc00796320231208110726.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóvel e da outras providências.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/doc00796420231208110815.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/doc00796420231208110815.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde - ACS e aos Agentes de Combate a Endemias – ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/doc00795920231208110548.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/doc00795920231208110548.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/doc00796020231208110608.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/doc00796020231208110608.pdf</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/doc00796520231208110830.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/doc00796520231208110830.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 4.814, de 05 de Outubro de 2018, que autoriza a doação de imóvel para fins empresariais.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/doc00796620231208110849.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/doc00796620231208110849.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo de das doações realizadas nos exercícios 2019 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/doc00796120231208110640.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/doc00796120231208110640.pdf</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/doc00796220231208110703.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/doc00796220231208110703.pdf</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/minuta_do_projeto_de_lei_-_guinho_denominaaao_de_via_._za_bugrinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/minuta_do_projeto_de_lei_-_guinho_denominaaao_de_via_._za_bugrinho_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação de José Florêncio (Zé Bugrinho) à via pública que menciona.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/0.mensagem_083.2023_-_permuta_imoveis_montserrat_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/0.mensagem_083.2023_-_permuta_imoveis_montserrat_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação, permuta e afetação dos imóveis que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/msg_81.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/msg_81.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.121, de 16 de dezembro de 2021, que dispõe sobre a permuta de imóveis para execução de obras de asfaltamento na rodovia Ottoni Ferreira Barbosa, estabelece normas para o desenvolvimento entre os municípios de Alfenas e Fama, concede isenção de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf</t>
   </si>
   <si>
     <t>Altera as leis municipais que menciona, que autorizaram a doação de imóveis localizados no Distrito Industrial de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação por Participação em Operações Especiais – GPOE no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação pela participação como membro efetivo da Coordenação Municipal de Defesa Civil do Município de Alfenas – COMDEC e das comissões especiais que menciona, altera a Lei Municipal nº 4.241, de 20 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_-_altera_a_lei_no_3864.2005.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_-_altera_a_lei_no_3864.2005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.864, de 30 de novembro de 2005, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Alfenas, sua reestruturação administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/mensagem_089.2023_-__altera_lei_5042-2021_taxistas_-_lapso_temporal_alvaras.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/mensagem_089.2023_-__altera_lei_5042-2021_taxistas_-_lapso_temporal_alvaras.pdf</t>
   </si>
   <si>
     <t>Disciplina a transferência de Alvará de Táxis no Município de Alfenas, conforme os parâmetros fixados pelo Supremo Tribunal Federal nos autos da Ação Direta de Inconstitucionalidade nº 5.337/DF e dá outras providências.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/mensagem_088.2023_-_prorrogacao_doacoes_2019-2021_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/mensagem_088.2023_-_prorrogacao_doacoes_2019-2021_ok.pdf</t>
   </si>
   <si>
     <t>Altera as leis municipais que menciona e autoriza a prorrogação dos prazos estipulados, e dá outras providências.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/mensagem_090.2023_-__repasse_apac.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/mensagem_090.2023_-__repasse_apac.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao_x000D_
 Consepa – Conselho Comunitário_x000D_
 Segurança Pública de Alfenas, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_da_mesa_diretora_-_fixa_o_subsa_dio_dos_vereadores_e_dos_secretarios_municipais.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_da_mesa_diretora_-_fixa_o_subsa_dio_dos_vereadores_e_dos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Fixam os subsídios dos Vereadores e Secretários do Município de Alfenas para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_da_mesa_diretora_-_auxa_lio_alimentaaao_e_reajuste_salarial.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_da_mesa_diretora_-_auxa_lio_alimentaaao_e_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio alimentação aos servidores que percebem financeiramente até o valor de 3 (três) salários-mínimos como vencimento, incluindo os funcionários terceirizados e reajusta os vencimentos dos servidores do Poder Legislativo</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Luiz Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza parceria para viabilizar a Política Pública de Chácaras Agrourbanas com subsídios sociais, e dá outras providências.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf</t>
   </si>
   <si>
     <t>Institui "Programa de Fornecimento de Absorventes Higiênicos (PFAH)" para mulheres em situação de vulnerabilidade social no âmbito do Município de Alfenas / MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade das disciplinas de Sociologia e Filosofia no Ensino Fundamental, incluindo a Educação de Jovens e Adultos - EJA, e a realização de Olimpíada Municipal de Sociologia e Filosofia e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 2.484, de 19 de outubro de 1993, que dispõe sobre o parcelamento do solo no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 4.742, de 7 de julho de 2017.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de implantação de projeto de melhoria na execução financeira, visando a utilização de ativos disponíveis provenientes de pessoas jurídicas autorizadas a transferir compensação de créditos previdenciários, previstos na Lei 8.212/91 e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.916, de 20 de dezembro de 2019, que "dispõe sobre doação de imóvel com obrigação de fazer e dá outras providências".</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidor público da Prefeitura Municipal de Alfenas que menciona para a Superintendência Regional de Saúde de Alfenas.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Lar São Vicente de Paulo de Alfenas.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.595, de 11 de março de 2015, que instituiu Zonas Especiais de Interesse Social, instituindo a ZEIS IV - Industrial / Empresarial - no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de implantação de Projeto de Melhoria na Execução de Administração de Receitas, visando o aprimoramento e estruturação da área de receita tributária do Município.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de serviços e insumos de Saúde com base em tabelas de referência e dá outras providências.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.137, de 22 de setembro de 1999, que "dispõe sobre a aprovação de loteamentos fechados, condominiais para formação de chácaras ou sítios de recreio localizados em zona rural e dá outras providências".</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf</t>
   </si>
   <si>
     <t>Concede a recomposição salarial dos servidores ocupantes de cargos de provimento efetivo, comissionados, agentes políticos, contratados e inativos junto ao Poder Executivo, bem como dos Conselheiros Tutelares, no âmbito do Município de Alfenas, altera a Lei Municipal nº 4.895, de 17 de dezembro de 2019 e a Lei Municipal nº 4.231, de 03 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf</t>
   </si>
   <si>
     <t>Institui, nos termos do caput do art. 182 da Constituição Federal, normas gerais para a ocupação e utilização de área pública urbana por equipamentos urbanos do tipo banca de venda de jornais e de revistas e dá outras providências.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de ação de fonte de recurso no PPA, previsão na LDO e de atividade na LOA, com vistas ao Desenvolvimento de Convênios e Ações Bilaterais na área de Educação, autoriza abertura de crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf</t>
   </si>
   <si>
     <t>Reserva aos negros e pardos 20% (vinte por cento) das vagas para cargos efetivos, no âmbito da Administração Pública Municipal de Alfenas - MG.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição da Mobilidade de Animal de Tração e dá outras providências.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 3.465, de 04 de dezembro de 2002, que dispõe da autorização para o município de Alfenas outorgar a concessão dos serviços de transporte coletivo urbano de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, o "Dia do Violeiro", incluindo-o no calendário oficial de nosso município no dia 18 de maio de cada ano, e dá outras providências.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º, da Lei Municipal nº 5.134 de 17 de março de 2022, que alterou o art. 61 da Lei Municipal nº 4.231, de 3 de dezembro de 2010, que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de indenização amigável de imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Lutas e Artes Marciais de Alfenas.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf</t>
   </si>
   <si>
     <t>Institui os auxílios transporte e alimentação, no âmbito do Poder Legislativo Municipal, aos servidores que atuam com serviços gerais de limpeza e motorista, os quais percebem financeiramente até um salário-mínimo e meio e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, a Semana da Consciência Intercultural aos Povos Indígenas no âmbito do Município de Alfenas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5121, de 16 de dezembro de 2021, que "dispõe sobre a permuta de imóveis para execução de obras de asfaltamento na rodovia Ottoni Ferreira Barbosa, estabelece normas para o desenvolvimento entre os Municípios de Alfenas e Fama, concede isenções de IPTU e dá outras providências".</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação MESV - Música Em Sua Vida.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do Município de Alfenas, o direito constitucional da população ao transporte coletivo como condição fundamental da cidadania, autoriza a concessão de subsídio tarifário à concessionária do serviço público de transporte coletivo regular de passageiros, a abertura de crédito adicional especial ao Orçamento em execução e dá outras providências.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação e a abertura de crédito adicional especial para cobertura de dispêndios de rateio pela participação em consórcio público - CIDERSU, disciplinada e autorizada pela Lei Municipal nº 4.974, de 13 de novembro de 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Atletismo no Município de Alfenas / MG.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidora pública da Prefeitura Municipal de Alfenas para o Fórum Milton Campos, da Comarca de Alfenas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para desembarque de mulheres, fora da parada de ônibus, em período noturno, nos veículos de transporte coletivo do município de Alfenas / MG.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.691, de 29 de setembro de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação de shows artísticos com recursos públicos, limita o orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas - PROREFIS 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.530, de 13 junho de 2014.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 2º da Lei Municipal nº 5.072, de 2 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.964, de 14 de agosto de 2020, que estabelece a criação do Conselho Municipal de Política Cultural do Município de Alfenas - CMPCA e cria o Fundo Municipal de Cultura - FMC e dá outras providências.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf</t>
   </si>
   <si>
     <t>Confere denominação ao trevo de Alfenas de "Trevo Professor Edson Antônio Velano".</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf</t>
   </si>
   <si>
     <t>Lei de incentivo à cultura que institui o “Programa Prata da Casa”, que estabelece a obrigatoriedade de oportunidade para a apresentação de grupos, bandas, cantores ou instrumentistas locais, em eventos musicais que utilizam financiamento público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação e a abertura de crédito adicional especial para cobertura de dispêndios de repasse de recursos para incentivo ao desenvolvimento tecnológico, autorizados pela Lei Municipal nº 4.995, de 6 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf</t>
   </si>
   <si>
     <t>Ratifica, no âmbito do Município de Alfenas, os direitos e garantias conferidos aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias pela Emenda Constitucional nº 120, de 5 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf</t>
   </si>
   <si>
     <t>Restabelece a redação original do art. 3º da Lei Municipal nº 4911, de 20 de dezembro de 2019, que “autoriza a doação de imóvel pertencente ao Município de Alfenas, com obrigação de fazer, para fins empresariais”.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de fonte de recurso no PPA, previsão na LDO e de atividade na LOA, com vistas a utilizar recurso não previsto no orçamento do exercício corrente, autoriza abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.126, de 7 de fevereiro de 2022, que alterou a Lei Municipal nº 2.484, de 19 de outubro de 1993, a qual dispõe sobre o parcelamento do solo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf</t>
   </si>
   <si>
     <t>Autoriza prorrogação do contrato administrativo por prazo determinado, aos cargos ocupados atualmente por servidores temporários na Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Promoção Educacional e Ambiente de Ajuda.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Alfenas / MG no Consórcio Intermunicipal Multifinalitário dos Municípios da Alago - CIMLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.122, de 16 de dezembro de 2022, que autoriza a permuta dos imóveis que menciona, doações com obrigação de fazer e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.170, de 1º de agosto de 2022, que "dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Centro Educacional de Capoeira e Cultura de Alfenas.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal da Primeira Infância.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e dispositivos da Lei Municipal nº 5.152, de 07 de junho de 2022.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece a organização administrativa da Câmara Municipal de Alfenas, consolida as disposições referentes aos cargos comissionados do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alfenas a implantar a Política Social Tributária aos munícipes que específica e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo e do Fundo Municipal de Turismo, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.131, de 17 de agosto de 1999, que estabelece proteção do Patrimônio Cultural de Alfenas, atendendo ao Disposto no artigo 216 da Constituição Federal, autoriza o Poder Executivo a instituir o Conselho Municipal do Patrimônio Cultural de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.530, de 13 de junho de 2014, que autoriza o Município de Alfenas a implantar a Política Social Tributária aos municípes que específica e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.067, de 18 de novembro de 2021, que autoriza desafetação e afetação de áreas para doação de imóveis com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV da Lei Municipal nº 4.377/2012, cuja última modificação decorreu do art da Lei Municipal nº 5.006, de 13 de maio de 2022.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4902, de 19 de dezembro de 2019, que autorizou a doação de imóveis a servidores públicos do Município de Alfenas.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover indenização a terceiros, decorrentes de danos a estes causados no desemprenho da atividade privada e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.385, de 05 de julho de 2002, que regula a exploração e o funcionamento do comércio em traillers e assemelhados e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores da Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação do emprego de técnicas de arquitetura hostil em espaços livres de uso público, no Município de Alfenas - Lei Padre Júlio Lancelotti.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse da assistência financeira destinada a auxiliar o custeio da gratuidade da pessoas idosas no transporte público coletivo urbano instituído pela Emenda Constitucional nº 123, de 14 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/projeto_de_lei_002-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/projeto_de_lei_002-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece multas para descumprimento das regras em segurança de saúde durante a pandemia do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/projeto_de_lei_003-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/projeto_de_lei_003-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alfenas a transacionar administrativamente e promover a compensação de créditos, e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_004-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_004-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidora pública da Prefeitura Municipal de Alfenas para a Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/projeto_de_lei_005-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/projeto_de_lei_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo à Economia local Pós Pandemia, autoriza a inclusão do Programa no Plano Plurianual vigente, autoriza a abertura de crédito adicional especial ao orçamento em execução e dá outras providências.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projeto_de_lei_006-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projeto_de_lei_006-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos para incentivo ao desenvolvimento tecnológico e dá outras providências.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/projeto_de_lei_007-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/projeto_de_lei_007-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.855, de 18 de junho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/projeto_de_lei_008-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/projeto_de_lei_008-2021.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube Recreativo Juventude Alfenas.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/projeto_de_lei_009-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/projeto_de_lei_009-2021.pdf</t>
   </si>
   <si>
     <t>Altera a data de comemoração do feriado municipal do dia 19 de março, dia do Padroeiro do Município de Alfenas, em virtude da pandemia da COVlD-19 no município, e dá outras providências.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/projeto_de_lei_010-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/projeto_de_lei_010-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Alfenas no Consórcio Público para aquisição de vacinas contra a COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/projeto_de_lei_011-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/projeto_de_lei_011-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.449, de 28 de agosto de 2013.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/projeto_de_lei_012-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/projeto_de_lei_012-2021.pdf</t>
   </si>
   <si>
     <t>Trata da regulamentação orçamentária do Programa de Política Municipal de Promoção da Igualdade Racial de Alfenas, criado pela Lei nº 4.966, de 10 de setembro de 2020.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_lei_013-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_lei_013-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza afetação e desafetação com permuta de áreas e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_014-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_014-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA, e dá outras providências.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_lei_015-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_lei_015-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Municipal nº 4.595, de 11 de março de 2015, que institui Zonas Especiais de Interesse Social - ZEIS 11, no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/projeto_de_lei_17-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/projeto_de_lei_17-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/projeto_de_lei_18-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/projeto_de_lei_18-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.929, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/projeto_de_lei_19-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/projeto_de_lei_19-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.909, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/projeto_de_lei_20-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/projeto_de_lei_20-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei Municipal nº 4.595, de 11 de março de 2015, que institui Zonas Especiais de Interesse Social - ZEIS II no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/projeto_de_lei_21-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/projeto_de_lei_21-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza, em caráter emergencial, repasse de recursos financeiros ao Consórcio Intermunicipal de Municípios - Cislagos, para reforço do custeio das ações e serviços de alta complexidade, na área de saúde, visando atendimento de demanda crescente de leitos de UTI, em razão da intensificação de pico da pandemia do covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/projeto_de_lei_22-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/projeto_de_lei_22-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Disciplina a contratação de Parceria Público-Privada e dá outras providências.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/projeto_de_lei_23-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/projeto_de_lei_23-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>Paulinho do Asfalto, Braz da Máquina, Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/projeto_de_lei_24-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/projeto_de_lei_24-2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao campo de futebol que menciona de José Maria de Barros (Sarda).</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_26-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_26-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual, referente ao exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/projeto_de_lei_27-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/projeto_de_lei_27-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º, da Lei Municipal nº 4.223, de 04 de novembro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/projeto_de_lei_28-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/projeto_de_lei_28-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/projeto_de_lei_29-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/projeto_de_lei_29-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóvel com obrigação de fazer e permuta de área para atividade social e dá outras providências.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/projeto_de_lei_30-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/projeto_de_lei_30-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.691, de 29 de setembro de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/projeto_de_lei_31-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/projeto_de_lei_31-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder a instituições financeiras públicas créditos decorrentes de royalties, participações especiais e compensações financeiras relacionados à exploração de petróleo e gás natural, recursos hídricos e minerais e dá outras providências.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/projeto_de_lei_32-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/projeto_de_lei_32-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/projeto_de_lei_33-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/projeto_de_lei_33-2021.pdf</t>
   </si>
   <si>
     <t>Revoga o § 1º do art 1º e o art 4º e seu parágrafo único, ambos da Lei Municipal nº 4.317, de 25 de agosto de 2011, que regulamenta a prestação dos serviços de táxi no município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/projeto_de_lei_34-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/projeto_de_lei_34-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Empreendimento Coletivo e Qualificação Profissional - FMEC, e dá outras providências.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/projeto_de_lei_35-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/projeto_de_lei_35-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera o anexo 1 da Lei Municipal nº 4.246, de 06 de janeiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/projeto_de_lei_36-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/projeto_de_lei_36-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Cidade Viva", objetivando a Inclusão Social e Econômica dos Catadores de Materiais Reutilizáveis e Recicláveis, dispõe sobre sua organização e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/projeto_de_lei_37-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/projeto_de_lei_37-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento da Central de Distribuição de Medicamentos (CDM) do Município de Alfenas, devido à essencialidade da prestação do serviço.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/projeto_de_lei_38-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/projeto_de_lei_38-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, o "Dia Marielle Franco - Dia de Enfrentamento às violências contra as Mulheres Negras", incluindo-o no calendário oficial de nosso município no dia 14 de março de cada ano, e dá outras providências.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/projeto_de_lei_39-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/projeto_de_lei_39-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a da Lei Municipal nº 4.308, de 04 de julho de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/projeto_de_lei_40-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/projeto_de_lei_40-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Altera o art 7º da Lei Municipal nº 4.377/2012, altera item do anexo único constante na Lei Municipal nº 4.807/2018, acrescenta o inciso V ao § 1º do art 18 da Lei Municipal nº 3.864/2005 e revoga a Lei Municipal nº 4.488/2014.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/projeto_de_lei_42-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/projeto_de_lei_42-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui a macrorregião para o atendimento do Sistema Municipal de Defesa dos Direitos Difusos, de que trata a Lei nº 3.781, de 17 de fevereiro de 2005.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/projeto_de_lei_43-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/projeto_de_lei_43-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Alfenas a alienar, mediante leilão, o bem imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/projeto_de_lei_44-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/projeto_de_lei_44-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui a Política do Cão Comunitário e dá outras providências.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/projeto_de_lei_48-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/projeto_de_lei_48-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Apoio à Pessoa com Transtornos do Espectro Autista (PROTEA) no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/projeto_de_lei_49-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/projeto_de_lei_49-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação de ação no PPA 2018 / 2021, inserção na LDO 2021 e abertura de crédito adicional especial ao Orçamento Vigente de despesa de capital decorrente de Acórdão da 8" Câmara Cível do Tribunal de Justiça do Estado de Minas Gerais, e dá outras providências</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/projeto_de_lei_50-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/projeto_de_lei_50-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Dá denominação à via pública que menciona de Edmar Vieira Becker.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>Carlinho Vardemá, Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/projeto_de_lei_52-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/projeto_de_lei_52-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essencial à saúde pública no âmbito do Município de Alfenas / MG.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3444/projeto_de_lei_55-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3444/projeto_de_lei_55-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.014, de 07 de junho de 2021, que desafeta e autoriza o município de Alfenas a alienar, mediante leilão, o bem imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/projeto_de_lei_56-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/projeto_de_lei_56-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza excepcionalmente a desafetação de áreas para doação e dá outras providências.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/projeto_de_lei_57-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/projeto_de_lei_57-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.014, de 07 de junho de 2021, que desafeta e autoriza o município de Alfenas a alienar, mediante leilão, o bem imóvel que_x000D_
 menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/projeto_de_lei_58-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/projeto_de_lei_58-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de imóveis com doação e obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/projeto_de_lei_59-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/projeto_de_lei_59-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.997, de 22 de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/projeto_de_lei_60-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/projeto_de_lei_60-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas - PROREFIS 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/projeto_de_lei_62-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/projeto_de_lei_62-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de imóveis com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/projeto_de_lei_63-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/projeto_de_lei_63-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo de atividades fiscais na Tabela III - Fiscalização Sanitária - do Anexo Único da Lei nº 3.254, de 19 de junho de 2001, extingue cargos de provimentos efetivos, constantes do Anexo I da Lei nº 4.246, de 04 de janeiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/projeto_de_lei_64-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/projeto_de_lei_64-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidor público da Prefeitura Municipal de Alfenas para a Superintendência Regional de Saúde (SRS).</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/projeto_de_lei_65-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/projeto_de_lei_65-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Restabelece o acréscimo percentual de 20% entre os vencimentos fixados para os padrões de Nível I e II da Carreira I - Tabela A do Anexo I da Lei Municipal nº 4.231, de 3 de dezembro de 2010, que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/projeto_de_lei_66-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/projeto_de_lei_66-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.241, de 20 de dezembro de 2010, que cria a Coordenadoria Municipal de Defesa Civil do Município de Alfenas / MG - COMDEC.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/projeto_de_lei_67-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/projeto_de_lei_67-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/projeto_de_lei_68-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/projeto_de_lei_68-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3478/projeto_de_lei_69-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3478/projeto_de_lei_69-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/projeto_de_lei_70-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/projeto_de_lei_70-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/projeto_de_lei_71-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/projeto_de_lei_71-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Institui a divulgação da listagem dos medicamentos disponíveis e em falta na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/projeto_de_lei_73-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/projeto_de_lei_73-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.858, de 09 de Julho de 2021, que autoriza o Poder Executivo a contratar operações de créditos com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/projeto_de_lei_75-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/projeto_de_lei_75-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.997, de 22 de abril de 2021, que dispõe sobre a criação do Programa de Incentivo à Economia local em função da Pandemia, autoriza a inclusão do Programa no Plano Plurianual vigente, autoriza a abertura de crédito adicional especial ao orçamento em execução e dá outras providências.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/projeto_de_lei_77-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/projeto_de_lei_77-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Institui a 'Semana da Árvore' no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/projeto_de_lei_79-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/projeto_de_lei_79-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo e a promoção da família circense, bem como, a instalação e funcionamento de circos itinerantes no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/projeto_de_lei_80-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/projeto_de_lei_80-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.927, de 20 de dezembro de 2019, que dispõe sobre doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/projeto_de_lei_81-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/projeto_de_lei_81-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.820, de 19 de novembro de 2018, que autoriza o município de Alfenas a outorgar a concessão do Aeroporto Comandante Paschoal Patrocínio Filho (SNE) e dá outras providências.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3504/projeto_de_lei_82-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3504/projeto_de_lei_82-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar, afetar e a alienar os bens imóveis que especifica, em função da criação de Parques Ambientais, Complexos Esportivos e de Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/projeto_de_lei_83-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/projeto_de_lei_83-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Autoriza a implantação do Programa Agrofloresta e dá outras providências.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/projeto_de_lei_84-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/projeto_de_lei_84-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/projeto_de_lei_85-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/projeto_de_lei_85-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.484, de 19 de outubro de 1993, dispõe sobre o parcelamento do solo no município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>Braz da Máquina, Dominguinhos Eletricista, Márcio Dunga, Paulinho do Asfalto, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3508/projeto_de_lei_87-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3508/projeto_de_lei_87-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao velório do Distrito de Barranco Alto de José Maria Gomes.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/projeto_de_lei_88-2021_minuta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/projeto_de_lei_88-2021_minuta.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Maria Breves de Gouvea à via pública que menciona.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/projeto_de_lei_89-2021_mensagem.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/projeto_de_lei_89-2021_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe da alteração da lei Municipal nº 4.926, de 20 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/2021-111-26249.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/2021-111-26249.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Célio Corsini à via pública que menciona.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/1-1-mensagem-no-118-23-09-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/1-1-mensagem-no-118-23-09-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.230, de 03 de dezembro de 2010, que institui o Programa Natal do Servidor, tendo como finalidade a concessão de uma cesta de Natal, anualmente, no mês de dezembro, aos estagiários, servidores públicos, terceirizados e conveniados municipais.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/1-1-mensagem-no-120-27-09-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/1-1-mensagem-no-120-27-09-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 4.867, de 19 de setembro de 2019.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/1-1-mensagem-no-114-15-09-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/1-1-mensagem-no-114-15-09-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de imóveis, doação com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/1-1-mensagem-no-123-29-09-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/1-1-mensagem-no-123-29-09-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.449, de 28 de agosto de 2013, que autoriza permuta e doação de áreas e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2323/1-0-projeto-de-lei-ordinaria-n.o-117-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2323/1-0-projeto-de-lei-ordinaria-n.o-117-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano municipal de prevenção à criminalidade e dá outras providências.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2324/1-1-mensagem-no-129-18-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2324/1-1-mensagem-no-129-18-10-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de atividades fiscais na Tabela III - Fiscalização Sanitária - do Anexo Único da Lei nº 3.254, de 19 de junho de 2001, extingue cargos de provimentos efetivos, constantes do Anexo I da Lei nº 4.246, de 04 de janeiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2325/1-1-mensagem-no-146-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2325/1-1-mensagem-no-146-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.931, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2326/1-1-mensagem-no-131-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2326/1-1-mensagem-no-131-21-10-2021.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2327/1-1-mensagem-de-lei-no-132.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2327/1-1-mensagem-de-lei-no-132.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.908, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2328/1-1-mensagem-de-lei-no-134.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2328/1-1-mensagem-de-lei-no-134.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.920, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2329/1-1-mensagem-no-135-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2329/1-1-mensagem-no-135-21-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.911, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2330/1-1-mensagem-no-136-21-10-2021-altera-lei-no-4913.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2330/1-1-mensagem-no-136-21-10-2021-altera-lei-no-4913.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.913, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2331/1-1-mensagem-no-137-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2331/1-1-mensagem-no-137-21-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.914, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2332/1-1-mensagem-no-138-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2332/1-1-mensagem-no-138-21-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.915, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2333/1-1-mensagem-no-139-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2333/1-1-mensagem-no-139-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.922, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2334/1-1-mensagem-no-140-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2334/1-1-mensagem-no-140-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.923, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2335/1-1-mensagem-no-141-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2335/1-1-mensagem-no-141-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.924, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2336/1-1-mensagem-no-142-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2336/1-1-mensagem-no-142-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.925, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2337/1-1-mensagem-no-143-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2337/1-1-mensagem-no-143-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.927, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2338/1-1-mensagem-no-144-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2338/1-1-mensagem-no-144-2021.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2339/1-1-mensagem-no-147-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2339/1-1-mensagem-no-147-21-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.935, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2340/1-1-mensagem-no-148-21-10-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2340/1-1-mensagem-no-148-21-10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.940, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2341/1-1-mensagem-no-149-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2341/1-1-mensagem-no-149-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza doação para fins empresariais com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2342/1-1-mensagem-no-153-04-11-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2342/1-1-mensagem-no-153-04-11-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º, da Lei Municipal nº 3.137, de 22 de setembro de 1999, que dispõe sobre a aprovação de loteamentos fechados, condominiais para formação de chácaras ou sítios de recreio localizados em zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2343/1-1-mensagem-no-155-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2343/1-1-mensagem-no-155-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação e afetação de áreas para doação de imóveis com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2344/1-1-mensagem-no-151-04-11-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2344/1-1-mensagem-no-151-04-11-2021.pdf</t>
   </si>
   <si>
     <t>Institui a política de Incentivo à implantação de sistemas agroflorestais públicos e comunitários no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2345/1-1-mensagem-no-133.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2345/1-1-mensagem-no-133.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.912, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2346/1-1-mensagem-no-154-04-11-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2346/1-1-mensagem-no-154-04-11-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza nova cessão do servidor público que menciona, da Prefeitura Municipal para a Santa Casa de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2347/1-1-mensagem-no-150-03-11-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2347/1-1-mensagem-no-150-03-11-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.941, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2348/1-1-mensagem-no-145-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2348/1-1-mensagem-no-145-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4,929, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2349/1-1-mensagem-15.2021-p4322.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2349/1-1-mensagem-15.2021-p4322.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para o pagamento à vista, com desconto de 100% (cem por cento) das multas e juros moratórios, dos débitos alcançados pelo PROREFIS 2021, instituído pela Lei Municipal nº 5.026, de 1º de julho de 2021.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/1-1-mensagem-no-157.2021-p-4323.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/1-1-mensagem-no-157.2021-p-4323.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de utilização de luminárias com tecnologia LED nos projetos de iluminação pública dos novos loteamentos urbanos cuja implantação for autorizada pelo Município de Alfenas, nos termos da Lei federal nº 6.766, de 19/12/1979, e da Lei Municipal nº 2.484, de 19/10/1993.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/1-0-projeto-de-lei-ordinaria-n.o-146-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/1-0-projeto-de-lei-ordinaria-n.o-146-2021.pdf</t>
   </si>
   <si>
     <t>Dá denominação de José Viana Gonçalves à via pública que menciona.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/1-1-mensagem-no-158.2021-p4564.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/1-1-mensagem-no-158.2021-p4564.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos imóveis que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2353/1-1-mensagem-no-128.2021-p4519.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2353/1-1-mensagem-no-128.2021-p4519.pdf</t>
   </si>
   <si>
     <t>Fica criado o Sistema Único de Saúde Animal e Ambiental (Susama) de Alfenas, visando regulamentar as ações e serviços de saúde e bem-estar animal e meio ambiente no município.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2354/1-1-mensagem-no-160.2021-p4522.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2354/1-1-mensagem-no-160.2021-p4522.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.026, de 02 de abril de 2008, que criou a premiação por produtividade na área de atendimento da Arrecadação, Dívida Ativa e_x000D_
 Valor Agregado Fiscal - PPADV e dá outras providências.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2355/1-1-mensagem-no-161.2021-p4523.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2355/1-1-mensagem-no-161.2021-p4523.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º, da Lei Municipal nº 4.897, de 18 de dezembro de 2019, que institui a gratificação de atividade de risco e auxílio-fardamento, a serem concedidos aos ocupantes do cargo efetivo de carreira da Guarda Municipal, na forma que especifica.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2356/1-1-mensagem-n-163.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2356/1-1-mensagem-n-163.2021.pdf</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2357/1-1-mensagem-no-164.2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2357/1-1-mensagem-no-164.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por provável excesso de arrecadação na Prefeitura Municipal de Alfenas, no orçamento do exercício de 2021, conforme especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2358/1-1-mensagem-no-165.2021-p4534.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2358/1-1-mensagem-no-165.2021-p4534.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de uso de área pública com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2359/1-1-mensagem-no-166.2021-p-4535.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2359/1-1-mensagem-no-166.2021-p-4535.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.051 de 22 de setembro de 2021.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2360/1-1-mensagem-no-167.2021-p4545.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2360/1-1-mensagem-no-167.2021-p4545.pdf</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2361/1-1-mensagem-no-168.2021-p4556.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2361/1-1-mensagem-no-168.2021-p4556.pdf</t>
   </si>
   <si>
     <t>Altera os incisos II, III, VI e IX do artigo 2, da Lei Municipal nº 5.043, de 01 de setembro de 2021, que autoriza excepcionalmente a desafetação de áreas, doações e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2362/1-1-projeto-de-lei-mesa-diretora-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2362/1-1-projeto-de-lei-mesa-diretora-assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição dos subsídios dos Vereadores da Câmara Municipal de Alfenas, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2363/1-1-mensagem-no-169-01-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2363/1-1-mensagem-no-169-01-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza permuta de áreas particulares por áreas públicas com posterior permuta por obras e serviços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2364/1-1-mensagem-no-170-01-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2364/1-1-mensagem-no-170-01-12-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.812, de 05 de outubro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2365/1-1-mensagem-no-171-01-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2365/1-1-mensagem-no-171-01-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o desmembramento da tabela de Agente de Saúde, cria cargos de provimento efetivo de Agente de Saúde, Enfermagem I, altera o Anexo 1 da_x000D_
 Lei Municipal nº 4.246, de 6 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da_x000D_
 Prefeitura Municipal de Alfenas, estabelece normas de enquadramento e dá outras providências.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2378/1-1-mensagem-no-172-01-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2378/1-1-mensagem-no-172-01-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder remissão da taxa de alvará para categoria de transporte escolar particular e similares referentes aos exercícios de 2020 e 2021.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2379/1-1-mensagem-no-173-02-11-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2379/1-1-mensagem-no-173-02-11-2021.pdf</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2380/1-1-mensagem-no-174-02-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2380/1-1-mensagem-no-174-02-12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permuta de imóveis para a execução de obras de asfaltamento na rodovia Ottoni Ferreira Barbosa, estabelece normas para o desenvolvimento entre os municípios de Alfenas e Fama, concede isenção de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2381/1-1-mensagem-no-175.2021-p4662.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2381/1-1-mensagem-no-175.2021-p4662.pdf</t>
   </si>
   <si>
     <t>Institui a diária para fins de Regime Especial de Trabalho em Transporte Aquaviário, a ser concedido aos ocupantes do cargo efetivo de carreira de Agentes Operacionais Especializados, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2382/1-1-mensagem-no-176-03-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2382/1-1-mensagem-no-176-03-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de áreas públicas por obras e serviços públicos e dá outras providências.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2383/1-1-mensagem-no-177-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2383/1-1-mensagem-no-177-06-12-2021.pdf</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2384/1-1-mensagem-no-178-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2384/1-1-mensagem-no-178-06-12-2021.pdf</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2385/1-1-mensagem-no-179-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2385/1-1-mensagem-no-179-06-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2386/1-1-mensagem-no-180-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2386/1-1-mensagem-no-180-06-12-2021.pdf</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2387/1-1-mensagem-no-181-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2387/1-1-mensagem-no-181-06-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza cessão onerosa de áreas públicas para hangares, e dá outras providências.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2388/1-1-mensagem-no-182-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2388/1-1-mensagem-no-182-06-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de lotes para a conclusão do loteamento industrial Logfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2389/1-1-mensagem-no-183-06-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2389/1-1-mensagem-no-183-06-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação, afetação e permuta de bens imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2390/1-1-mensagem-na186-07-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2390/1-1-mensagem-na186-07-12-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.921, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2391/1-1-mensagem-no-187-07-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2391/1-1-mensagem-no-187-07-12-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.932, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2392/1-1-mensagem-no-189-09-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2392/1-1-mensagem-no-189-09-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA, Lar São Vicente De Paulo e Associação dos Voluntários Vida Viva de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2393/1-1-mensagem-no-188-09-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2393/1-1-mensagem-no-188-09-12-2021.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2394/1-1-mensagem-no-191-13-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2394/1-1-mensagem-no-191-13-12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de área correspondente a trecho de estrada intermunicipal na delimitação do perímetro urbano, alterada pela Lei n.º 4.845, de 20 de maio de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2395/1-1-mensagem-no-193-13-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2395/1-1-mensagem-no-193-13-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar, afetar e a doar os bens imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2396/1-1-mensagem-no-194-13-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2396/1-1-mensagem-no-194-13-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação, afetação e doação de imóvel com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2397/1-1-mensagem-no-197-16-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2397/1-1-mensagem-no-197-16-12-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.074, de 09 de dezembro de 2021, que autoriza abertura de Crédito Adicional Suplementar por provável excesso de arrecadação na Prefeitura Municipal de Alfenas, no orçamento do exercício de 2021, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2398/1-1-mensagem-no-195-13-12-2021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2398/1-1-mensagem-no-195-13-12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos imóveis que menciona, doações com obrigação de fazer e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5244,67 +5329,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no_01.2025_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_no_02.2025_-_jefferson_guigui.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/batista_07-03-2025_utilidade_publica_congadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no_04.2025_-_braz_da_maquina-_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4003/projeto_de_lei_no_11.2025_-_thalles_gomes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_12.2025_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4043/minuta_da_ldo_2025_exercicio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4046/minuta_-_lei_municipal_de_liberdade_economicapdf2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4047/mensagem_09.2025_-_declara_utilidade_publica_late_coracao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4048/mensagem_10.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_lei_no_17.2025_-__educacao_financeira__gilmar_thalles_idalina_assinado_ednilson_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4194/projeto_de_lei__justificativa_-_estatuto_municipal_tea_assinados_idalina_thalles_gilmar__dunga__ednilson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_-_regime_juridico_unico_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4201/msg_013.2025_-_piso_dentistas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_que_intitui_a_semana_de_conscientizacao_e_prevencao_contra_o_abuso_sexual_de_criancas_e_adolescentes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4233/projeto_de_lei_no_23.2025_-_gilmar_thalles_idalina__ednilson_matheus_e_dunga.docx_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4248/msg_014.2025_-_recomposicao_servidores_prefeito_e_vice-prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4249/msg_015.2025_-_altera_lei_4895_-_bonus-alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4269/projeto_de_lei_no_26.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4281/msg_16.2025_-_retira_o_pl_024.2025_e_encaminha_novo_pl_rga_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4282/msg_17.2025_-_retira_o_pl_025.2025_e_encaminha_aumento_bonus_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4286/cirlei_e_matheus_-_denominacao_praca_da_saudade_hesse.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_no_30.2025_-_cirlei_e_matheus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_31.2025_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/projeto_de_lei_no_32.2025_-_thalles_gomes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/msg_018.2025_-_prazo_vinculo_acs_e_ace_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/msg_019.2025_-_campanha_de_arrecadacao_de_alimentos_em_eventos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/msg_021.2025_-_remanejamento_das_emendas_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/assinado_projeto_de_lei_no_37.2025_-_rodolfo_inacio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/msg_024.2025_-_altera_nomenclatura_lei_5.291-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/projeto_de_lei_no_40.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/msg_025.2025_-_autoriza_a_doacao_com_encargos_de_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/mensagem_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_no_43.2025_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_no_44.2025_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/msg_027.2025_-_altera_a_lm_4231.2010_-_criacao_de_cargos_pccv_educacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/msg_028.2025_-_prorefis_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/msg_029.2025_-programa_casamento_comunitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/projeto_de_lei_complexo_orlandinho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/projeto_de_lei_no_49.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/msg_030.2025_-_obrig_informacao_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/thalles-_projeto_de_lei_n.o_51-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/projeto_52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_n.o_53-2025-_motoristas_de_aplicativos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/projeto_de_lei_54.2025_-_gilmar.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/msg_022.2025_-_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/msg_031.2025_-_adicional_de_penosidade_adhs.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/msg_32.2025_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/msg_33.2025_-_cessao_de_creditos_royalties_e_outros_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_que_dispoe_sobre_a_criacao_da_comissao_de_pais_e_maes_atipicas_assinada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_cemiterios_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/msg_34.2025_-_desafetacao_imovel_doado_sta._inocencia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/thalles-_projeto_de_lei_cavalgadas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4822/msg_035.2025_-_doacao_com_encargos_terreno_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4867/msg_036.2025_-_altera_a_lm_2415.1993_-_codema_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4868/msg_041.2025_-_simpod_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4872/0.msg_037.2025_-_ppa_2026.2029_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4873/0.msg_038.2025_-_altera_os_anexos_da_lm_5344.2025_-_ldo_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4874/0.msg_039.2025_-_loa_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4911/msg_040.2025_-_altera_a_lm_3534.2003_antenas_telefonia_e_erbs.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4922/projeto_de_lei_sobre_a_obrigatoriedade_da_utilizacao_de_sacos_plasticos_transparentes__assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_no_71.2025_-_matheus.docx.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/proj.lei_072.2025_-_utilidade_publica_associacao_capoeira-dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/msg_44.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/mensagem_46.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/mensagem_47.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ilovepdf_merged_54.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_-_thalles_identificacao_veicular.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/projeto_de_lei_-cirlei-alteracao_pl70_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/projeto_de_lei_no_80_utilidade_publica_associacao_de_ciclismo_de_alfenas_-_aciclo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/msg_050.2025_-_dac2a1_denominaac2a7ac2a3o_de_bosque_mariana_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/msg_051.2025_-_dac2a1_denominaac2a7ac2a3o_de_quadra_joac2a3o_vitor_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/projeto_de_lei_no_83.2025_thalles.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/projeto_de_lei_politica_municipal_de_capacitacao_permanente_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/msg_0.2025_-_revog_claudnei_gas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/mensagem_53.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/mensagem_55.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/msg_56.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/msg_057.2025_-_reprogramacao_parcial_emendas_impositivas_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/projeto_de_lei_n.o_90-2025-cinema_acolhe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_no_91.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_no_92.2025_-_ccljrf_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/msg_061.2025_-_doacao_far_construcao_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/msg_02.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/mensagem_03.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mensagem_04.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/mensagem_no_05-02-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/plo00082023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/plo00092023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/plo00102023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mensagem_007.2023_-_revoga_leis_de_doacao_de_imoveis_2.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mensagem_009.2023_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/mensagem_no_08.2023_p0790.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/plo00152023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/mensagem_no15.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mensagem_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/mensagem_20.2023_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/plo00232023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/mensagem_no_21_-_cidersu.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/mensagem_no_22.202.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/mensagem_no24-2023_fabia_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/mensagem_no23-2023__fabia_1.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/mensagem_25_-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/msg_26.2023_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_-_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/mensagrm_27fabia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_31.2023_revogalein_5021.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/588/plo00362023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/591/mensagem_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/592/mensagem_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mensagem_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mensagem_no33fabia_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/595/mensagem_no34fabia_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/596/mensagem_no35fabia_3.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/597/mensagem_no37fabia_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/598/mensagem_no38fabia_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mensagem_044.2023_-_prorefis_2023_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/725/msg_45.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/770/mensagem_no46fabia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/852/mensagem_no48_fabia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/853/msg_49_ok.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_55.2023_luciano_solar_-_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_no_56_-_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_051.2023_-_lei_paulo_gustavo_alfenas_-_alteracao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/890/mensagem_052.2023_-_lei_restricao_de_caminhoes_pesados_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/894/mensagem_054.2023_-_altera_a_lm_5193.2023_-_transporte_por_aplicativo_2_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/895/mensagem_050.2023_-_cesssao_joao_vitor_ministerio_da_cultura_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/896/mensagem_053.2023_-_5_g_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/911/loa_2024_oficial.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/919/braz_-_utilidade_publica_assolar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_055.2023_-_repasse_ao_asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/977/mensagem_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/992/mensagem_no57_de_13_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/proj_lei_no_68_-_dia_municipal_da_caminhada_e_conscientizacao_do_esporte_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/mensagem_059.2023_-_credito_adicional_piso_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/mensagem_060.2023_-_revoga_leis_de_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/mensagem_061.2023_-_fiacao_postes_cemig_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_72-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/mensagem_063.2023_-_altera_a_lm_4.258.2011_-_codema_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/mensagem_064.2023_-_altera_a_lm_5.223-2023_-_conselho_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/mensagem_065.2023_-_repasse_ao_grupo_conviver_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/mensagem_066.2023_-_indenizacao_incorporadora_guerra_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/mensagem_067.2023_-_iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/mensagem_070.2023_-_repasse_ao_grupo_conviver_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/mensagem_071.2023_-_revoga_lei_4.812-2018_vilma_bordados_ok_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/mensagem_12_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/doc00796320231208110726.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/doc00796420231208110815.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/doc00795920231208110548.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/doc00796020231208110608.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/doc00796520231208110830.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/doc00796620231208110849.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/doc00796120231208110640.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/doc00796220231208110703.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/minuta_do_projeto_de_lei_-_guinho_denominaaao_de_via_._za_bugrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/0.mensagem_083.2023_-_permuta_imoveis_montserrat_assinada.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/msg_81.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_-_altera_a_lei_no_3864.2005.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/mensagem_089.2023_-__altera_lei_5042-2021_taxistas_-_lapso_temporal_alvaras.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/mensagem_088.2023_-_prorrogacao_doacoes_2019-2021_ok.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/mensagem_090.2023_-__repasse_apac.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_da_mesa_diretora_-_fixa_o_subsa_dio_dos_vereadores_e_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_da_mesa_diretora_-_auxa_lio_alimentaaao_e_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/projeto_de_lei_003-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/projeto_de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projeto_de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/projeto_de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/projeto_de_lei_011-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_lei_013-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_014-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_lei_015-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/projeto_de_lei_17-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/projeto_de_lei_18-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/projeto_de_lei_19-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/projeto_de_lei_20-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/projeto_de_lei_21-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/projeto_de_lei_22-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/projeto_de_lei_23-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/projeto_de_lei_24-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_26-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/projeto_de_lei_27-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/projeto_de_lei_28-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/projeto_de_lei_29-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/projeto_de_lei_30-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/projeto_de_lei_31-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/projeto_de_lei_32-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/projeto_de_lei_34-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/projeto_de_lei_35-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/projeto_de_lei_36-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/projeto_de_lei_37-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/projeto_de_lei_38-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/projeto_de_lei_39-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/projeto_de_lei_40-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/projeto_de_lei_42-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/projeto_de_lei_43-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/projeto_de_lei_44-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/projeto_de_lei_48-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/projeto_de_lei_49-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/projeto_de_lei_50-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/projeto_de_lei_52-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3444/projeto_de_lei_55-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/projeto_de_lei_56-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/projeto_de_lei_57-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/projeto_de_lei_58-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/projeto_de_lei_59-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/projeto_de_lei_60-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/projeto_de_lei_62-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/projeto_de_lei_63-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/projeto_de_lei_64-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/projeto_de_lei_65-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/projeto_de_lei_66-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/projeto_de_lei_67-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/projeto_de_lei_68-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3478/projeto_de_lei_69-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/projeto_de_lei_70-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/projeto_de_lei_71-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/projeto_de_lei_73-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/projeto_de_lei_75-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/projeto_de_lei_77-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/projeto_de_lei_79-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/projeto_de_lei_80-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/projeto_de_lei_81-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3504/projeto_de_lei_82-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/projeto_de_lei_83-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/projeto_de_lei_84-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/projeto_de_lei_85-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3508/projeto_de_lei_87-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/projeto_de_lei_88-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/projeto_de_lei_89-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/2021-111-26249.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/1-1-mensagem-no-118-23-09-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/1-1-mensagem-no-120-27-09-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/1-1-mensagem-no-114-15-09-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/1-1-mensagem-no-123-29-09-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2323/1-0-projeto-de-lei-ordinaria-n.o-117-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2324/1-1-mensagem-no-129-18-10-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2325/1-1-mensagem-no-146-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2326/1-1-mensagem-no-131-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2327/1-1-mensagem-de-lei-no-132.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2328/1-1-mensagem-de-lei-no-134.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2329/1-1-mensagem-no-135-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2330/1-1-mensagem-no-136-21-10-2021-altera-lei-no-4913.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2331/1-1-mensagem-no-137-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2332/1-1-mensagem-no-138-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2333/1-1-mensagem-no-139-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2334/1-1-mensagem-no-140-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2335/1-1-mensagem-no-141-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2336/1-1-mensagem-no-142-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2337/1-1-mensagem-no-143-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2338/1-1-mensagem-no-144-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2339/1-1-mensagem-no-147-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2340/1-1-mensagem-no-148-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2341/1-1-mensagem-no-149-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2342/1-1-mensagem-no-153-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2343/1-1-mensagem-no-155-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2344/1-1-mensagem-no-151-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2345/1-1-mensagem-no-133.2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2346/1-1-mensagem-no-154-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2347/1-1-mensagem-no-150-03-11-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2348/1-1-mensagem-no-145-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2349/1-1-mensagem-15.2021-p4322.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/1-1-mensagem-no-157.2021-p-4323.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/1-0-projeto-de-lei-ordinaria-n.o-146-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/1-1-mensagem-no-158.2021-p4564.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2353/1-1-mensagem-no-128.2021-p4519.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2354/1-1-mensagem-no-160.2021-p4522.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2355/1-1-mensagem-no-161.2021-p4523.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2356/1-1-mensagem-n-163.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2357/1-1-mensagem-no-164.2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2358/1-1-mensagem-no-165.2021-p4534.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2359/1-1-mensagem-no-166.2021-p-4535.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2360/1-1-mensagem-no-167.2021-p4545.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2361/1-1-mensagem-no-168.2021-p4556.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2362/1-1-projeto-de-lei-mesa-diretora-assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2363/1-1-mensagem-no-169-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2364/1-1-mensagem-no-170-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2365/1-1-mensagem-no-171-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2378/1-1-mensagem-no-172-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2379/1-1-mensagem-no-173-02-11-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2380/1-1-mensagem-no-174-02-12-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2381/1-1-mensagem-no-175.2021-p4662.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2382/1-1-mensagem-no-176-03-12-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2383/1-1-mensagem-no-177-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2384/1-1-mensagem-no-178-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2385/1-1-mensagem-no-179-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2386/1-1-mensagem-no-180-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2387/1-1-mensagem-no-181-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2388/1-1-mensagem-no-182-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2389/1-1-mensagem-no-183-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2390/1-1-mensagem-na186-07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2391/1-1-mensagem-no-187-07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2392/1-1-mensagem-no-189-09-12-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2393/1-1-mensagem-no-188-09-12-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2394/1-1-mensagem-no-191-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2395/1-1-mensagem-no-193-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2396/1-1-mensagem-no-194-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2397/1-1-mensagem-no-197-16-12-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2398/1-1-mensagem-no-195-13-12-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/projeto_de_lei_n.o_09.2026_que_intitui_semana_da_saude_mental_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/projeto_de_lei_no_11.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/projeto_de_lei_n.o_12.2026_que_intitui_politica_de_coleta_domiciliar_de_sangue_e_vacinacao_domiciliar_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/proejto_de_lei_no_13.2026_-_md_-_altera_as_leis_municipais_nos_5.190.2023_e_5.269.2023_-_diarias_subsidios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/msg_10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/projeto_de_lei_no_15.2026_-_mpp_--ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/projeto_de_lei_no_16.2026_-_gilmar_e_idalina_assinada_5_2_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no_01.2025_-_pedrinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_no_02.2025_-_jefferson_guigui.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3837/batista_07-03-2025_utilidade_publica_congadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no_04.2025_-_braz_da_maquina-_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4003/projeto_de_lei_no_11.2025_-_thalles_gomes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4020/projeto_de_lei_no_12.2025_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4043/minuta_da_ldo_2025_exercicio_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4046/minuta_-_lei_municipal_de_liberdade_economicapdf2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4047/mensagem_09.2025_-_declara_utilidade_publica_late_coracao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4048/mensagem_10.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4067/projeto_de_lei_no_17.2025_-__educacao_financeira__gilmar_thalles_idalina_assinado_ednilson_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4194/projeto_de_lei__justificativa_-_estatuto_municipal_tea_assinados_idalina_thalles_gilmar__dunga__ednilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_-_regime_juridico_unico_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4201/msg_013.2025_-_piso_dentistas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_que_intitui_a_semana_de_conscientizacao_e_prevencao_contra_o_abuso_sexual_de_criancas_e_adolescentes_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4233/projeto_de_lei_no_23.2025_-_gilmar_thalles_idalina__ednilson_matheus_e_dunga.docx_assinado_2_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4248/msg_014.2025_-_recomposicao_servidores_prefeito_e_vice-prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4249/msg_015.2025_-_altera_lei_4895_-_bonus-alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4269/projeto_de_lei_no_26.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4281/msg_16.2025_-_retira_o_pl_024.2025_e_encaminha_novo_pl_rga_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4282/msg_17.2025_-_retira_o_pl_025.2025_e_encaminha_aumento_bonus_alimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4286/cirlei_e_matheus_-_denominacao_praca_da_saudade_hesse.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_no_30.2025_-_cirlei_e_matheus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_no_31.2025_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4360/projeto_de_lei_no_32.2025_-_thalles_gomes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4369/msg_018.2025_-_prazo_vinculo_acs_e_ace_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4370/msg_019.2025_-_campanha_de_arrecadacao_de_alimentos_em_eventos_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4399/msg_021.2025_-_remanejamento_das_emendas_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4405/assinado_projeto_de_lei_no_37.2025_-_rodolfo_inacio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4488/msg_024.2025_-_altera_nomenclatura_lei_5.291-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4491/projeto_de_lei_no_40.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4492/msg_025.2025_-_autoriza_a_doacao_com_encargos_de_imoveis_publicos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4494/mensagem_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4495/projeto_de_lei_no_43.2025_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_no_44.2025_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4574/msg_027.2025_-_altera_a_lm_4231.2010_-_criacao_de_cargos_pccv_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4577/msg_028.2025_-_prorefis_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4580/msg_029.2025_-programa_casamento_comunitario_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4594/projeto_de_lei_complexo_orlandinho.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4634/projeto_de_lei_no_49.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4650/msg_030.2025_-_obrig_informacao_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4683/thalles-_projeto_de_lei_n.o_51-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4689/projeto_52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4699/projeto_de_lei_n.o_53-2025-_motoristas_de_aplicativos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4714/projeto_de_lei_54.2025_-_gilmar.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4727/msg_022.2025_-_loteria_municipal.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4728/msg_031.2025_-_adicional_de_penosidade_adhs.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4731/msg_32.2025_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4733/msg_33.2025_-_cessao_de_creditos_royalties_e_outros_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4763/projeto_que_dispoe_sobre_a_criacao_da_comissao_de_pais_e_maes_atipicas_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4765/projeto_de_lei_cemiterios_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4784/msg_34.2025_-_desafetacao_imovel_doado_sta._inocencia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4817/thalles-_projeto_de_lei_cavalgadas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4822/msg_035.2025_-_doacao_com_encargos_terreno_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4867/msg_036.2025_-_altera_a_lm_2415.1993_-_codema_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4868/msg_041.2025_-_simpod_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4872/0.msg_037.2025_-_ppa_2026.2029_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4873/0.msg_038.2025_-_altera_os_anexos_da_lm_5344.2025_-_ldo_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4874/0.msg_039.2025_-_loa_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4911/msg_040.2025_-_altera_a_lm_3534.2003_antenas_telefonia_e_erbs.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4922/projeto_de_lei_sobre_a_obrigatoriedade_da_utilizacao_de_sacos_plasticos_transparentes__assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4951/projeto_de_lei_no_71.2025_-_matheus.docx.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5057/proj.lei_072.2025_-_utilidade_publica_associacao_capoeira-dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5072/msg_44.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5109/mensagem_46.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5120/mensagem_47.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5121/ilovepdf_merged_54.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5172/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5209/projeto_de_lei_-_thalles_identificacao_veicular.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5215/projeto_de_lei_-cirlei-alteracao_pl70_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5217/projeto_de_lei_no_80_utilidade_publica_associacao_de_ciclismo_de_alfenas_-_aciclo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5219/msg_050.2025_-_dac2a1_denominaac2a7ac2a3o_de_bosque_mariana_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5220/msg_051.2025_-_dac2a1_denominaac2a7ac2a3o_de_quadra_joac2a3o_vitor_ao_espaac2a7o_pac2bablico_que_menciona_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5246/projeto_de_lei_no_83.2025_thalles.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5253/projeto_de_lei_politica_municipal_de_capacitacao_permanente_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5266/msg_0.2025_-_revog_claudnei_gas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5267/mensagem_53.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5269/mensagem_55.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5270/msg_56.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5272/msg_057.2025_-_reprogramacao_parcial_emendas_impositivas_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5291/projeto_de_lei_n.o_90-2025-cinema_acolhe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5305/projeto_de_lei_no_91.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5311/projeto_de_lei_no_92.2025_-_ccljrf_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5313/msg_061.2025_-_doacao_far_construcao_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/msg_02.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/mensagem_03.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mensagem_04.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/mensagem_no_05-02-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/plo00082023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/plo00092023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/plo00102023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/mensagem_007.2023_-_revoga_leis_de_doacao_de_imoveis_2.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/mensagem_009.2023_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/mensagem_no_08.2023_p0790.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/plo00152023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/mensagem_no15.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/mensagem_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/mensagem_20.2023_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/plo00232023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/mensagem_no_21_-_cidersu.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/mensagem_no_22.202.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/mensagem_no24-2023_fabia_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/mensagem_no23-2023__fabia_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/mensagem_25_-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/msg_26.2023_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_-_recomposicao.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/mensagrm_27fabia.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/587/mensagem_31.2023_revogalein_5021.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/588/plo00362023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/591/mensagem_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/592/mensagem_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/593/mensagem_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/594/mensagem_no33fabia_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/595/mensagem_no34fabia_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/596/mensagem_no35fabia_3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/597/mensagem_no37fabia_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/598/mensagem_no38fabia_2.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/601/mensagem_43.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/724/mensagem_044.2023_-_prorefis_2023_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/725/msg_45.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/770/mensagem_no46fabia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/852/mensagem_no48_fabia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/853/msg_49_ok.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_55.2023_luciano_solar_-_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/871/projeto_de_lei_no_56_-_18-08-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/889/mensagem_051.2023_-_lei_paulo_gustavo_alfenas_-_alteracao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/890/mensagem_052.2023_-_lei_restricao_de_caminhoes_pesados_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/894/mensagem_054.2023_-_altera_a_lm_5193.2023_-_transporte_por_aplicativo_2_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/895/mensagem_050.2023_-_cesssao_joao_vitor_ministerio_da_cultura_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/896/mensagem_053.2023_-_5_g_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/911/loa_2024_oficial.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/919/braz_-_utilidade_publica_assolar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/925/mensagem_055.2023_-_repasse_ao_asilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/970/mensagem_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/977/mensagem_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/992/mensagem_no57_de_13_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/proj_lei_no_68_-_dia_municipal_da_caminhada_e_conscientizacao_do_esporte_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1006/mensagem_059.2023_-_credito_adicional_piso_enfermagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/mensagem_060.2023_-_revoga_leis_de_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/mensagem_061.2023_-_fiacao_postes_cemig_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/projeto_de_lei_72-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/mensagem_063.2023_-_altera_a_lm_4.258.2011_-_codema_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1669/mensagem_064.2023_-_altera_a_lm_5.223-2023_-_conselho_do_idoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1670/mensagem_065.2023_-_repasse_ao_grupo_conviver_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1671/mensagem_066.2023_-_indenizacao_incorporadora_guerra_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1788/mensagem_067.2023_-_iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1815/mensagem_070.2023_-_repasse_ao_grupo_conviver_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1817/mensagem_071.2023_-_revoga_lei_4.812-2018_vilma_bordados_ok_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1818/mensagem_12_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1855/doc00796320231208110726.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1856/doc00796420231208110815.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1857/doc00795920231208110548.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1858/doc00796020231208110608.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1859/doc00796520231208110830.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1860/doc00796620231208110849.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1861/doc00796120231208110640.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1862/doc00796220231208110703.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1863/minuta_do_projeto_de_lei_-_guinho_denominaaao_de_via_._za_bugrinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1916/0.mensagem_083.2023_-_permuta_imoveis_montserrat_assinada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1917/msg_81.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1920/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1921/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1922/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1923/0.mensagem_085.2023_-_prorrogacao_doacoes_distrito_industrial_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1924/mensagem_086.2023_-_gratificacao_operacoes_especiais_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1925/mensagem_087.2023_-_gratificacao_comdec_e_comissoes_assinada.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1926/projeto_de_lei_-_altera_a_lei_no_3864.2005.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1927/mensagem_089.2023_-__altera_lei_5042-2021_taxistas_-_lapso_temporal_alvaras.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1928/mensagem_088.2023_-_prorrogacao_doacoes_2019-2021_ok.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1929/mensagem_090.2023_-__repasse_apac.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_da_mesa_diretora_-_fixa_o_subsa_dio_dos_vereadores_e_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_da_mesa_diretora_-_auxa_lio_alimentaaao_e_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/projeto_de_lei_003-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2991/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2992/projeto_de_lei_005-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2993/projeto_de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/projeto_de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3002/projeto_de_lei_011-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3027/projeto_de_lei_013-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/projeto_de_lei_014-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3031/projeto_de_lei_015-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/projeto_de_lei_17-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/projeto_de_lei_18-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/projeto_de_lei_19-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/projeto_de_lei_20-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/projeto_de_lei_21-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3310/projeto_de_lei_22-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/projeto_de_lei_23-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/projeto_de_lei_24-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/projeto_de_lei_26-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/projeto_de_lei_27-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/projeto_de_lei_28-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/projeto_de_lei_29-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3318/projeto_de_lei_30-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/projeto_de_lei_31-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/projeto_de_lei_32-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3319/projeto_de_lei_34-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/projeto_de_lei_35-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/projeto_de_lei_36-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/projeto_de_lei_37-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/projeto_de_lei_38-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/projeto_de_lei_39-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/projeto_de_lei_40-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/projeto_de_lei_42-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/projeto_de_lei_43-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/projeto_de_lei_44-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/projeto_de_lei_48-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/projeto_de_lei_49-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/projeto_de_lei_50-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/projeto_de_lei_52-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3444/projeto_de_lei_55-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/projeto_de_lei_56-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/projeto_de_lei_57-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/projeto_de_lei_58-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/projeto_de_lei_59-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/projeto_de_lei_60-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/projeto_de_lei_62-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/projeto_de_lei_63-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/projeto_de_lei_64-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/projeto_de_lei_65-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/projeto_de_lei_66-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/projeto_de_lei_67-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/projeto_de_lei_68-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3478/projeto_de_lei_69-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/projeto_de_lei_70-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/projeto_de_lei_71-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/projeto_de_lei_73-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/projeto_de_lei_75-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/projeto_de_lei_77-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/projeto_de_lei_79-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/projeto_de_lei_80-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/projeto_de_lei_81-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3504/projeto_de_lei_82-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/projeto_de_lei_83-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/projeto_de_lei_84-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/projeto_de_lei_85-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3508/projeto_de_lei_87-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/projeto_de_lei_88-2021_minuta.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/projeto_de_lei_89-2021_mensagem.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2319/2021-111-26249.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2318/1-1-mensagem-no-118-23-09-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2320/1-1-mensagem-no-120-27-09-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2321/1-1-mensagem-no-114-15-09-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2322/1-1-mensagem-no-123-29-09-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2323/1-0-projeto-de-lei-ordinaria-n.o-117-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2324/1-1-mensagem-no-129-18-10-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2325/1-1-mensagem-no-146-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2326/1-1-mensagem-no-131-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2327/1-1-mensagem-de-lei-no-132.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2328/1-1-mensagem-de-lei-no-134.2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2329/1-1-mensagem-no-135-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2330/1-1-mensagem-no-136-21-10-2021-altera-lei-no-4913.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2331/1-1-mensagem-no-137-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2332/1-1-mensagem-no-138-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2333/1-1-mensagem-no-139-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2334/1-1-mensagem-no-140-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2335/1-1-mensagem-no-141-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2336/1-1-mensagem-no-142-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2337/1-1-mensagem-no-143-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2338/1-1-mensagem-no-144-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2339/1-1-mensagem-no-147-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2340/1-1-mensagem-no-148-21-10-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2341/1-1-mensagem-no-149-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2342/1-1-mensagem-no-153-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2343/1-1-mensagem-no-155-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2344/1-1-mensagem-no-151-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2345/1-1-mensagem-no-133.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2346/1-1-mensagem-no-154-04-11-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2347/1-1-mensagem-no-150-03-11-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2348/1-1-mensagem-no-145-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2349/1-1-mensagem-15.2021-p4322.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/1-1-mensagem-no-157.2021-p-4323.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/1-0-projeto-de-lei-ordinaria-n.o-146-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/1-1-mensagem-no-158.2021-p4564.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2353/1-1-mensagem-no-128.2021-p4519.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2354/1-1-mensagem-no-160.2021-p4522.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2355/1-1-mensagem-no-161.2021-p4523.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2356/1-1-mensagem-n-163.2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2357/1-1-mensagem-no-164.2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2358/1-1-mensagem-no-165.2021-p4534.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2359/1-1-mensagem-no-166.2021-p-4535.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2360/1-1-mensagem-no-167.2021-p4545.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2361/1-1-mensagem-no-168.2021-p4556.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2362/1-1-projeto-de-lei-mesa-diretora-assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2363/1-1-mensagem-no-169-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2364/1-1-mensagem-no-170-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2365/1-1-mensagem-no-171-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2378/1-1-mensagem-no-172-01-12-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2379/1-1-mensagem-no-173-02-11-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2380/1-1-mensagem-no-174-02-12-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2381/1-1-mensagem-no-175.2021-p4662.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2382/1-1-mensagem-no-176-03-12-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2383/1-1-mensagem-no-177-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2384/1-1-mensagem-no-178-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2385/1-1-mensagem-no-179-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2386/1-1-mensagem-no-180-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2387/1-1-mensagem-no-181-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2388/1-1-mensagem-no-182-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2389/1-1-mensagem-no-183-06-12-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2390/1-1-mensagem-na186-07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2391/1-1-mensagem-no-187-07-12-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2392/1-1-mensagem-no-189-09-12-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2393/1-1-mensagem-no-188-09-12-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2394/1-1-mensagem-no-191-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2395/1-1-mensagem-no-193-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2396/1-1-mensagem-no-194-13-12-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2397/1-1-mensagem-no-197-16-12-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2021/2398/1-1-mensagem-no-195-13-12-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H473"/>
+  <dimension ref="A1:H482"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5477,12130 +5562,12364 @@
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>92</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" t="s">
         <v>43</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>139</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C38" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C39" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>77</v>
+        <v>160</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>185</v>
+        <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C46" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C48" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>113</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B50" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>185</v>
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C51" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="H51" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C52" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="H52" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B53" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C53" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="H53" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C54" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B55" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C55" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C56" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C57" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>77</v>
+        <v>230</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B58" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C59" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="H59" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C60" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="H60" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="B61" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C61" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="B62" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="B63" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C63" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="H63" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B64" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C64" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="H64" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B65" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C65" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="H65" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="B66" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C66" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>48</v>
+        <v>113</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="H66" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C67" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C68" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="H68" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C69" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>199</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C70" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="H70" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B71" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C71" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="H71" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C72" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="H73" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C74" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C75" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="H75" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C76" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="H76" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="B77" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C77" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="H77" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B78" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C78" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="H78" t="s">
-        <v>324</v>
+        <v>227</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B79" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C79" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H79" t="s">
-        <v>199</v>
+        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="B80" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C80" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="H80" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B81" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C81" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B82" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C82" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="H82" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B83" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C83" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="H83" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="B84" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C84" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="H84" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B85" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C85" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="H85" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C86" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>322</v>
+        <v>74</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="H86" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C87" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>23</v>
+        <v>350</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="H87" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B88" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C88" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="H88" t="s">
-        <v>363</v>
+        <v>227</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B89" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C89" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="H89" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C90" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="H90" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B91" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C91" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="H91" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="B92" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C92" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="H92" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B93" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C93" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="H93" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B94" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C94" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="H94" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B95" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C95" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>23</v>
+        <v>350</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="H95" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B96" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C96" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>394</v>
+        <v>23</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="H96" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B97" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C97" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="H97" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="B98" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C98" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>403</v>
+        <v>113</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="H98" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="B99" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="C99" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="H99" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B100" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>401</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="H100" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B101" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>405</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="H101" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="B102" t="s">
+        <v>83</v>
+      </c>
+      <c r="C102" t="s">
+        <v>409</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H102" t="s">
         <v>411</v>
-      </c>
-[...16 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B103" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C103" t="s">
-        <v>27</v>
+        <v>413</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="H103" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C104" t="s">
-        <v>31</v>
+        <v>417</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>424</v>
+        <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="H104" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B105" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C105" t="s">
-        <v>35</v>
+        <v>421</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>23</v>
+        <v>422</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="H105" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B106" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C106" t="s">
-        <v>39</v>
+        <v>426</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>431</v>
+        <v>74</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="H106" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
-        <v>411</v>
+        <v>83</v>
       </c>
       <c r="C107" t="s">
-        <v>67</v>
+        <v>430</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>23</v>
+        <v>431</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="H107" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>434</v>
+      </c>
+      <c r="B108" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108" t="s">
+        <v>435</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>23</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H108" t="s">
         <v>437</v>
-      </c>
-[...19 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>438</v>
+      </c>
+      <c r="B109" t="s">
+        <v>439</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>23</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="B109" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="1" t="s">
+      <c r="H109" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>442</v>
+      </c>
+      <c r="B110" t="s">
+        <v>439</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>23</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B110" t="s">
-[...14 lines deleted...]
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>445</v>
+      </c>
+      <c r="B111" t="s">
+        <v>439</v>
+      </c>
+      <c r="C111" t="s">
+        <v>22</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>23</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="B111" t="s">
-[...14 lines deleted...]
-      <c r="G111" s="1" t="s">
+      <c r="H111" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>448</v>
+      </c>
+      <c r="B112" t="s">
+        <v>439</v>
+      </c>
+      <c r="C112" t="s">
+        <v>27</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>23</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="B112" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>451</v>
+      </c>
+      <c r="B113" t="s">
+        <v>439</v>
+      </c>
+      <c r="C113" t="s">
+        <v>31</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H113" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>455</v>
       </c>
       <c r="B114" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C114" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H114" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>458</v>
       </c>
       <c r="B115" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C115" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>23</v>
+        <v>459</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H115" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B116" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C116" t="s">
-        <v>102</v>
+        <v>43</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H116" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B117" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C117" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H117" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B118" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C118" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>23</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H118" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B119" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C119" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>23</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H119" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B120" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C120" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>23</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H120" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B121" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C121" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>23</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H121" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B122" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C122" t="s">
-        <v>129</v>
+        <v>69</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H122" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B123" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C123" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H123" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B124" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C124" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>23</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H124" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B125" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C125" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H125" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B126" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C126" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H126" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B127" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C127" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H127" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B128" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C128" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H128" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B129" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C129" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H129" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B130" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C130" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H130" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C131" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H131" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B132" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C132" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H132" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B133" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C133" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H133" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B134" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C134" t="s">
-        <v>516</v>
+        <v>172</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H134" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>519</v>
       </c>
       <c r="B135" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C135" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>23</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H135" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>522</v>
       </c>
       <c r="B136" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C136" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H136" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>525</v>
       </c>
       <c r="B137" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C137" t="s">
+        <v>184</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>23</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="D137" t="s">
-[...8 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B138" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C138" t="s">
         <v>189</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H138" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B139" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C139" t="s">
         <v>193</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H139" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B140" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C140" t="s">
         <v>197</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
+        <v>23</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H140" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B141" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C141" t="s">
         <v>201</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>536</v>
+        <v>350</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="H141" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>540</v>
+      </c>
+      <c r="B142" t="s">
+        <v>439</v>
+      </c>
+      <c r="C142" t="s">
+        <v>205</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>350</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H142" t="s">
         <v>542</v>
-      </c>
-[...19 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>543</v>
+      </c>
+      <c r="B143" t="s">
+        <v>439</v>
+      </c>
+      <c r="C143" t="s">
+        <v>544</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>23</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H143" t="s">
         <v>546</v>
-      </c>
-[...19 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>547</v>
+      </c>
+      <c r="B144" t="s">
+        <v>439</v>
+      </c>
+      <c r="C144" t="s">
+        <v>209</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>23</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H144" t="s">
         <v>549</v>
-      </c>
-[...19 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>550</v>
       </c>
       <c r="B145" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C145" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H145" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>553</v>
       </c>
       <c r="B146" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C146" t="s">
-        <v>222</v>
+        <v>554</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>536</v>
+        <v>23</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H146" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B147" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C147" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>23</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H147" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B148" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C148" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="H148" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B149" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C149" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>564</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H149" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B150" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C150" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>23</v>
+        <v>564</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H150" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B151" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C151" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>23</v>
+        <v>571</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="H151" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>574</v>
+      </c>
+      <c r="B152" t="s">
+        <v>439</v>
+      </c>
+      <c r="C152" t="s">
+        <v>238</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
         <v>571</v>
       </c>
-      <c r="B152" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G152" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="H152" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B153" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C153" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>575</v>
+        <v>100</v>
       </c>
       <c r="H153" t="s">
-        <v>576</v>
+        <v>552</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B154" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C154" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
         <v>23</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H154" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B155" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C155" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>23</v>
+        <v>564</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="H155" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B156" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C156" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="H156" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B157" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C157" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
         <v>23</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B158" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="C158" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H158" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B159" t="s">
-        <v>593</v>
+        <v>439</v>
       </c>
       <c r="C159" t="s">
-        <v>10</v>
+        <v>266</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
         <v>23</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H159" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>596</v>
       </c>
       <c r="B160" t="s">
-        <v>593</v>
+        <v>439</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>270</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
+        <v>23</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>599</v>
+      </c>
+      <c r="B161" t="s">
+        <v>439</v>
+      </c>
+      <c r="C161" t="s">
+        <v>274</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>23</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="B161" t="s">
-[...14 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>602</v>
+      </c>
+      <c r="B162" t="s">
+        <v>439</v>
+      </c>
+      <c r="C162" t="s">
+        <v>278</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>350</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="B162" t="s">
-[...14 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>605</v>
+      </c>
+      <c r="B163" t="s">
+        <v>439</v>
+      </c>
+      <c r="C163" t="s">
+        <v>282</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>23</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B163" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>608</v>
+      </c>
+      <c r="B164" t="s">
+        <v>439</v>
+      </c>
+      <c r="C164" t="s">
+        <v>286</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>23</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B164" t="s">
-[...14 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>611</v>
+      </c>
+      <c r="B165" t="s">
+        <v>439</v>
+      </c>
+      <c r="C165" t="s">
+        <v>290</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>23</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B165" t="s">
-[...14 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>614</v>
+      </c>
+      <c r="B166" t="s">
+        <v>439</v>
+      </c>
+      <c r="C166" t="s">
+        <v>294</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>23</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="B166" t="s">
-[...14 lines deleted...]
-      <c r="G166" s="1" t="s">
+      <c r="H166" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>617</v>
+      </c>
+      <c r="B167" t="s">
+        <v>439</v>
+      </c>
+      <c r="C167" t="s">
+        <v>298</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>23</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="B167" t="s">
-[...11 lines deleted...]
-      <c r="F167" t="s">
+      <c r="H167" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>620</v>
+      </c>
+      <c r="B168" t="s">
+        <v>621</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>23</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="B168" t="s">
-[...11 lines deleted...]
-      <c r="F168" t="s">
+      <c r="H168" t="s">
         <v>623</v>
-      </c>
-[...4 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>624</v>
+      </c>
+      <c r="B169" t="s">
+        <v>621</v>
+      </c>
+      <c r="C169" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>625</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="B169" t="s">
-[...14 lines deleted...]
-      <c r="G169" s="1" t="s">
+      <c r="H169" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>628</v>
+      </c>
+      <c r="B170" t="s">
+        <v>621</v>
+      </c>
+      <c r="C170" t="s">
+        <v>22</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>23</v>
+      </c>
+      <c r="G170" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B170" t="s">
-[...14 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>631</v>
+      </c>
+      <c r="B171" t="s">
+        <v>621</v>
+      </c>
+      <c r="C171" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>23</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>634</v>
+      </c>
+      <c r="B172" t="s">
+        <v>621</v>
+      </c>
+      <c r="C172" t="s">
+        <v>31</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>23</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>635</v>
       </c>
-      <c r="B172" t="s">
-[...14 lines deleted...]
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>637</v>
+      </c>
+      <c r="B173" t="s">
+        <v>621</v>
+      </c>
+      <c r="C173" t="s">
+        <v>35</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>23</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="B173" t="s">
-[...14 lines deleted...]
-      <c r="G173" s="1" t="s">
+      <c r="H173" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>640</v>
+      </c>
+      <c r="B174" t="s">
+        <v>621</v>
+      </c>
+      <c r="C174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>23</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="B174" t="s">
-[...14 lines deleted...]
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>643</v>
+      </c>
+      <c r="B175" t="s">
+        <v>621</v>
+      </c>
+      <c r="C175" t="s">
+        <v>43</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>452</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="B175" t="s">
-[...14 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>646</v>
+      </c>
+      <c r="B176" t="s">
+        <v>621</v>
+      </c>
+      <c r="C176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
         <v>647</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H176" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>650</v>
       </c>
       <c r="B177" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C177" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>23</v>
+        <v>651</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H177" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B178" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C178" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
         <v>23</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H178" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B179" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C179" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
         <v>23</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H179" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B180" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C180" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
         <v>23</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H180" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B181" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C181" t="s">
-        <v>129</v>
+        <v>69</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>663</v>
+        <v>23</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>664</v>
       </c>
       <c r="H181" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>666</v>
       </c>
       <c r="B182" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C182" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>23</v>
+        <v>452</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H182" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>669</v>
       </c>
       <c r="B183" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C183" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
         <v>23</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H183" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>672</v>
       </c>
       <c r="B184" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C184" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>23</v>
+        <v>647</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H184" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>675</v>
       </c>
       <c r="B185" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C185" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
         <v>23</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H185" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>678</v>
       </c>
       <c r="B186" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C186" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
         <v>23</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H186" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>681</v>
       </c>
       <c r="B187" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C187" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>23</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H187" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>684</v>
       </c>
       <c r="B188" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C188" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
         <v>23</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H188" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>687</v>
       </c>
       <c r="B189" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C189" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>597</v>
+        <v>23</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H189" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>690</v>
       </c>
       <c r="B190" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C190" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>691</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H190" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B191" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C191" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>23</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H191" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B192" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C192" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>23</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H192" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B193" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C193" t="s">
-        <v>516</v>
+        <v>172</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
         <v>23</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H193" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B194" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C194" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>703</v>
+        <v>23</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>704</v>
       </c>
       <c r="H194" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>706</v>
       </c>
       <c r="B195" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C195" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
         <v>23</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>707</v>
       </c>
       <c r="H195" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>709</v>
       </c>
       <c r="B196" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C196" t="s">
-        <v>526</v>
+        <v>184</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
         <v>23</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>710</v>
       </c>
       <c r="H196" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>712</v>
       </c>
       <c r="B197" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C197" t="s">
         <v>189</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
         <v>23</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>713</v>
       </c>
       <c r="H197" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>715</v>
       </c>
       <c r="B198" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C198" t="s">
         <v>193</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>23</v>
+        <v>625</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>716</v>
       </c>
       <c r="H198" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>718</v>
       </c>
       <c r="B199" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C199" t="s">
         <v>197</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
         <v>23</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H199" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>721</v>
       </c>
       <c r="B200" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C200" t="s">
         <v>201</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
       <c r="F200" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H200" t="s">
-        <v>628</v>
+        <v>723</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B201" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C201" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
         <v>23</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="H201" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B202" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C202" t="s">
-        <v>210</v>
+        <v>544</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>23</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H202" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="B203" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C203" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>731</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H203" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B204" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C204" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
         <v>23</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="H204" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="B205" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C205" t="s">
-        <v>222</v>
+        <v>554</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>597</v>
+        <v>23</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H205" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B206" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C206" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
         <v>23</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="H206" t="s">
-        <v>668</v>
+        <v>742</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B207" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C207" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
         <v>23</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="H207" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B208" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C208" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
       <c r="F208" t="s">
         <v>23</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="H208" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="B209" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C209" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
         <v>23</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="H209" t="s">
-        <v>748</v>
+        <v>656</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="B210" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C210" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
         <v>23</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="H210" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B211" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C211" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
         <v>23</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="H211" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B212" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C212" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
         <v>23</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H212" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B213" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C213" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>619</v>
+        <v>23</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="H213" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B214" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C214" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>543</v>
+        <v>625</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H214" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B215" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C215" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
       <c r="F215" t="s">
         <v>23</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="H215" t="s">
-        <v>766</v>
+        <v>696</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B216" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C216" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
       <c r="F216" t="s">
         <v>23</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H216" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B217" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C217" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
         <v>23</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H217" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B218" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C218" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
         <v>23</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H218" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B219" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C219" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
         <v>23</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H219" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B220" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C220" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
         <v>23</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H220" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B221" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C221" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H221" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B222" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C222" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>23</v>
+        <v>647</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H222" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B223" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C223" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>23</v>
+        <v>571</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="H223" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B224" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C224" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>23</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="H224" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C225" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
         <v>23</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H225" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B226" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C226" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H226" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B227" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C227" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
         <v>23</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H227" t="s">
-        <v>668</v>
+        <v>803</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B228" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C228" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>23</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="H228" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B229" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C229" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
         <v>23</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="H229" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B230" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C230" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>809</v>
+        <v>96</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="H230" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B231" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C231" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
         <v>23</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H231" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B232" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C232" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
         <v>23</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H232" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B233" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C233" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
         <v>23</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H233" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B234" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C234" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
         <v>23</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="H234" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B235" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C235" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>23</v>
+        <v>350</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H235" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B236" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C236" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
         <v>23</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="H236" t="s">
-        <v>820</v>
+        <v>696</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B237" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C237" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
         <v>23</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H237" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B238" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C238" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
         <v>23</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H238" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B239" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C239" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>23</v>
+        <v>837</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="H239" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B240" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C240" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
         <v>23</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="H240" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B241" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C241" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
         <v>23</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="H241" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B242" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C242" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>23</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="H242" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="B243" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C243" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
         <v>23</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="H243" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="B244" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C244" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>23</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="H244" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B245" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C245" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
         <v>23</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="H245" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="B246" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C246" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
         <v>23</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="H246" t="s">
-        <v>837</v>
+        <v>859</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="B247" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C247" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>856</v>
+        <v>23</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="H247" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B248" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C248" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
         <v>23</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="H248" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="B249" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C249" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>23</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="H249" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>869</v>
+      </c>
+      <c r="B250" t="s">
+        <v>621</v>
+      </c>
+      <c r="C250" t="s">
+        <v>393</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>23</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H250" t="s">
         <v>865</v>
-      </c>
-[...19 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B251" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C251" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
         <v>23</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="H251" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B252" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C252" t="s">
-        <v>872</v>
+        <v>401</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
         <v>23</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H252" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B253" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C253" t="s">
-        <v>876</v>
+        <v>405</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
         <v>23</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>877</v>
       </c>
       <c r="H253" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B254" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C254" t="s">
-        <v>879</v>
+        <v>409</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
         <v>23</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>880</v>
       </c>
       <c r="H254" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>881</v>
       </c>
       <c r="B255" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C255" t="s">
+        <v>413</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>23</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="D255" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H255" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>883</v>
+      </c>
+      <c r="B256" t="s">
+        <v>621</v>
+      </c>
+      <c r="C256" t="s">
+        <v>417</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
         <v>884</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="G256" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="D256" t="s">
-[...5 lines deleted...]
-      <c r="F256" t="s">
+      <c r="H256" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>887</v>
+      </c>
+      <c r="B257" t="s">
+        <v>621</v>
+      </c>
+      <c r="C257" t="s">
+        <v>421</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>23</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H257" t="s">
         <v>889</v>
-      </c>
-[...19 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="B258" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C258" t="s">
-        <v>894</v>
+        <v>426</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="H258" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B259" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C259" t="s">
-        <v>898</v>
+        <v>430</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
         <v>23</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>899</v>
+        <v>894</v>
       </c>
       <c r="H259" t="s">
-        <v>900</v>
+        <v>895</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>901</v>
+        <v>896</v>
       </c>
       <c r="B260" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C260" t="s">
-        <v>902</v>
+        <v>435</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
-        <v>597</v>
+        <v>23</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>903</v>
+        <v>897</v>
       </c>
       <c r="H260" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>905</v>
+        <v>899</v>
       </c>
       <c r="B261" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="C261" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
-        <v>886</v>
+        <v>23</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
       <c r="H261" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
       <c r="B262" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C262" t="s">
-        <v>10</v>
+        <v>904</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
       <c r="H262" t="s">
-        <v>913</v>
+        <v>895</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="B263" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C263" t="s">
-        <v>17</v>
+        <v>907</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="H263" t="s">
-        <v>916</v>
+        <v>898</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="B264" t="s">
+        <v>621</v>
+      </c>
+      <c r="C264" t="s">
         <v>910</v>
       </c>
-      <c r="C264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
+        <v>23</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="G264" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H264" t="s">
-        <v>919</v>
+        <v>902</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
       <c r="B265" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C265" t="s">
-        <v>27</v>
+        <v>913</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
       <c r="H265" t="s">
-        <v>922</v>
+        <v>916</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>923</v>
+        <v>917</v>
       </c>
       <c r="B266" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C266" t="s">
-        <v>31</v>
+        <v>918</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
-        <v>924</v>
+        <v>23</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="H266" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>927</v>
+        <v>921</v>
       </c>
       <c r="B267" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C267" t="s">
-        <v>35</v>
+        <v>922</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="H267" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="B268" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C268" t="s">
-        <v>39</v>
+        <v>926</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="H268" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="B269" t="s">
-        <v>910</v>
+        <v>621</v>
       </c>
       <c r="C269" t="s">
-        <v>67</v>
+        <v>930</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
-        <v>911</v>
+        <v>625</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="H269" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>933</v>
+      </c>
+      <c r="B270" t="s">
+        <v>621</v>
+      </c>
+      <c r="C270" t="s">
+        <v>934</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>914</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H270" t="s">
         <v>936</v>
-      </c>
-[...19 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>937</v>
+      </c>
+      <c r="B271" t="s">
+        <v>938</v>
+      </c>
+      <c r="C271" t="s">
+        <v>10</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
         <v>939</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>940</v>
       </c>
       <c r="H271" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>942</v>
       </c>
       <c r="B272" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C272" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>943</v>
       </c>
       <c r="H272" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>945</v>
       </c>
       <c r="B273" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C273" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>946</v>
       </c>
       <c r="H273" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>948</v>
       </c>
       <c r="B274" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C274" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>949</v>
       </c>
       <c r="H274" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>951</v>
       </c>
       <c r="B275" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C275" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H275" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B276" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C276" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H276" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B277" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C277" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H277" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B278" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C278" t="s">
-        <v>102</v>
+        <v>43</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="H278" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B279" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C279" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H279" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B280" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C280" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
-        <v>322</v>
+        <v>939</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H280" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B281" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C281" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="H281" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B282" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C282" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H282" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B283" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C283" t="s">
-        <v>125</v>
+        <v>64</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H283" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B284" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C284" t="s">
-        <v>129</v>
+        <v>69</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>703</v>
+        <v>939</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H284" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B285" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C285" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H285" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B286" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C286" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286" t="s">
         <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>23</v>
+        <v>939</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H286" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="B287" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C287" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287" t="s">
         <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>23</v>
+        <v>939</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H287" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B288" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C288" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>23</v>
+        <v>939</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H288" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B289" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C289" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>536</v>
+        <v>350</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H289" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B290" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C290" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="F290" t="s">
-        <v>23</v>
+        <v>939</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H290" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B291" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C291" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="F291" t="s">
-        <v>23</v>
+        <v>939</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H291" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B292" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C292" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="F292" t="s">
-        <v>322</v>
+        <v>939</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H292" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B293" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C293" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="F293" t="s">
-        <v>924</v>
+        <v>731</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H293" t="s">
-        <v>983</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B294" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C294" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>23</v>
+        <v>952</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="H294" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B295" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C295" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="F295" t="s">
         <v>23</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="H295" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B296" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C296" t="s">
-        <v>516</v>
+        <v>172</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="F296" t="s">
         <v>23</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H296" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B297" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C297" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="F297" t="s">
         <v>23</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="H297" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B298" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C298" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>1020</v>
+        <v>564</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H298" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B299" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C299" t="s">
-        <v>526</v>
+        <v>184</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="F299" t="s">
         <v>23</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H299" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B300" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C300" t="s">
         <v>189</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="F300" t="s">
         <v>23</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H300" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B301" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C301" t="s">
         <v>193</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>23</v>
+        <v>350</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H301" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B302" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C302" t="s">
         <v>197</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>23</v>
+        <v>952</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H302" t="s">
-        <v>1034</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1035</v>
       </c>
       <c r="B303" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C303" t="s">
         <v>201</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303" t="s">
         <v>12</v>
       </c>
       <c r="F303" t="s">
         <v>23</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="H303" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1038</v>
       </c>
       <c r="B304" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C304" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304" t="s">
         <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>619</v>
+        <v>23</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="H304" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>1041</v>
       </c>
       <c r="B305" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C305" t="s">
-        <v>210</v>
+        <v>544</v>
       </c>
       <c r="D305" t="s">
         <v>11</v>
       </c>
       <c r="E305" t="s">
         <v>12</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H305" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1044</v>
       </c>
       <c r="B306" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C306" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D306" t="s">
         <v>11</v>
       </c>
       <c r="E306" t="s">
         <v>12</v>
       </c>
       <c r="F306" t="s">
         <v>23</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="H306" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>1047</v>
       </c>
       <c r="B307" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C307" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D307" t="s">
         <v>11</v>
       </c>
       <c r="E307" t="s">
         <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>23</v>
+        <v>1048</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H307" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B308" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C308" t="s">
-        <v>222</v>
+        <v>554</v>
       </c>
       <c r="D308" t="s">
         <v>11</v>
       </c>
       <c r="E308" t="s">
         <v>12</v>
       </c>
       <c r="F308" t="s">
         <v>23</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H308" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B309" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C309" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D309" t="s">
         <v>11</v>
       </c>
       <c r="E309" t="s">
         <v>12</v>
       </c>
       <c r="F309" t="s">
         <v>23</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H309" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B310" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C310" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="D310" t="s">
         <v>11</v>
       </c>
       <c r="E310" t="s">
         <v>12</v>
       </c>
       <c r="F310" t="s">
-        <v>924</v>
+        <v>23</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H310" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B311" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C311" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D311" t="s">
         <v>11</v>
       </c>
       <c r="E311" t="s">
         <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H311" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B312" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C312" t="s">
-        <v>262</v>
+        <v>229</v>
       </c>
       <c r="D312" t="s">
         <v>11</v>
       </c>
       <c r="E312" t="s">
         <v>12</v>
       </c>
       <c r="F312" t="s">
         <v>23</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H312" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B313" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C313" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="D313" t="s">
         <v>11</v>
       </c>
       <c r="E313" t="s">
         <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>23</v>
+        <v>647</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H313" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B314" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C314" t="s">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="D314" t="s">
         <v>11</v>
       </c>
       <c r="E314" t="s">
         <v>12</v>
       </c>
       <c r="F314" t="s">
         <v>23</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H314" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B315" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C315" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
         <v>23</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H315" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B316" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C316" t="s">
-        <v>278</v>
+        <v>246</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
-        <v>536</v>
+        <v>23</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H316" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B317" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C317" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="F317" t="s">
         <v>23</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H317" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B318" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C318" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
-        <v>924</v>
+        <v>23</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H318" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B319" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C319" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H319" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B320" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C320" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H320" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B321" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C321" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="F321" t="s">
         <v>23</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H321" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B322" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C322" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
         <v>23</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H322" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B323" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C323" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
         <v>23</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H323" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="B324" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C324" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
         <v>23</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H324" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B325" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C325" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>924</v>
+        <v>564</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H325" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B326" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C326" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
         <v>23</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H326" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B327" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C327" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="D327" t="s">
         <v>11</v>
       </c>
       <c r="E327" t="s">
         <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>23</v>
+        <v>952</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H327" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B328" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C328" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="D328" t="s">
         <v>11</v>
       </c>
       <c r="E328" t="s">
         <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>23</v>
+        <v>952</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H328" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B329" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C329" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="D329" t="s">
         <v>11</v>
       </c>
       <c r="E329" t="s">
         <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>924</v>
+        <v>23</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H329" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B330" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C330" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D330" t="s">
         <v>11</v>
       </c>
       <c r="E330" t="s">
         <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>619</v>
+        <v>23</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H330" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B331" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C331" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="D331" t="s">
         <v>11</v>
       </c>
       <c r="E331" t="s">
         <v>12</v>
       </c>
       <c r="F331" t="s">
         <v>23</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H331" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B332" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C332" t="s">
-        <v>17</v>
+        <v>333</v>
       </c>
       <c r="D332" t="s">
         <v>11</v>
       </c>
       <c r="E332" t="s">
         <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G332" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="H332" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
         <v>1126</v>
       </c>
       <c r="B333" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C333" t="s">
-        <v>22</v>
+        <v>337</v>
       </c>
       <c r="D333" t="s">
         <v>11</v>
       </c>
       <c r="E333" t="s">
         <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G333" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="H333" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>1129</v>
       </c>
       <c r="B334" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C334" t="s">
-        <v>27</v>
+        <v>341</v>
       </c>
       <c r="D334" t="s">
         <v>11</v>
       </c>
       <c r="E334" t="s">
         <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="H334" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1132</v>
       </c>
       <c r="B335" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C335" t="s">
-        <v>31</v>
+        <v>345</v>
       </c>
       <c r="D335" t="s">
         <v>11</v>
       </c>
       <c r="E335" t="s">
         <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="H335" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>1135</v>
       </c>
       <c r="B336" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C336" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="D336" t="s">
         <v>11</v>
       </c>
       <c r="E336" t="s">
         <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="H336" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>1138</v>
       </c>
       <c r="B337" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C337" t="s">
-        <v>39</v>
+        <v>354</v>
       </c>
       <c r="D337" t="s">
         <v>11</v>
       </c>
       <c r="E337" t="s">
         <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="H337" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>1141</v>
       </c>
       <c r="B338" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C338" t="s">
-        <v>67</v>
+        <v>357</v>
       </c>
       <c r="D338" t="s">
         <v>11</v>
       </c>
       <c r="E338" t="s">
         <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>703</v>
+        <v>952</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H338" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1144</v>
       </c>
       <c r="B339" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C339" t="s">
-        <v>70</v>
+        <v>361</v>
       </c>
       <c r="D339" t="s">
         <v>11</v>
       </c>
       <c r="E339" t="s">
         <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>911</v>
+        <v>647</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="H339" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1147</v>
       </c>
       <c r="B340" t="s">
-        <v>1123</v>
+        <v>938</v>
       </c>
       <c r="C340" t="s">
-        <v>73</v>
+        <v>365</v>
       </c>
       <c r="D340" t="s">
         <v>11</v>
       </c>
       <c r="E340" t="s">
         <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>911</v>
+        <v>23</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="H340" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1150</v>
       </c>
       <c r="B341" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C341" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D341" t="s">
         <v>11</v>
       </c>
       <c r="E341" t="s">
         <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H341" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B342" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C342" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="D342" t="s">
         <v>11</v>
       </c>
       <c r="E342" t="s">
         <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H342" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B343" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C343" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="D343" t="s">
         <v>11</v>
       </c>
       <c r="E343" t="s">
         <v>12</v>
       </c>
       <c r="F343" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="H343" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B344" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C344" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="D344" t="s">
         <v>11</v>
       </c>
       <c r="E344" t="s">
         <v>12</v>
       </c>
       <c r="F344" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H344" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B345" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C345" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="D345" t="s">
         <v>11</v>
       </c>
       <c r="E345" t="s">
         <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="H345" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B346" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C346" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="D346" t="s">
         <v>11</v>
       </c>
       <c r="E346" t="s">
         <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H346" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B347" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C347" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="D347" t="s">
         <v>11</v>
       </c>
       <c r="E347" t="s">
         <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>911</v>
+        <v>731</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H347" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B348" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C348" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="D348" t="s">
         <v>11</v>
       </c>
       <c r="E348" t="s">
         <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H348" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B349" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C349" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="D349" t="s">
         <v>11</v>
       </c>
       <c r="E349" t="s">
         <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H349" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B350" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C350" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D350" t="s">
         <v>11</v>
       </c>
       <c r="E350" t="s">
         <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H350" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B351" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C351" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="D351" t="s">
         <v>11</v>
       </c>
       <c r="E351" t="s">
         <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H351" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B352" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C352" t="s">
-        <v>129</v>
+        <v>64</v>
       </c>
       <c r="D352" t="s">
         <v>11</v>
       </c>
       <c r="E352" t="s">
         <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H352" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B353" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C353" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="D353" t="s">
         <v>11</v>
       </c>
       <c r="E353" t="s">
         <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>1187</v>
+        <v>939</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="H353" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>1190</v>
       </c>
       <c r="B354" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C354" t="s">
-        <v>142</v>
+        <v>73</v>
       </c>
       <c r="D354" t="s">
         <v>11</v>
       </c>
       <c r="E354" t="s">
         <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="H354" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>1193</v>
       </c>
       <c r="B355" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C355" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="D355" t="s">
         <v>11</v>
       </c>
       <c r="E355" t="s">
         <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="H355" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>1196</v>
       </c>
       <c r="B356" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C356" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="D356" t="s">
         <v>11</v>
       </c>
       <c r="E356" t="s">
         <v>12</v>
       </c>
       <c r="F356" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="H356" t="s">
-        <v>1176</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B357" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C357" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D357" t="s">
         <v>11</v>
       </c>
       <c r="E357" t="s">
         <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H357" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B358" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C358" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="D358" t="s">
         <v>11</v>
       </c>
       <c r="E358" t="s">
         <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H358" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B359" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C359" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="D359" t="s">
         <v>11</v>
       </c>
       <c r="E359" t="s">
         <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H359" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B360" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C360" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="D360" t="s">
         <v>11</v>
       </c>
       <c r="E360" t="s">
         <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H360" t="s">
-        <v>1167</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B361" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C361" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="D361" t="s">
         <v>11</v>
       </c>
       <c r="E361" t="s">
         <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="H361" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="B362" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C362" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="D362" t="s">
         <v>11</v>
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>911</v>
+        <v>1215</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="H362" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="B363" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C363" t="s">
-        <v>516</v>
+        <v>172</v>
       </c>
       <c r="D363" t="s">
         <v>11</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="H363" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="B364" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C364" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D364" t="s">
         <v>11</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="H364" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="B365" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C365" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D365" t="s">
         <v>11</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="H365" t="s">
-        <v>1223</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B366" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C366" t="s">
-        <v>526</v>
+        <v>184</v>
       </c>
       <c r="D366" t="s">
         <v>11</v>
       </c>
       <c r="E366" t="s">
         <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="H366" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="B367" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C367" t="s">
         <v>189</v>
       </c>
       <c r="D367" t="s">
         <v>11</v>
       </c>
       <c r="E367" t="s">
         <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="H367" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="B368" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C368" t="s">
         <v>193</v>
       </c>
       <c r="D368" t="s">
         <v>11</v>
       </c>
       <c r="E368" t="s">
         <v>12</v>
       </c>
       <c r="F368" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="H368" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="B369" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C369" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D369" t="s">
         <v>11</v>
       </c>
       <c r="E369" t="s">
         <v>12</v>
       </c>
       <c r="F369" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H369" t="s">
-        <v>1235</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B370" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C370" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="D370" t="s">
         <v>11</v>
       </c>
       <c r="E370" t="s">
         <v>12</v>
       </c>
       <c r="F370" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="H370" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B371" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C371" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D371" t="s">
         <v>11</v>
       </c>
       <c r="E371" t="s">
         <v>12</v>
       </c>
       <c r="F371" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H371" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B372" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C372" t="s">
-        <v>226</v>
+        <v>544</v>
       </c>
       <c r="D372" t="s">
         <v>11</v>
       </c>
       <c r="E372" t="s">
         <v>12</v>
       </c>
       <c r="F372" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="H372" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B373" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C373" t="s">
-        <v>230</v>
+        <v>209</v>
       </c>
       <c r="D373" t="s">
         <v>11</v>
       </c>
       <c r="E373" t="s">
         <v>12</v>
       </c>
       <c r="F373" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="H373" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B374" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C374" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="D374" t="s">
         <v>11</v>
       </c>
       <c r="E374" t="s">
         <v>12</v>
       </c>
       <c r="F374" t="s">
-        <v>886</v>
+        <v>939</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="H374" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B375" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C375" t="s">
-        <v>242</v>
+        <v>554</v>
       </c>
       <c r="D375" t="s">
         <v>11</v>
       </c>
       <c r="E375" t="s">
         <v>12</v>
       </c>
       <c r="F375" t="s">
-        <v>1252</v>
+        <v>939</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="H375" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>1255</v>
       </c>
       <c r="B376" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C376" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="D376" t="s">
         <v>11</v>
       </c>
       <c r="E376" t="s">
         <v>12</v>
       </c>
       <c r="F376" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="H376" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>1258</v>
       </c>
       <c r="B377" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C377" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="D377" t="s">
         <v>11</v>
       </c>
       <c r="E377" t="s">
         <v>12</v>
       </c>
       <c r="F377" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="H377" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>1261</v>
       </c>
       <c r="B378" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C378" t="s">
-        <v>262</v>
+        <v>229</v>
       </c>
       <c r="D378" t="s">
         <v>11</v>
       </c>
       <c r="E378" t="s">
         <v>12</v>
       </c>
       <c r="F378" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="H378" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1264</v>
       </c>
       <c r="B379" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C379" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="D379" t="s">
         <v>11</v>
       </c>
       <c r="E379" t="s">
         <v>12</v>
       </c>
       <c r="F379" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="H379" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1267</v>
       </c>
       <c r="B380" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C380" t="s">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="D380" t="s">
         <v>11</v>
       </c>
       <c r="E380" t="s">
         <v>12</v>
       </c>
       <c r="F380" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G380" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="H380" t="s">
         <v>1269</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>1270</v>
       </c>
       <c r="B381" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C381" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D381" t="s">
         <v>11</v>
       </c>
       <c r="E381" t="s">
         <v>12</v>
       </c>
       <c r="F381" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="H381" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>1273</v>
       </c>
       <c r="B382" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C382" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="D382" t="s">
         <v>11</v>
       </c>
       <c r="E382" t="s">
         <v>12</v>
       </c>
       <c r="F382" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G382" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="H382" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>1276</v>
       </c>
       <c r="B383" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C383" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="D383" t="s">
         <v>11</v>
       </c>
       <c r="E383" t="s">
         <v>12</v>
       </c>
       <c r="F383" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="H383" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>1279</v>
       </c>
       <c r="B384" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C384" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="D384" t="s">
         <v>11</v>
       </c>
       <c r="E384" t="s">
         <v>12</v>
       </c>
       <c r="F384" t="s">
-        <v>911</v>
+        <v>1280</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="H384" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="B385" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C385" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="D385" t="s">
         <v>11</v>
       </c>
       <c r="E385" t="s">
         <v>12</v>
       </c>
       <c r="F385" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="H385" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="B386" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C386" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="D386" t="s">
         <v>11</v>
       </c>
       <c r="E386" t="s">
         <v>12</v>
       </c>
       <c r="F386" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="H386" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B387" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C387" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="D387" t="s">
         <v>11</v>
       </c>
       <c r="E387" t="s">
         <v>12</v>
       </c>
       <c r="F387" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="H387" t="s">
-        <v>1185</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="B388" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C388" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D388" t="s">
         <v>11</v>
       </c>
       <c r="E388" t="s">
         <v>12</v>
       </c>
       <c r="F388" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="H388" t="s">
-        <v>1185</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="B389" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C389" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="D389" t="s">
         <v>11</v>
       </c>
       <c r="E389" t="s">
         <v>12</v>
       </c>
       <c r="F389" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="H389" t="s">
-        <v>1185</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="B390" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C390" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D390" t="s">
         <v>11</v>
       </c>
       <c r="E390" t="s">
         <v>12</v>
       </c>
       <c r="F390" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="H390" t="s">
-        <v>1185</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="B391" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C391" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D391" t="s">
         <v>11</v>
       </c>
       <c r="E391" t="s">
         <v>12</v>
       </c>
       <c r="F391" t="s">
-        <v>1020</v>
+        <v>939</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="H391" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="B392" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C392" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="D392" t="s">
         <v>11</v>
       </c>
       <c r="E392" t="s">
         <v>12</v>
       </c>
       <c r="F392" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="H392" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="B393" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C393" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="D393" t="s">
         <v>11</v>
       </c>
       <c r="E393" t="s">
         <v>12</v>
       </c>
       <c r="F393" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="H393" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="B394" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C394" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="D394" t="s">
         <v>11</v>
       </c>
       <c r="E394" t="s">
         <v>12</v>
       </c>
       <c r="F394" t="s">
-        <v>1020</v>
+        <v>939</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="H394" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="B395" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C395" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="D395" t="s">
         <v>11</v>
       </c>
       <c r="E395" t="s">
         <v>12</v>
       </c>
       <c r="F395" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="H395" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="B396" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C396" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="D396" t="s">
         <v>11</v>
       </c>
       <c r="E396" t="s">
         <v>12</v>
       </c>
       <c r="F396" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="H396" t="s">
-        <v>1313</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="B397" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C397" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="D397" t="s">
         <v>11</v>
       </c>
       <c r="E397" t="s">
         <v>12</v>
       </c>
       <c r="F397" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="H397" t="s">
-        <v>1316</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="B398" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C398" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="D398" t="s">
         <v>11</v>
       </c>
       <c r="E398" t="s">
         <v>12</v>
       </c>
       <c r="F398" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="H398" t="s">
-        <v>1319</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="B399" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C399" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="D399" t="s">
         <v>11</v>
       </c>
       <c r="E399" t="s">
         <v>12</v>
       </c>
       <c r="F399" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="H399" t="s">
-        <v>1322</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="B400" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C400" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="D400" t="s">
         <v>11</v>
       </c>
       <c r="E400" t="s">
         <v>12</v>
       </c>
       <c r="F400" t="s">
-        <v>911</v>
+        <v>1048</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="H400" t="s">
-        <v>1185</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B401" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C401" t="s">
-        <v>373</v>
+        <v>354</v>
       </c>
       <c r="D401" t="s">
         <v>11</v>
       </c>
       <c r="E401" t="s">
         <v>12</v>
       </c>
       <c r="F401" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="H401" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B402" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C402" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="D402" t="s">
         <v>11</v>
       </c>
       <c r="E402" t="s">
         <v>12</v>
       </c>
       <c r="F402" t="s">
-        <v>1329</v>
+        <v>939</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="H402" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B403" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C403" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D403" t="s">
         <v>11</v>
       </c>
       <c r="E403" t="s">
         <v>12</v>
       </c>
       <c r="F403" t="s">
-        <v>322</v>
+        <v>1048</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="H403" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B404" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C404" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="D404" t="s">
         <v>11</v>
       </c>
       <c r="E404" t="s">
         <v>12</v>
       </c>
       <c r="F404" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="H404" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B405" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C405" t="s">
-        <v>1339</v>
+        <v>381</v>
       </c>
       <c r="D405" t="s">
         <v>11</v>
       </c>
       <c r="E405" t="s">
         <v>12</v>
       </c>
       <c r="F405" t="s">
-        <v>424</v>
+        <v>939</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="H405" t="s">
         <v>1341</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
         <v>1342</v>
       </c>
       <c r="B406" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C406" t="s">
+        <v>385</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>939</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="D406" t="s">
-[...8 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C407" t="s">
+        <v>389</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>939</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="B407" t="s">
-[...2 lines deleted...]
-      <c r="C407" t="s">
+      <c r="H407" t="s">
         <v>1347</v>
-      </c>
-[...13 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C408" t="s">
+        <v>393</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>939</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H408" t="s">
         <v>1350</v>
-      </c>
-[...19 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1354</v>
+        <v>1351</v>
       </c>
       <c r="B409" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C409" t="s">
-        <v>1355</v>
+        <v>397</v>
       </c>
       <c r="D409" t="s">
         <v>11</v>
       </c>
       <c r="E409" t="s">
         <v>12</v>
       </c>
       <c r="F409" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="H409" t="s">
-        <v>1357</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="B410" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C410" t="s">
-        <v>1359</v>
+        <v>401</v>
       </c>
       <c r="D410" t="s">
         <v>11</v>
       </c>
       <c r="E410" t="s">
         <v>12</v>
       </c>
       <c r="F410" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
       <c r="H410" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="B411" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C411" t="s">
-        <v>1363</v>
+        <v>409</v>
       </c>
       <c r="D411" t="s">
         <v>11</v>
       </c>
       <c r="E411" t="s">
         <v>12</v>
       </c>
       <c r="F411" t="s">
-        <v>911</v>
+        <v>1357</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="H411" t="s">
-        <v>1365</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="B412" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C412" t="s">
-        <v>1367</v>
+        <v>413</v>
       </c>
       <c r="D412" t="s">
         <v>11</v>
       </c>
       <c r="E412" t="s">
         <v>12</v>
       </c>
       <c r="F412" t="s">
-        <v>911</v>
+        <v>350</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="H412" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1370</v>
+        <v>1363</v>
       </c>
       <c r="B413" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C413" t="s">
-        <v>1371</v>
+        <v>417</v>
       </c>
       <c r="D413" t="s">
         <v>11</v>
       </c>
       <c r="E413" t="s">
         <v>12</v>
       </c>
       <c r="F413" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1372</v>
+        <v>1364</v>
       </c>
       <c r="H413" t="s">
-        <v>1185</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1373</v>
+        <v>1366</v>
       </c>
       <c r="B414" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C414" t="s">
-        <v>1374</v>
+        <v>1367</v>
       </c>
       <c r="D414" t="s">
         <v>11</v>
       </c>
       <c r="E414" t="s">
         <v>12</v>
       </c>
       <c r="F414" t="s">
-        <v>911</v>
+        <v>452</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1375</v>
+        <v>1368</v>
       </c>
       <c r="H414" t="s">
-        <v>1376</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1377</v>
+        <v>1370</v>
       </c>
       <c r="B415" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C415" t="s">
-        <v>1378</v>
+        <v>1371</v>
       </c>
       <c r="D415" t="s">
         <v>11</v>
       </c>
       <c r="E415" t="s">
         <v>12</v>
       </c>
       <c r="F415" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1379</v>
+        <v>1372</v>
       </c>
       <c r="H415" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="B416" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C416" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="D416" t="s">
         <v>11</v>
       </c>
       <c r="E416" t="s">
         <v>12</v>
       </c>
       <c r="F416" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="H416" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="B417" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C417" t="s">
-        <v>1386</v>
+        <v>1379</v>
       </c>
       <c r="D417" t="s">
         <v>11</v>
       </c>
       <c r="E417" t="s">
         <v>12</v>
       </c>
       <c r="F417" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1387</v>
+        <v>1380</v>
       </c>
       <c r="H417" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1389</v>
+        <v>1382</v>
       </c>
       <c r="B418" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C418" t="s">
-        <v>1390</v>
+        <v>1383</v>
       </c>
       <c r="D418" t="s">
         <v>11</v>
       </c>
       <c r="E418" t="s">
         <v>12</v>
       </c>
       <c r="F418" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1391</v>
+        <v>1384</v>
       </c>
       <c r="H418" t="s">
-        <v>1392</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
       <c r="B419" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C419" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="D419" t="s">
         <v>11</v>
       </c>
       <c r="E419" t="s">
         <v>12</v>
       </c>
       <c r="F419" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="H419" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="B420" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C420" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="D420" t="s">
         <v>11</v>
       </c>
       <c r="E420" t="s">
         <v>12</v>
       </c>
       <c r="F420" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="H420" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="B421" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C421" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="D421" t="s">
         <v>11</v>
       </c>
       <c r="E421" t="s">
         <v>12</v>
       </c>
       <c r="F421" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1403</v>
+        <v>1396</v>
       </c>
       <c r="H421" t="s">
-        <v>1404</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1405</v>
+        <v>1398</v>
       </c>
       <c r="B422" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C422" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="D422" t="s">
         <v>11</v>
       </c>
       <c r="E422" t="s">
         <v>12</v>
       </c>
       <c r="F422" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="H422" t="s">
-        <v>1408</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1409</v>
+        <v>1401</v>
       </c>
       <c r="B423" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C423" t="s">
-        <v>1410</v>
+        <v>1402</v>
       </c>
       <c r="D423" t="s">
         <v>11</v>
       </c>
       <c r="E423" t="s">
         <v>12</v>
       </c>
       <c r="F423" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1411</v>
+        <v>1403</v>
       </c>
       <c r="H423" t="s">
-        <v>1412</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1413</v>
+        <v>1405</v>
       </c>
       <c r="B424" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C424" t="s">
-        <v>1414</v>
+        <v>1406</v>
       </c>
       <c r="D424" t="s">
         <v>11</v>
       </c>
       <c r="E424" t="s">
         <v>12</v>
       </c>
       <c r="F424" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1415</v>
+        <v>1407</v>
       </c>
       <c r="H424" t="s">
-        <v>1416</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1417</v>
+        <v>1409</v>
       </c>
       <c r="B425" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C425" t="s">
-        <v>1418</v>
+        <v>1410</v>
       </c>
       <c r="D425" t="s">
         <v>11</v>
       </c>
       <c r="E425" t="s">
         <v>12</v>
       </c>
       <c r="F425" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1419</v>
+        <v>1411</v>
       </c>
       <c r="H425" t="s">
-        <v>567</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="B426" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C426" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
       <c r="D426" t="s">
         <v>11</v>
       </c>
       <c r="E426" t="s">
         <v>12</v>
       </c>
       <c r="F426" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="H426" t="s">
-        <v>1423</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1424</v>
+        <v>1417</v>
       </c>
       <c r="B427" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C427" t="s">
-        <v>1425</v>
+        <v>1418</v>
       </c>
       <c r="D427" t="s">
         <v>11</v>
       </c>
       <c r="E427" t="s">
         <v>12</v>
       </c>
       <c r="F427" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1426</v>
+        <v>1419</v>
       </c>
       <c r="H427" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1428</v>
+        <v>1421</v>
       </c>
       <c r="B428" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C428" t="s">
-        <v>1429</v>
+        <v>1422</v>
       </c>
       <c r="D428" t="s">
         <v>11</v>
       </c>
       <c r="E428" t="s">
         <v>12</v>
       </c>
       <c r="F428" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
       <c r="H428" t="s">
-        <v>1431</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1432</v>
+        <v>1425</v>
       </c>
       <c r="B429" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C429" t="s">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="D429" t="s">
         <v>11</v>
       </c>
       <c r="E429" t="s">
         <v>12</v>
       </c>
       <c r="F429" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1434</v>
+        <v>1427</v>
       </c>
       <c r="H429" t="s">
-        <v>1435</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
       <c r="B430" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C430" t="s">
-        <v>1437</v>
+        <v>1430</v>
       </c>
       <c r="D430" t="s">
         <v>11</v>
       </c>
       <c r="E430" t="s">
         <v>12</v>
       </c>
       <c r="F430" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="H430" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="B431" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C431" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
       <c r="D431" t="s">
         <v>11</v>
       </c>
       <c r="E431" t="s">
         <v>12</v>
       </c>
       <c r="F431" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="H431" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
       <c r="B432" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C432" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
       <c r="D432" t="s">
         <v>11</v>
       </c>
       <c r="E432" t="s">
         <v>12</v>
       </c>
       <c r="F432" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="H432" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="B433" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C433" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
       <c r="D433" t="s">
         <v>11</v>
       </c>
       <c r="E433" t="s">
         <v>12</v>
       </c>
       <c r="F433" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
       <c r="H433" t="s">
-        <v>1451</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1452</v>
+        <v>1445</v>
       </c>
       <c r="B434" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C434" t="s">
-        <v>1453</v>
+        <v>1446</v>
       </c>
       <c r="D434" t="s">
         <v>11</v>
       </c>
       <c r="E434" t="s">
         <v>12</v>
       </c>
       <c r="F434" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
       <c r="H434" t="s">
-        <v>1455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
       <c r="B435" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C435" t="s">
-        <v>1457</v>
+        <v>1449</v>
       </c>
       <c r="D435" t="s">
         <v>11</v>
       </c>
       <c r="E435" t="s">
         <v>12</v>
       </c>
       <c r="F435" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="H435" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="B436" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C436" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="D436" t="s">
         <v>11</v>
       </c>
       <c r="E436" t="s">
         <v>12</v>
       </c>
       <c r="F436" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="H436" t="s">
-        <v>1463</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
       <c r="B437" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C437" t="s">
-        <v>1465</v>
+        <v>1457</v>
       </c>
       <c r="D437" t="s">
         <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>12</v>
       </c>
       <c r="F437" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
       <c r="H437" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1468</v>
+        <v>1460</v>
       </c>
       <c r="B438" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C438" t="s">
-        <v>1469</v>
+        <v>1461</v>
       </c>
       <c r="D438" t="s">
         <v>11</v>
       </c>
       <c r="E438" t="s">
         <v>12</v>
       </c>
       <c r="F438" t="s">
-        <v>322</v>
+        <v>939</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1470</v>
+        <v>1462</v>
       </c>
       <c r="H438" t="s">
-        <v>1471</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1472</v>
+        <v>1464</v>
       </c>
       <c r="B439" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C439" t="s">
-        <v>1473</v>
+        <v>1465</v>
       </c>
       <c r="D439" t="s">
         <v>11</v>
       </c>
       <c r="E439" t="s">
         <v>12</v>
       </c>
       <c r="F439" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1474</v>
+        <v>1466</v>
       </c>
       <c r="H439" t="s">
-        <v>1475</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1476</v>
+        <v>1468</v>
       </c>
       <c r="B440" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C440" t="s">
-        <v>1477</v>
+        <v>1469</v>
       </c>
       <c r="D440" t="s">
         <v>11</v>
       </c>
       <c r="E440" t="s">
         <v>12</v>
       </c>
       <c r="F440" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
       <c r="H440" t="s">
-        <v>1479</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1480</v>
+        <v>1472</v>
       </c>
       <c r="B441" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C441" t="s">
-        <v>1481</v>
+        <v>1473</v>
       </c>
       <c r="D441" t="s">
         <v>11</v>
       </c>
       <c r="E441" t="s">
         <v>12</v>
       </c>
       <c r="F441" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1482</v>
+        <v>1474</v>
       </c>
       <c r="H441" t="s">
-        <v>1483</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1484</v>
+        <v>1476</v>
       </c>
       <c r="B442" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C442" t="s">
-        <v>1485</v>
+        <v>1477</v>
       </c>
       <c r="D442" t="s">
         <v>11</v>
       </c>
       <c r="E442" t="s">
         <v>12</v>
       </c>
       <c r="F442" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1486</v>
+        <v>1478</v>
       </c>
       <c r="H442" t="s">
-        <v>1487</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1488</v>
+        <v>1480</v>
       </c>
       <c r="B443" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C443" t="s">
-        <v>1489</v>
+        <v>1481</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="F443" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1490</v>
+        <v>1482</v>
       </c>
       <c r="H443" t="s">
-        <v>1185</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="B444" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C444" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="F444" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="H444" t="s">
-        <v>1494</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1495</v>
+        <v>1488</v>
       </c>
       <c r="B445" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C445" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="F445" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1497</v>
+        <v>1490</v>
       </c>
       <c r="H445" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1499</v>
+        <v>1492</v>
       </c>
       <c r="B446" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C446" t="s">
-        <v>1500</v>
+        <v>1493</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="F446" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1501</v>
+        <v>1494</v>
       </c>
       <c r="H446" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1503</v>
+        <v>1496</v>
       </c>
       <c r="B447" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C447" t="s">
-        <v>1504</v>
+        <v>1497</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="F447" t="s">
-        <v>911</v>
+        <v>350</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1505</v>
+        <v>1498</v>
       </c>
       <c r="H447" t="s">
-        <v>1185</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1506</v>
+        <v>1500</v>
       </c>
       <c r="B448" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C448" t="s">
-        <v>1507</v>
+        <v>1501</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="F448" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1508</v>
+        <v>1502</v>
       </c>
       <c r="H448" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1510</v>
+        <v>1504</v>
       </c>
       <c r="B449" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C449" t="s">
-        <v>1511</v>
+        <v>1505</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
       <c r="F449" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1512</v>
+        <v>1506</v>
       </c>
       <c r="H449" t="s">
-        <v>1513</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1514</v>
+        <v>1508</v>
       </c>
       <c r="B450" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C450" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
       <c r="D450" t="s">
         <v>11</v>
       </c>
       <c r="E450" t="s">
         <v>12</v>
       </c>
       <c r="F450" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1516</v>
+        <v>1510</v>
       </c>
       <c r="H450" t="s">
-        <v>1517</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="B451" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C451" t="s">
-        <v>1519</v>
+        <v>1513</v>
       </c>
       <c r="D451" t="s">
         <v>11</v>
       </c>
       <c r="E451" t="s">
         <v>12</v>
       </c>
       <c r="F451" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1520</v>
+        <v>1514</v>
       </c>
       <c r="H451" t="s">
-        <v>1521</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1522</v>
+        <v>1516</v>
       </c>
       <c r="B452" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C452" t="s">
-        <v>1523</v>
+        <v>1517</v>
       </c>
       <c r="D452" t="s">
         <v>11</v>
       </c>
       <c r="E452" t="s">
         <v>12</v>
       </c>
       <c r="F452" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1524</v>
+        <v>1518</v>
       </c>
       <c r="H452" t="s">
-        <v>1525</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1526</v>
+        <v>1519</v>
       </c>
       <c r="B453" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C453" t="s">
-        <v>1527</v>
+        <v>1520</v>
       </c>
       <c r="D453" t="s">
         <v>11</v>
       </c>
       <c r="E453" t="s">
         <v>12</v>
       </c>
       <c r="F453" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1528</v>
+        <v>1521</v>
       </c>
       <c r="H453" t="s">
-        <v>1529</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1530</v>
+        <v>1523</v>
       </c>
       <c r="B454" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C454" t="s">
-        <v>1531</v>
+        <v>1524</v>
       </c>
       <c r="D454" t="s">
         <v>11</v>
       </c>
       <c r="E454" t="s">
         <v>12</v>
       </c>
       <c r="F454" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1532</v>
+        <v>1525</v>
       </c>
       <c r="H454" t="s">
-        <v>1185</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
       <c r="B455" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C455" t="s">
-        <v>1534</v>
+        <v>1528</v>
       </c>
       <c r="D455" t="s">
         <v>11</v>
       </c>
       <c r="E455" t="s">
         <v>12</v>
       </c>
       <c r="F455" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1535</v>
+        <v>1529</v>
       </c>
       <c r="H455" t="s">
-        <v>1536</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1537</v>
+        <v>1531</v>
       </c>
       <c r="B456" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C456" t="s">
-        <v>1538</v>
+        <v>1532</v>
       </c>
       <c r="D456" t="s">
         <v>11</v>
       </c>
       <c r="E456" t="s">
         <v>12</v>
       </c>
       <c r="F456" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1539</v>
+        <v>1533</v>
       </c>
       <c r="H456" t="s">
-        <v>1540</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1541</v>
+        <v>1534</v>
       </c>
       <c r="B457" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C457" t="s">
-        <v>1542</v>
+        <v>1535</v>
       </c>
       <c r="D457" t="s">
         <v>11</v>
       </c>
       <c r="E457" t="s">
         <v>12</v>
       </c>
       <c r="F457" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
       <c r="H457" t="s">
-        <v>1544</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
       <c r="B458" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C458" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
         <v>12</v>
       </c>
       <c r="F458" t="s">
-        <v>911</v>
+        <v>952</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1547</v>
+        <v>1540</v>
       </c>
       <c r="H458" t="s">
-        <v>1167</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
       <c r="B459" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C459" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="D459" t="s">
         <v>11</v>
       </c>
       <c r="E459" t="s">
         <v>12</v>
       </c>
       <c r="F459" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1550</v>
+        <v>1544</v>
       </c>
       <c r="H459" t="s">
-        <v>1167</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="B460" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C460" t="s">
-        <v>1552</v>
+        <v>1547</v>
       </c>
       <c r="D460" t="s">
         <v>11</v>
       </c>
       <c r="E460" t="s">
         <v>12</v>
       </c>
       <c r="F460" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
       <c r="H460" t="s">
-        <v>1554</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1555</v>
+        <v>1550</v>
       </c>
       <c r="B461" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C461" t="s">
-        <v>1556</v>
+        <v>1551</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461" t="s">
         <v>12</v>
       </c>
       <c r="F461" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1557</v>
+        <v>1552</v>
       </c>
       <c r="H461" t="s">
-        <v>1435</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1558</v>
+        <v>1554</v>
       </c>
       <c r="B462" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C462" t="s">
-        <v>1559</v>
+        <v>1555</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462" t="s">
         <v>12</v>
       </c>
       <c r="F462" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1560</v>
+        <v>1556</v>
       </c>
       <c r="H462" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
       <c r="B463" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C463" t="s">
-        <v>1563</v>
+        <v>1559</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463" t="s">
         <v>12</v>
       </c>
       <c r="F463" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1564</v>
+        <v>1560</v>
       </c>
       <c r="H463" t="s">
-        <v>1565</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="B464" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C464" t="s">
-        <v>1567</v>
+        <v>1562</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>12</v>
       </c>
+      <c r="F464" t="s">
+        <v>939</v>
+      </c>
       <c r="G464" s="1" t="s">
-        <v>1568</v>
+        <v>1563</v>
       </c>
       <c r="H464" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1570</v>
+        <v>1565</v>
       </c>
       <c r="B465" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C465" t="s">
-        <v>1571</v>
+        <v>1566</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465" t="s">
         <v>12</v>
       </c>
       <c r="F465" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1572</v>
+        <v>1567</v>
       </c>
       <c r="H465" t="s">
-        <v>1573</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1574</v>
+        <v>1569</v>
       </c>
       <c r="B466" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C466" t="s">
-        <v>1575</v>
+        <v>1570</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466" t="s">
         <v>12</v>
       </c>
       <c r="F466" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
       <c r="H466" t="s">
-        <v>1577</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="B467" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C467" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467" t="s">
         <v>12</v>
       </c>
       <c r="F467" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="H467" t="s">
-        <v>1581</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="B468" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C468" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468" t="s">
         <v>12</v>
       </c>
       <c r="F468" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1584</v>
+        <v>1578</v>
       </c>
       <c r="H468" t="s">
-        <v>1167</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1585</v>
+        <v>1579</v>
       </c>
       <c r="B469" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C469" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469" t="s">
         <v>12</v>
       </c>
       <c r="F469" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
       <c r="H469" t="s">
-        <v>1588</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="B470" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C470" t="s">
-        <v>1590</v>
+        <v>1584</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
         <v>12</v>
       </c>
       <c r="F470" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="H470" t="s">
-        <v>1592</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1593</v>
+        <v>1586</v>
       </c>
       <c r="B471" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C471" t="s">
-        <v>1594</v>
+        <v>1587</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471" t="s">
         <v>12</v>
       </c>
       <c r="F471" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1595</v>
+        <v>1588</v>
       </c>
       <c r="H471" t="s">
-        <v>1596</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1597</v>
+        <v>1590</v>
       </c>
       <c r="B472" t="s">
-        <v>1123</v>
+        <v>1151</v>
       </c>
       <c r="C472" t="s">
-        <v>1598</v>
+        <v>1591</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
         <v>12</v>
       </c>
       <c r="F472" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1599</v>
+        <v>1592</v>
       </c>
       <c r="H472" t="s">
-        <v>1600</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>939</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H474" t="s">
         <v>1601</v>
       </c>
-      <c r="B473" t="s">
-[...2 lines deleted...]
-      <c r="C473" t="s">
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
         <v>1602</v>
       </c>
-      <c r="D473" t="s">
-[...8 lines deleted...]
-      <c r="G473" s="1" t="s">
+      <c r="B475" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C475" t="s">
         <v>1603</v>
       </c>
-      <c r="H473" t="s">
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>939</v>
+      </c>
+      <c r="G475" s="1" t="s">
         <v>1604</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>939</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>939</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>939</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>939</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>939</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>939</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>939</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1632</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -18033,50 +18352,59 @@
     <hyperlink ref="G449" r:id="rId448"/>
     <hyperlink ref="G450" r:id="rId449"/>
     <hyperlink ref="G451" r:id="rId450"/>
     <hyperlink ref="G452" r:id="rId451"/>
     <hyperlink ref="G453" r:id="rId452"/>
     <hyperlink ref="G454" r:id="rId453"/>
     <hyperlink ref="G455" r:id="rId454"/>
     <hyperlink ref="G456" r:id="rId455"/>
     <hyperlink ref="G457" r:id="rId456"/>
     <hyperlink ref="G458" r:id="rId457"/>
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
     <hyperlink ref="G463" r:id="rId462"/>
     <hyperlink ref="G464" r:id="rId463"/>
     <hyperlink ref="G465" r:id="rId464"/>
     <hyperlink ref="G466" r:id="rId465"/>
     <hyperlink ref="G467" r:id="rId466"/>
     <hyperlink ref="G468" r:id="rId467"/>
     <hyperlink ref="G469" r:id="rId468"/>
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>