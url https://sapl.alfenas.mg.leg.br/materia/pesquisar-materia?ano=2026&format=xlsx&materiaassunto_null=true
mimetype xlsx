--- v0 (2026-04-06)
+++ v1 (2026-05-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2728" uniqueCount="1289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4109" uniqueCount="1916">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -220,50 +220,182 @@
     <t>5673</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/braz_-_cidadao_honorario_bruno_campos-assinado.pdf</t>
   </si>
   <si>
     <t>Título Cidadão Honorário ao senhor Bruno Campos de Castro, pelos relevantes serviços prestados como  motorista na Prefeitura Municipal de Alfenas-MG.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Matheus Paccini, Márcio Dunga</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/pdl_n_16.2026-_cinema_acolhe_-_matheus_e_dunga.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Escola do Legislativo Professor Edson Antônio Velano, o Projeto “Cinema Acolhe”, destinado à realização de sessões de cinema adaptadas para pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5733</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Matheus Paccini</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5733/projeto_de_decreto_legislativo_cidada_honoraria_maria_aparecida-ass.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária à Sra. Maria Aparecida Barbosa Lopes.</t>
+  </si>
+  <si>
+    <t>5740</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5740/pdl_19.2026_-_dhm_-_gilmar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a elaboração de decreto legislativo para homenagear o Senhor Homero Rodrigo Ferreira em reconhecimento ao seu relevante comprometimento com o serviço público, exercido há mais de 20 (vinte) anos na Guarda Municipal de Alfenas, bem como por sua destacada sensibilidade social e sólido compromisso com a comunidade, evidenciados por sua participação ativa em eventos beneficentes.</t>
+  </si>
+  <si>
+    <t>5758</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Zé Batista</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5758/pdl_20.2026_-_tch_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Alfenas à Dra. Michelle Aline da Costa, pelos relevantes serviços devotados à cidade de Alfenas, à defesa dos mais humildes e à promoção da justiça social.</t>
+  </si>
+  <si>
+    <t>5790</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5790/cirlei-concede_diploma_de_honra_ao_merito_ao_sr._guilherme_dos_santos_nogueira_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito ao Sr. Guilherme dos Santos Nogueira</t>
+  </si>
+  <si>
+    <t>5801</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5801/dunga-projeto_de_decreto_-_dunga_medalha_de_merito_desportivo_elivelton_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Medalha de Mérito Desportivo Elivelton.</t>
+  </si>
+  <si>
+    <t>5803</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Jefferson Guigui</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5803/pdl_23.2026_-_dhm_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Diploma Honra ao Mérito ao Sr. Edimauro Perreira.</t>
+  </si>
+  <si>
+    <t>5822</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5822/decreto_legislativo_no_11.2026_._cidadao_honorario_sr._jose_vitor_costa_-_kao.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. José Vitor Costa (Kaó)</t>
+  </si>
+  <si>
+    <t>5846</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5846/pdl_25.2026_-_tch_-_thalles_-_2o_sgt_alisson_tome_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao 2º Sgt. Alisson Tomé dos Santos.</t>
+  </si>
+  <si>
+    <t>5859</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Ednilson, Idalina do Santa Rita, Márcio Dunga, Matheus Paccini</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5859/pdl_26.2026_-_cuidar-matheus_idalina_e_ednilson-ass_3.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Alfenas, a Rede de Apoio, Proteção e Capacitação “CuidAr”, destinada prioritariamente às mães de pessoas com Transtorno do Espectro Autista (TEA), estabelece mecanismos de acolhimento, orientação e capacitação de familiares, servidores e agentes públicos, por meio da Escola do Legislativo Prof. Edson Antônio Velano</t>
+  </si>
+  <si>
+    <t>5904</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5904/pdl_27.2026_-_dhm_-_gilmar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário ao Sr. Ederson Mendonça(Sargento Mendonça).</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização do teste de glicemia capilar na triagem de atendimentos de urgência e emergência e nas demais unidades de saúde do Município de Alfenas MG, e dá outras providências.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto que institui o "janeiro branco" e a campanha estímulo ao cuidado da saúde mental no município de Alfenas, e dá outras providências.</t>
   </si>
@@ -340,120 +472,195 @@
   <si>
     <t>Institui a Semana Municipal de Saúde Mental e Bem-Estar Emocional nas escolas da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.855, de 18 de junho de 2019, que cria incentivo à Educação, atividades complementares e/ou afins e Bônus Social para pagamento da dívida ativa municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/projeto_de_lei_no_11.2026_-_gcs_assinado.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Alfenas o Programa “Cuidar de Quem Cuida”, voltado ao apoio e à promoção da saúde física e mental de mães, pais e responsáveis legais por pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>Rodolfo Inácio</t>
+    <t>Márcio Dunga, Rodolfo Inácio</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/projeto_de_lei_n.o_12.2026_que_intitui_politica_de_coleta_domiciliar_de_sangue_e_vacinacao_domiciliar_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Coleta Domiciliar de Sangue e Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA), Síndrome de Down e com Condições Atípicas Específicas no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/proejto_de_lei_no_13.2026_-_md_-_altera_as_leis_municipais_nos_5.190.2023_e_5.269.2023_-_diarias_subsidios.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nºs 5.190/2023 e 5.269/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/msg_10.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para término da obra de instalação da sede da empresa Serv.. Motor Ltda ME no imóvel objeto de doação autorizada pela Lei Municipal n° 5.263/2023, e dá outras providências.</t>
   </si>
   <si>
+    <t>5759</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/projeto_de_lei_no_15.2026_-_mpp_--ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Lei Municipal de Integridade e Proteção às Mulheres no Serviço Público no âmbito do Município de Alfenas/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>Gilmar Costa, Idalina do Santa Rita</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/projeto_de_lei_no_16.2026_-_gilmar_e_idalina_assinada_5_2_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da inclusão de código "QR Code" em placas de obras públicas municipais para fins de transparência e fiscalização popular no Município de Alfenas.</t>
+  </si>
+  <si>
+    <t>5792</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5792/msg_011.2026_-_ldo_2027_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5799</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5799/projeto_de_lei_n.o_18.2026_secretarias_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Estatuto Municipal da Transparência e Eficiência nas Nomeações para cargos de primeiro escalão do Poder Executivo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5833/msg_012.2026_-_altera_a_lm_4231.2010_educacao_agrupado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.231, de 3 de dezembro de 2010, que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5834</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5834/msg_014.2026_gratificacao_cpad_agrupado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a gratificação pela participação como membro de Comissão de Processo Administrativo Disciplinar - CPAD, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5874</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5874/document_20260512_0001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza nova cessão do servidor público que menciona, da Prefeitura Municipal de Alfenas para a Santa Casa de Alfenas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5875</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5875/mensagem_13.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "INVESTE ALFENAS", destinado ao fomento, atração e captação de investimentos para o desenvolvimento econômico do Município de Alfenas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>5472</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/projeto_de_resolucao_-_unificacao_das_reunioes_2026__assinado_1.pdf</t>
   </si>
   <si>
     <t>Ficam unificadas as Reuniões Ordinárias do dia 19/02/2026 e do dia 23/02/2026, bem como do dia 22/04/2026 e do dia 27/04/2026, sendo realizadas de forma única, respectivamente, em 23 de fevereiro de 2026 e 27 de abril de 2026.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/pr_n.02.26_-_altera_ri_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 04, de 14 de dezembro de 2016 – Novo Regimento Interno da Câmara Municipal de Alfenas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/projeto_de_resolucao_-_mesa_diretora_ultima_versao_2.pdf</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zé Batista</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5325/requerimento_01.2026_-_ze__batista.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de um barracão inacabado, construído na Rua José Rabelo, nº 25, com aproximadamente 200m² de área construída, em um lote maior com 1.050m².</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5340/requerimento_02.2026_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Informe a esta Casa Legislativa considerando a grande quantidade de terrenos urbanos não edificados existentes em toda a cidade, muitos dos quais se encontram com mato alto, acúmulo de lixo e entulhos, favorecendo a proliferação de insetos, roedores e animais peçonhentos que vêm adentrando residências vizinhas e colocando em risco a saúde e a segurança da população e considerando ainda as constantes reclamações dos moradores, bem como os transtornos agravados, especialmente em períodos de chuvas.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5346/requerimento_03.2026_-_gilmar_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à Lei Municipal nº 5.370, de 19 de dezembro de 2025, que autorizou a reprogramação parcial das emendas impositivas dos exercícios financeiros de 2024 e 2025.</t>
   </si>
@@ -536,170 +743,140 @@
   <si>
     <t>Assunto: Solicitação de informações sobre a vinculação administrativa e funcionamento dos Núcleos de Atendimento ao Autismo no Município de Alfenas</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/requerimento_15.2026_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao Fundo de Participação dos Municípios (FPM) e bloqueios de repasses destinados ao Município de Alfenas que teriam ocorrido no ano de 2025.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/requerimento_16.2026_-_idalina_1assinada.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca dos serviços funerários prestados no Município.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/requerimento_17.2026_-_thalles.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas acerca da política municipal de saúde mental, eventual suspensão de marcações de consultas e possível ociosidade de profissionais contratualizados.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5537/requerimento_18.2026_copia_integral_do_decreto_de_contencao_de_gastos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita envio de cópia integral do Decreto de Contenção de Gastos 08/2026.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5548/requerimento_19.2026_-_thalles.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca da estrutura administrativa, planejamento, execução orçamentária, maquinário, recursos humanos e mecanismos de controle relativos à manutenção das estradas rurais do Município.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>Ednilson</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5574/requerimento_21_2026_ednilson_-_bonus_social.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal acerca da execução da Lei Municipal nº 4.855/2019, que instituiu o Programa Bônus Social no Município de Alfenas.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5575/requerimento_22.2026_-_idalina_assinada.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que após ouvido o plenário, seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria Municipal de Assistência Social, solicitando as seguintes informações referentes ao funcionamento dos programas socioassistenciais PAIF, PAEFI e SCFV, executados nos equipamentos CRAS e CREAS do município:</t>
   </si>
   <si>
     <t>5586</t>
-  </si>
-[...1 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/requerimento_23.2026_-_dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Prefeito Municipal, após ouvido o Plenário e com fulcro no artigo 106 da Resolução n° 04/2016, especialmente o que preconiza o §3°, inciso VI, do Regimento Interno desta Casa Legislativa, o seguinte:_x000D_
 Que verifique algumas informações junto ao setor responsável, acerca da prestação do serviço público de transporte coletivo regular de passageiros pela Empresa Concessionária ALFETUR.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_24.2026_-_dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de informações e esclarecimentos sobre a Concorrência nº 001/2025 – Obra da Quadra de Beach Tennis no Bairro Novo Horizonte._x000D_
 Referência: Edital de Concorrência nº 001/2025, Processo Administrativo nº 217/2025, Lei nº 12.527/2011 (LAI).</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Ednilson, Gilmar Costa</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5612/requerimento_25.2026_-_gilmar_e_ednilson_assinada_3.pdf</t>
   </si>
   <si>
     <t>Requerimento conjunto. _x000D_
 Solicita informações relacionadas ao Pregão Eletrônico nº 068/2025, que tratou da cessão de direitos creditórios do Município de Alfenas, decorrentes de royalties.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/requerimento_26.2026_-_thalles.pdf</t>
   </si>
   <si>
     <t>informações secretaria de saude</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/requerimento_27_2026_ednilson_-_iss_fixo.pdf</t>
   </si>
   <si>
     <t>Informar se o Município de Alfenas possui legislação específica que disponha sobre a aplicação do regime de ISS fixo, nos termos do artigo 9º, §§ 1º e 3º, do Decreto-Lei nº 406/1968;</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/requerimento_30.2026_-_idalina_assinada.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca do transporte escolar gratuito no município.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/requerimento_31.2026_-_thalles.pdf</t>
@@ -714,74 +891,230 @@
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/requerimmento_32.2026_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Que sejam respondidas as seguintes indagações relacionadas à obra de drenagem pluvial no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/requerimento_33.2026_-_thalles.docx.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre a implementação e execução do Programa Miguilim no Município de Alfenas/MG, com foco em metodologia de atendimento, recursos empregados, estrutura operacional e eventuais sobrecargas funcionais.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>34</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jefferson Guigui</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/requerimento_34.2026_-guigui_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao setor competente da Prefeitura Municipal acerca das obras de drenagem de águas pluviais realizadas na Avenida Dr. Lincoln Westin da Silveira, nas proximidades do nº 1721 (referência: Loja Nova Couro Minas), e na Avenida São José, nas proximidades do nº 671 (referência: Bar do João Márcio), tendo em vista a continuidade de alagamentos nos locais em dias de chuva.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/requerimento_35_2026_ednilson_-_adh_-_lei_15.236.pdf</t>
   </si>
   <si>
     <t>REQUER:_x000D_
 1.	Que o Executivo Municipal informe se já houve análise jurídica por parte da Procuradoria Geral do Município acerca da aplicação da Lei nº 15.326/2026 no âmbito do município de Alfenas;</t>
   </si>
   <si>
+    <t>5722</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/requerimento_36.2026_-_gilmar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indagações sobre a situação dos prédios interditados do conjunto habitacional “Minha Casa, Minha Vida”, localizado no bairro Jardim São Carlos.</t>
+  </si>
+  <si>
+    <t>5746</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/requerimento_38.2026_-_matheus-ass.pdf</t>
+  </si>
+  <si>
+    <t>Requer apresentação detalhada das ações desenvolvidas pela  Secretaria Municipal do Servidor, desde a sua criação, especialmente no que se refere à promoção, valorização e garantia de direitos dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>5752</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/requerimento_39.2026_informacoes_acerca_do_programa_crianca_feliz.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do Programa Criança Feliz.</t>
+  </si>
+  <si>
+    <t>5787</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Gilmar Costa, Ednilson, Idalina do Santa Rita</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5787/requerimento_40.2026_-_gilmar_ednilson_e_idalina_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento conjunto dos vereadores Gilmar Costa, Maria Idalina e Ednilson Francisco, solicitando informações relacionadas ao cumprimento da Recomendação nº 01/2025, de autoria da 6ª Promotoria de Justiça da Comarca de Alfenas-MG.</t>
+  </si>
+  <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_41.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações detalhadas acerca dos gastos com publicidade institucional, serviços de imprensa e comunicação social no Município de Alfenas/MG.</t>
+  </si>
+  <si>
+    <t>5804</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5804/requerimento_42.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento sobre complementação das informações prestadas em resposta ao Requerimento nº 03/2026, uma vez que o conteúdo encaminhado pelo Poder Executivo não respondeu de forma adequada aos questionamentos formulados.</t>
+  </si>
+  <si>
+    <t>5819</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5819/requerimento_43_2026_ednilson_-_informacoes_sobre_marcacao_de_exames.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente requerer, após ouvido o Plenário, que o Executivo Municipal, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa Legislativa as seguintes informações referentes à marcação de consultas e exames especializados no município.</t>
+  </si>
+  <si>
+    <t>5847</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5847/requerimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reitera solicitação de informações acerca dos serviços funerários prestados no Município.</t>
+  </si>
+  <si>
+    <t>5857</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5857/requerimento_45.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações técnicas e documentação comprobatória acerca da gestão, capacidade, regularidade sanitária, ambiental, administrativa e operacional dos Cemitérios Municipais</t>
+  </si>
+  <si>
+    <t>5877</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5877/requerimento_46.2026_-_dunga_assinado.pdf</t>
+  </si>
+  <si>
+    <t>questionamentos e informações acerca da suspensão das fases do concurso público da Guarda Civil Municipal de Alfenas:</t>
+  </si>
+  <si>
+    <t>5907</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5907/requerimento_47.2026_-_gilmar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Esclarecimentos acerca do processo de contratação e instalação dos equipamentos de fiscalização eletrônica no município de Alfenas, especialmente em relação ao Edital nº 054/2025.</t>
+  </si>
+  <si>
+    <t>5910</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_48.2026_-_idalina_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre atendimento à saúde nos bairros rurais do município.</t>
+  </si>
+  <si>
+    <t>5916</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5916/requerimento_49.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações e documentos acerca da distribuição de leite às famílias residentes nos conjuntos habitacionais do Município de Alfenas.</t>
+  </si>
+  <si>
     <t>5366</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_01.2026_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos trabalhos realizados pela fisioterapeuta Dra. Daniela Cristina Alves da Costa, pelo seu trabalho especializado em atendimento domiciliar com foco em pacientes com mobilidade reduzida e reabilitação motora, especializada em Gerontologia (ciência que estuda o envelhecimento humano – cuidado com pessoas idosas) na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/mocao_02.2026_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Reinaldo, em reconhecimento ao relevante trabalho social, cultural e comunitário que vem desenvolvendo ao longo dos últimos anos em nosso Município.</t>
@@ -853,50 +1186,128 @@
     <t>5589</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/mocao_10.2026_-_guigui_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações aos servidores do setor de Tratamento Fora do Domicílio (TFD) da Secretaria Municipal de Saúde de Alfenas, em reconhecimento ao trabalho dedicado, humano e responsável no atendimento aos pacientes que necessitam de deslocamento para consultas, exames e tratamentos especializados em outras localidades, contribuindo de forma essencial para o acesso à saúde e para o cuidado com a população alfenense.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5630/mocao_11.2026_-_thalles.pdf</t>
   </si>
   <si>
     <t>Repúdio à concessionária EPR e solidariedade à família de Eyshila e aos jovens vítimas de atropelamento no trevo de Alfenas.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/mocao_12.2026_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Movimento ECO Jovem, representado por Jefferson dos Santos Alexandre, em reconhecimento ao relevante trabalho social, comunitário e evangelizador desenvolvido junto à juventude de nosso município.</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/mocao_13.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos trabalhos realizados pelo servidor público municipal Juscelino Silva Gaspar (CELININHO GASPAR) à frente da Divisão de Eventos Culturais, na Secretaria Municipal de Educação. Ressaltando seu compromisso com o fortalecimento da cultura local,  especialmente no que tange o desenvolvimento de atividades esportivas e sociais, com destaque aos realizados na comunidade do bairro Santa Rita e em toda a cidade de Alfenas-MG.</t>
+  </si>
+  <si>
+    <t>5771</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/mocao_14.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos trabalhos realizados pela servidora pública municipal Thays Alexandre Salles no desenvolvimento de suas atividades como Secretária Municipal de Educação e professora da Rede Municipal de ensino na cidade de Alfenas-MG.</t>
+  </si>
+  <si>
+    <t>5797</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5797/mocao_15.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve propõe, ouvido o Plenário e nos termos do art. 109 da Resolução n.º 004/16 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, que seja encaminhada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à 25ª Peregrinação de Bikes Caminho de Aparecida – Jubileu de Prata, conduzida pelo idealizador e voluntário Rodrigo de Paula Costa.</t>
+  </si>
+  <si>
+    <t>5808</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5808/mocao_16.2026_-_braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações e Aplausos à Sra. Cristina de Fátima da Silva Ricci, pelo excelente trabalho desenvolvido na função de serviços gerais, com destacada atuação na cozinha e no lactário do CEMEI Zita Engel Ayer.</t>
+  </si>
+  <si>
+    <t>5861</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5861/document_20260511_0001.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS,</t>
+  </si>
+  <si>
+    <t>5886</t>
+  </si>
+  <si>
+    <t>Braz da Máquina, Cirlei, Ednilson, Gilmar Costa, Idalina do Santa Rita, Jefferson Guigui, Márcio Dunga, Matheus Paccini, Ratinho, Rodolfo Inácio, Thalles Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5886/mocao_18.2026_-_todos_os_vereadoresa-assinado_ratinho.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar à família do Senhor José Batista Neto, em virtude do seu falecimento, ocorrido em 14/05/2026</t>
+  </si>
+  <si>
+    <t>5900</t>
+  </si>
+  <si>
+    <t>Rodolfo Inácio</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5900/mocao_19.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Grupo Comitiva Padroeira do Brasil pela realização da 1ª Mega Cavalgada da Comitiva Padroeira do Brasil, evento marcado pela fé, tradição, união comunitária e apoio à reforma da Igreja Aparecida.</t>
+  </si>
+  <si>
+    <t>5915</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5915/mocao_20.2026_-_pesar_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento do jovem LUÍS FELIPE DE OLIVEIRA</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_001.2026_-_jose_batista.pdf</t>
   </si>
   <si>
     <t>Tapa buracos no Bairro Colinas Park.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5324/indicacao_02.2026_-_ze_batista.pdf</t>
   </si>
   <si>
     <t>Limpeza e poda de árvores no bairro Colinas Park</t>
   </si>
@@ -1030,65 +1441,59 @@
   <si>
     <t>Solicita a realização de serviços de limpeza, capina, remoção de entulhos e, demais cuidados, na área destinada às quadras de beach tênis, pistas de caminhada e adjacências no complexo Vila Formosa.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_17.2026_-_guigui_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza geral, incluindo varrição, retirada de resíduos, capina, manutenção de áreas verdes e demais serviços necessários, na Praça Rachid Bichara Saliba, conhecida como praça da Saliba.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_18.2026_-_cirlei_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Possibilidade de instalação de semáforo no cruzamento da Rua Alferes Domingos Vieira Silva com a Avenida São José.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>Matheus Paccini</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_19.2026_-_matheus.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implementação de um Projeto Permanente de Plantio de Árvores Nativas nas Portas das Escolas Municipais, aliado a ações pedagógicas de educação ambiental.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_20.2026_-_matheus.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, a criação do Programa “Uma Criança, Uma Árvore”, a ser desenvolvido em parceria com os hospitais e maternidades do município, públicos e privados, com o apoio do Programa Cidade Escola.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_21.2026_-_thalles.pdf</t>
   </si>
   <si>
     <t>Indicação para articulação institucional visando mutirão de processos de execução penal  relacionados aos reeducandos custodiados no Presídio de Alfenas.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_22.2026_-_rodolfo_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, a disponibilização de equipes para manutenção e recuperação das estradas rurais do Município de Alfenas, em razão dos danos causados pelas recentes chuvas.</t>
   </si>
   <si>
     <t>5357</t>
@@ -1177,147 +1582,120 @@
   <si>
     <t>Que sejam adotadas providências urgentes em relação aos terrenos baldios localizados na Rua Dona Izaura Magalhães no bairro Jardim São Paulo, próximo à região do Tupã.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_33_2026_ednilson_-_canalizacao_agua_chuva.pdf</t>
   </si>
   <si>
     <t>Indica providencias para a canalização adequada da água de chuva proveniente do Almoxarifado Central, de forma a impedir que o volume de água escoe para a Rua Nabor Toledo Lopes, especialmente nas proximidades do número 1170.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_35.2026-braz-assinada.pdf</t>
   </si>
   <si>
     <t>Reforma (telhado com vazamento, banheiros, quadras esportivas, pintura de parede e chão, cozinha escolar, reforma do muro) na Escola Municipal Antônio Joaquim Vieira "Polivalente", (relatório de reforma em anexo).</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_36.2026-braz-assinada.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade realizar um mutirão de cata-treco em todos os bairros do município de Alfenas, em conjunto com as Secretarias Municipais de Obras, Meio Ambiente e Habitação.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_39.2026_-_matheus-ass.pdf</t>
   </si>
   <si>
     <t>Criação de um Setor de Educação do Campo, por meio da Secretaria Municipal de Educação, com foco específico no atendimento, acompanhamento e formulação de políticas públicas voltadas às escolas e comunidades rurais do município.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_40.2026_-_matheus.pdf</t>
   </si>
   <si>
     <t>Realização de reforma e melhorias no espaço físico do Conselho Tutelar, por meio da Secretaria Municipal de Assistência Social, contemplando a criação de uma sala de acolhimento equipada com brinquedos e materiais lúdicos para o atendimento às crianças, bem como a pintura e revitalização dos ambientes internos e externos, além do conserto e da manutenção do veículo utilizado pelo Conselho Tutelar.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_41.2026_-_guigui.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de mais um atendente para o PSF do bairro Vila Formosa.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_42.2026_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar mutirão de exames de ecocardiograma e eletrocardiograma, com a finalidade de reduzir a fila de espera e garantir maior agilidade no diagnóstico de doenças cardiovasculares.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_43.2026_-_idalina_assinada_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de roçada e retirada de entulhos na Rua Manuel Pedro Rodrigues, especificamente nos fundos do Colégio Atenas II, área limítrofe com a Vila Godoy.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_45.2026_-ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Indica a realização de obras de reforma nas rampas de acessibilidade nas calçadas das ruas e avenidas da cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_47.2028_-_ze__batista.pdf</t>
   </si>
   <si>
     <t>Notificação aos proprietários de área no final da Rua Duque de Caxias</t>
   </si>
   <si>
     <t>5389</t>
-  </si>
-[...1 lines deleted...]
-    <t>48</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/indicacao_48.2028_-_ze__batista.pdf</t>
   </si>
   <si>
     <t>Solicta operação tapa-buracos na Rua Gabriel Moura Leite.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5391/indicacao_50.2026-braz-assinada.pdf</t>
   </si>
   <si>
     <t>Solicta que seja realizada limpeza e roçagem do mato, perto da creche Dona Zínica , bem como a  passagem de máquina na estrada, dos dois lado da ponte que dá acesso a creche.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>52</t>
   </si>
@@ -3442,66 +3820,1255 @@
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/indicacao_268.2026_-_dunga_1_assinada.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a esta Casa Legislativa Projeto de Lei que disponha sobre a regulamentação e o enquadramento dos servidores ocupantes do cargo de Auxiliar de Desenvolvimento Humano no quadro do magistério municipal, em conformidade com a Lei Federal nº 15.326/2026.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/indicacao_269.2026_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica o estudo d a possibilidade de implantação de uma farmácia específica para atendimento dos pacientes acompanhados pelo Centro Municipal do Autismo e seus respectivos núcleos.</t>
   </si>
   <si>
+    <t>5723</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5723/indicacao_270.2026_-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza em um terreno da prefeitura localizado na rua Ilhéus, em frente ao nº145, no bairro Campos Elíseos.</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/indicacao_271.2026_-_matheus-ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Sr. Prefeito que, por meio da Secretaria Municipal de Educação, sejam adotadas, com a máxima urgência, as providências necessárias para a realização de processo democrático e transparente de eleição para composição de comissão representativa dos servidores da educação da rede municipal.</t>
+  </si>
+  <si>
+    <t>5726</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/indicacao_272.2026_-_matheus-ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que sejam adotadas as providências necessárias para a instalação de novos ares-condicionados no Teatro Municipal de Alfenas, a fim de assegurar adequadas condições de conforto térmico e pleno funcionamento do espaço.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/indicacao_273.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Ampliação de atendimentos para pessoas com TEA.</t>
+  </si>
+  <si>
+    <t>5735</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5735/indicacao_275.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a instalação e melhoria da iluminação pública na Comunidade dos Bárbaras, incluindo a praça em frente à igreja e a implantação de postes de iluminação em toda a extensão próxima às residências, visando garantir segurança, mobilidade e melhor qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>5737</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5737/indicacao_276.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine, com urgência, aos setores competentes da Administração Municipal a realização de uma força-tarefa de limpeza urbana e operação tapa-buracos em todos os bairros do município, especialmente nas vias e locais que se encontram em situação mais crítica.</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/indicacao_278.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de Banco Municipal de Ração e Suprimentos para Animais, destinado à arrecadação e distribuição de ração e itens essenciais para protetores independentes e ONGs de proteção animal.</t>
+  </si>
+  <si>
+    <t>5742</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5742/indicacao_279.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que estude a possibilidade de realizar a instalação de bebedouros públicos em praças e espaços de grande circulação no município de Alfenas.</t>
+  </si>
+  <si>
+    <t>5743</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5743/indicacao_280.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Providenciar o reparo do trecho da Estrada do Pântano, próximo ao número 501, Jardim Boa Esperança, com a colocação de cascalho, e que seja estudada a pavimentação definitiva desse trecho.</t>
+  </si>
+  <si>
+    <t>5748</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5748/indicacao_283.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente a instalação de quiosques e banheiros no Complexo do Vila Formosa, visando oferecer melhor estrutura e conforto à população que utiliza o espaço para lazer.</t>
+  </si>
+  <si>
+    <t>5749</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_no_284._2026_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração das Indicações nº 85/2025, nº 567/2025, nº 901/2025 e nº 73/2026 – Pagamento do vale alimentação em pecúnia.</t>
+  </si>
+  <si>
+    <t>5750</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_285.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reajuste do vale-alimentação e estudo para concessão de aumento real de 5% (cinco por cento) aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>5751</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_286.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de abrigo com cobertura e assentos em ponto de ônibus localizado na Avenida José Paulino da Costa, nº 659, no bairro Vila Teixeira, visando oferecer melhores condições aos usuários do transporte público.</t>
+  </si>
+  <si>
+    <t>5753</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5753/indicacao_287.2026_solicitacao_de_limpeza_rocada_conclusao_de_obra_e_providencias_em_areas_publicas.assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza, roçada, conclusão de obra e providências em áreas públicas</t>
+  </si>
+  <si>
+    <t>5754</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5754/indicacao_288.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos no cruzamento da Rua Califórnia com a Rua Avelino Batista de Andrade, Jardim Alvorada</t>
+  </si>
+  <si>
+    <t>5755</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/indicacao_289.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de bueiros na Rua Cônego José Carlos, Centro, trecho do nº 3 ao nº 191</t>
+  </si>
+  <si>
+    <t>5756</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/indicacao_290.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal que juntamente com a Secretaria Municipal de Saúde, Secretaria Municipal de Educação e Secretaria Municipal de Esportes, adote as providências necessárias para a efetiva execução e implantação das emendas impositivas e projetos já destinados e aprovados, os quais ainda não foram colocados em prática, para que sejam efetivamente colocados à disposição da população.</t>
+  </si>
+  <si>
+    <t>5757</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5757/indicacao_291.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o encaminhamento de Projeto de Lei que autorize o Município de Alfenas a celebrar convênios e instrumentos de cooperação com municípios limítrofes para execução de obras e prestação de serviços públicos nas áreas de Saúde, Educação e Assistência Social.</t>
+  </si>
+  <si>
+    <t>5764</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5764/indicacao_293.2026_-_matheus-_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que sejam adotadas as providências necessárias para a realização de recadastramento geral, periódico e territorializado dos usuários do Sistema Único de Saúde (SUS) no município de Alfenas, por meio das equipes dos Programas de Saúde da Família (PSFs).</t>
+  </si>
+  <si>
+    <t>5767</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5767/indicacao_295.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Providenciar a colocação de grade de proteção no bueiro localizado na Rua João Paulino Damasceno, próximo ao número 739, em frente à Panificadora Santa Rita, visando garantir a segurança de pedestres e veículos que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>5768</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/indicacao_296.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao setor responsável, da possibilidade de fazer uma declaração ou certificado físico de honra ao mérito, impresso para ser entregue, parabenizando os servidores (as) públicos municipais que estiverem se aposentando ou entregando suas atividades de trabalho ao município de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5769</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5769/indicacao_297.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Providenciar a realização de operação tapa-buracos na Rua Jaime Santos, localizada no bairro Jardim Aeroporto, bem como o reforço na limpeza das vias públicas do município e a fiscalização e manutenção de lotes urbanos abandonados, visando garantir melhores condições de segurança, mobilidade e saúde pública à população.</t>
+  </si>
+  <si>
+    <t>5772</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_298.2026_-_matheus-ass.pdf</t>
+  </si>
+  <si>
+    <t>Indica a adoção de providências para assegurar o cumprimento da legislação de acessibilidade, com a inclusão de intérprete de Libras desde o planejamento dos eventos públicos como o Festival do Trabalhador e da Trabalhadora (1° de maio) e demais ações promovidas pela Prefeitura de Alfenas.</t>
+  </si>
+  <si>
+    <t>5774</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_299.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Assunto; Indico ao Sr. Prefeito, a possiblidade de instalar um letreiro de "BOAS-VINDAS" no trevo de acesso ao nosso município, afim de mostrar que Alfenas é uma cidade hospitaleira, também como medida de incentivo ao turismo.</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/indicacao_301.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de melhorias, reparos e manutenção contínua nas minas d’água do município, incluindo limpeza e desobstrução, proteção das nascentes, análise periódica da qualidade da água e implantação de estruturas de captação e conservação, visando à preservação ambiental e à segurança hídrica da população.</t>
+  </si>
+  <si>
+    <t>5777</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5777/indicacao_302.2026-rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de melhorias no Bairro Vista Grande, abrangendo operação tapa-buracos, limpeza geral, manutenção da iluminação da quadra esportiva, melhorias nas praças e manutenção dos parques infantis, visando garantir melhores condições de infraestrutura, segurança e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>5781</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5781/indicacao_303.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração – Operação Tapa buracos na Rua João Florentino da Silva</t>
+  </si>
+  <si>
+    <t>5782</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5782/indicacao_304.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Aimorés, em frente ao nº 94.</t>
+  </si>
+  <si>
+    <t>5783</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5783/indicacao_305.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Rodolfo Prado, em frente ao número 620.</t>
+  </si>
+  <si>
+    <t>5784</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5784/indicacao_306.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente da Prefeitura Municipal a adoção de providências para o envio de técnico responsável pela manutenção da rede de internet instalada no PSF dos Bárbaras, com a finalidade de realizar avaliação e reparo da conexão que se encontra instável há aproximadamente seis meses, comprometendo o pleno funcionamento dos serviços de saúde e o atendimento adequado à população.</t>
+  </si>
+  <si>
+    <t>5785</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5785/indicacao_307.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente da Prefeitura Municipal que realize, de forma regular, a limpeza do Complexo do Bairro Vila Formosa após a realização de eventos e durante os finais de semana, a fim de evitar o acúmulo de lixo e manter o local em condições adequadas de uso pela população.</t>
+  </si>
+  <si>
+    <t>5786</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5786/indicacao_308.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a realização de serviços de limpeza, roçada, capinação e retirada de mato alto no entorno do Residencial Parque dos Lagos e do Residencial Jardim das Acácias.</t>
+  </si>
+  <si>
+    <t>5788</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5788/indicacao_309.2026_-_ratinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da possibilidade de alteração da forma de cobrança da divida ativa do IPTU – Imposto Predial e Territorial Urbano buscando facilitar os processos de quitação e/ou renegociação das dívidas ativas no município de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5789</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5789/iindicacao_310_2026_eednilson_-_semafaro_duque_de_caxias_x_lincoln_westin.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de semáforo na esquina da Avenida Lincoln Westin da Silveira com a Rua Duque de Caxias.  Sugere-se, ainda, que, sendo constatada a viabilidade, o equipamento seja devidamente implantado e programado para funcionamento sincronizado com os demais semáforos existentes ao longo da Avenida Lincoln Westin da Silveira, de modo a otimizar o fluxo viário.</t>
+  </si>
+  <si>
+    <t>5791</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5791/indicacao_311.2026_-_idalina_assinada.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal, junto ao setor competente, a necessidade de realização de serviços de limpeza, manutenção e melhorias urbanas nos seguintes locais:</t>
+  </si>
+  <si>
+    <t>5793</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5793/indicacao_312_2026_ednilson_-_transito_-_rua_jose_constancio_x_lincoln_westin.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Excelentíssimo Senhor Prefeito Municipal de Alfenas que viabilize, com a máxima brevidade, a realização de estudo técnico de engenharia de tráfego na Avenida Lincoln Westin da Silveira, especialmente no cruzamento com a Rua José Constâncio da Silveira, com o objetivo de promover melhorias na fluidez e segurança do trânsito no local.</t>
+  </si>
+  <si>
+    <t>5794</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5794/indicacao_313.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Cumprimento da Lei Municipal nº 5.243/2023 e providências para retirada e regularização de fiação aérea no Município</t>
+  </si>
+  <si>
+    <t>5795</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5795/indicacao_314.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza de lotes públicos e notificação de proprietários – Rua Antônio Baisi.</t>
+  </si>
+  <si>
+    <t>5796</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5796/indicacao_315.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração de providências – drenagem pluvial, limpeza de terrenos e manutenção viária na Rua Jaime Santos.</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5800/indicacao_316.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por meio do setor competente, que sejam tomadas providências urgentes para o reparo de buracos nas vias públicas, conforme descrito abaixo:</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5805/indicacao_317.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar a execução de obras de pavimentação asfáltica na Estrada do Pântano, especificamente no trecho que ainda não conta com pavimentação.</t>
+  </si>
+  <si>
+    <t>5806</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5806/indicacao_318.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar serviços de patrolamento, cascalhamento, nivelamento e demais melhorias necessárias na Estrada Rural da Região do Viana, especialmente no trecho após a Ponte Alta, sentido represa, no município de Alfenas/MG.</t>
+  </si>
+  <si>
+    <t>5807</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5807/indicacao_319.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao Executivo Municipal para que se faça uma limpeza no terreno da Prefeitura localizado na Rua Carmo do Rio Claro, bairro Residencial Oliveira na cidade de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5810</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5810/indicacao_321.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao setor responsável, sobre a possibilidade de se fazer uma reforma no Ponto de Ônibus da Alfetur localizado na Avenida Dr. Lincoln Westin da Silveira, nas proximidades do número 641, bairro Cruz Preta, em frente a empresa Alpha Pneus na cidade de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5813</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5813/indicacao_322.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Departamento Municipal de Trânsito para que seja realizado um estudo técnico visando à implantação de sentido único de circulação na Rua João Custódio da Silva, no trecho compreendido entre o Supermercado Lacerda e a Igreja São Pedro Nova.</t>
+  </si>
+  <si>
+    <t>5814</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5814/indicacao_323.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>a realização de melhorias em toda a malha de estradas rurais do município de Alfenas, contemplando serviços de manutenção, nivelamento, cascalhamento, drenagem e demais intervenções necessárias para assegurar boas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>5815</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5815/indicacao_324.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de um mutirão de limpeza (capina e limpeza das guias de meio-fio) em todas as ruas dos bairros: Jardim São Carlos na parte de baixo e Jardim São Carlos da parte de cima e Vila Betânia, também providenciar a construção de um bueiro na esquina da rua Oswaldo Orsi com a rua João Ferraz, bairro Morada do Sol.</t>
+  </si>
+  <si>
+    <t>5816</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5816/indicacao_325.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que determine, com a máxima urgência, a realização de manutenção na estrada rural localizada no trevo de Fama, que dá acesso à Fazenda Monte Verde.</t>
+  </si>
+  <si>
+    <t>5818</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5818/indicacao_327_2026_ednilson_-_manutencao_do_parquinho_do_caic.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que determine ao setor competente a realização de reforma, reparo e manutenção do parquinho infantil (playground) localizado na escola CAIC.</t>
+  </si>
+  <si>
+    <t>5821</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5821/indicacao_328.2026_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza e manutenção das áreas de lazer do município</t>
+  </si>
+  <si>
+    <t>5823</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5823/indicacao_329.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Recomenda a realização de fiscalização intensa e contínua nas empresas responsáveis pela rede de internet e telefonia, visando a organização, retirada de fios inutilizados e regularização da fiação aérea no município.</t>
+  </si>
+  <si>
+    <t>5825</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5825/indicacao_331.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Vossa Excelência, nos termos regimentais, que seja analisada a possibilidade de realização de pavimentação asfáltica da via localizada entre o Condomínio Parque dos Lagos e o Residencial Jardim das Acácias, com acesso pela loja Móveis Macrofer.</t>
+  </si>
+  <si>
+    <t>5826</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5826/indicacao_332.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Avelino Batista de Andrade, em frente ao nº 598, proximidades do entroncamento com a Av. Califórnia</t>
+  </si>
+  <si>
+    <t>5827</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5827/indicacao_333.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, por meio da Secretaria Municipal de Ação Social, que estude a possibilidade de disponibilizar assistente social no Velório Municipal para acolhimento, orientação e acompanhamento de famílias em situação de vulnerabilidade que necessitam de serviços funerários.</t>
+  </si>
+  <si>
+    <t>5828</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5828/indicacao_334.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a realização de reforma imediata da quadra e do campo do Complexo Vila Formosa, em razão das condições precárias que apresentam riscos aos frequentadores e da necessidade de reparos urgentes no local.</t>
+  </si>
+  <si>
+    <t>5829</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5829/indicacao_335_2026_ednilson_-_instalacao_lombada_ou_radar_-_rua_francisco_mariano_518.pdf</t>
+  </si>
+  <si>
+    <t>Recomenda a instalação de lombada ou Radar na Rua Francisco Mariano, 518 – em frente ao Hortifrúti da LU.</t>
+  </si>
+  <si>
+    <t>5830</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5830/indicacao_336.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, que seja encaminhado expediente ao setor competente da Prefeitura Municipal, solicitando a construção de uma rotatória na via perimetral que dá acesso à zona rural, nas proximidades das entradas para as localidades do Cascalho e Tangará.</t>
+  </si>
+  <si>
+    <t>5836</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5836/indicacao_337.2026_-_matheus.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que seja realizado levantamento atualizado da demanda por vagas em creches, com a elaboração de plano de ampliação da oferta, bem como a implantação de sistema público de transparência da fila de espera, com divulgação online e critérios claros de classificação, respeitada a legislação vigente.</t>
+  </si>
+  <si>
+    <t>5837</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5837/indicacao_338.2026_-_matheus-ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que adote as providências administrativas necessárias para a implementação da jornada de trabalho de 6 (seis) horas diárias aos Agentes de Serviços Gerais, restabelecendo prática já anteriormente assegurada a esses profissionais no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>5838</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5838/indicacao_339.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudos e providências visando à instalação de rampa de acessibilidade na Rua General Costa Campo, nas proximidades do número 100, próximo ao Cartório Mesquita e às Lojas Cem, ou em outro local tecnicamente adequado na mesma região.</t>
+  </si>
+  <si>
+    <t>5840</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5840/indicacao_340.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja criado e amplamente divulgado um canal municipal de denúncia, de fácil acesso, como WhatsApp institucional e/ou linha telefônica direta, destinado ao recebimento de denúncias de casos de abuso e exploração sexual de crianças e adolescentes no município de Alfenas, especialmente no contexto da campanha Maio Laranja.</t>
+  </si>
+  <si>
+    <t>5842</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5842/indicacao_342.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Adotar providências urgentes visando o reparo ou substituição da bomba d’água responsável pelo abastecimento do bairro rural do Matão.</t>
+  </si>
+  <si>
+    <t>5843</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5843/indicacao_343.2026-braz_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Interceder junto ao setor competente a fim de refazer a pavimentação de concreto da sarjeta, que fica no trecho da Rua Barretos, em frente ao nº166, Bairro Jardim São Paulo, com uma suave declividade em direção ao meio-fio, para que a água possa escoar com mais facilidade até o bueiro e não fique represada nos buracos ali existentes.</t>
+  </si>
+  <si>
+    <t>5844</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5844/indicacao_344.2026-braz-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a possibilidade de fazer um mutirão de limpeza em todos os bueiros no bairro Mon`t Serrat antigo nome Jardim Aeroporto III.</t>
+  </si>
+  <si>
+    <t>5845</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5845/indicacao_345.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem apresentar a presente INDICAÇÃO, solicitando ao Poder Executivo Municipal, por meio da secretaria competente, que seja realizada com urgência a limpeza geral, roçagem e retirada de matos no Bairro Rural dos Bárbaras, especialmente nas proximidades da AMAACORB – Associação de Mulheres.</t>
+  </si>
+  <si>
+    <t>5849</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5849/indicacao_347.2026_-__idalina_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Convênio para atendimento especializado a pessoas com dependência química.</t>
+  </si>
+  <si>
+    <t>5850</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5850/indicacao_348.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração da Indicação nº 689/2025 – Alteração da composição do Conselho Municipal de Transporte e Trânsito – CMTT</t>
+  </si>
+  <si>
+    <t>5851</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5851/indicacao_349.2026_-_jose_batista.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo para regulamentação de sinalização restritiva de estacionamento na Rua Antônio Carlos</t>
+  </si>
+  <si>
+    <t>5852</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5852/indicacao_350.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos no Bairro Vila Teixeira nos cinco trechos especificados na presente indicação</t>
+  </si>
+  <si>
+    <t>5853</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5853/indicacao_351.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de operação tapa-buracos e serviços de limpeza nas áreas centrais do município.</t>
+  </si>
+  <si>
+    <t>5854</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5854/indicacao_352.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias, reforma e revitalização da Praça Getúlio Vargas e demais praças centrais do município.</t>
+  </si>
+  <si>
+    <t>5855</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5855/indicacao__353._2026_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao setor competente da Prefeitura Municipal a realização de limpeza geral no Bairro Matão e instalação de lixeiras para atendimento dos moradores da região.</t>
+  </si>
+  <si>
+    <t>5856</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_354.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforça indicação anterior ao Poder Executivo para que, por meio das secretarias e setores competentes, sejam retomadas e intensificadas as abordagens sociais e ações de acolhimento às pessoas em situação de rua no município.</t>
+  </si>
+  <si>
+    <t>5860</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_356.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que sejam prestadas informações acerca da execução de emendas destinadas a eventos esportivos, reformas de unidades de saúde e aquisição de veículo para o Fundo Municipal de Saúde, que sejam encaminhadas informações detalhadas acerca da situação das seguintes emendas e destinações realizadas: recursos destinados à realização de eventos de beach tennis no município;  recursos destinados à reforma das unidades de PSF dos bairros Pinheirinho, Alvorada/Recreio e Vale do Sol, no valor de R$ 70.000,00 (setenta mil reais) para cada unidade; recursos destinados à aquisição de veículo para o Fundo Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>5864</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_357.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja avaliada a viabilidade de celebração de convênios e/ou credenciamento de clínicas particulares no município de Alfenas, com o objetivo de ampliar a oferta de exames, consultas e procedimentos especializados à população pelo Sistema Único de Saúde (SUS).</t>
+  </si>
+  <si>
+    <t>5865</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_358.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Adotar providências para atender a demanda dos alunos que realizam aulas de judô do programa Cemig/Prefeitura, consistente em desinfecção das fezes de pombo e melhorias estruturais do poliesportivo.</t>
+  </si>
+  <si>
+    <t>5878</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_360.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação da jornada e reforço das equipes de operação tapa-buracos.</t>
+  </si>
+  <si>
+    <t>5879</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_361.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realização de mutirão de exames e procedimentos oftalmológicas no Município</t>
+  </si>
+  <si>
+    <t>5880</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_362.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Realização de recadastramento e atualização cadastral dos usuários do SUS no Município de Alfenas</t>
+  </si>
+  <si>
+    <t>5881</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_363.2026_-_thalles.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sistema de identificação prioritária para pacientes com consultas e exames fora do município (TFD)</t>
+  </si>
+  <si>
+    <t>5882</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_364.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da possibilidade de se fazer a operação de tapa buracos nas vias de trânsito urbano (principais ruas)  dos bairros citados abaixo: - Vila Teixeira, Santa Maria e Jardim Panorama.</t>
+  </si>
+  <si>
+    <t>5883</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_365.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da possibilidade de se colocar um redutor de velocidade (quebra-molas) na Rua Alterosa, nas proximidades do n. 684, próximo a Auto Eletrica Tavares no bairro Vila Teixeira na cidade de Alfenas-MG.</t>
+  </si>
+  <si>
+    <t>5884</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_366.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da possibilidade de se fazer as podas das árvores localizadas na Rua Mário Manso Vieira, n.20 nas proximidades do depósito Della Cruz no bairro Jardim Santa Maria na cidade de Alfenas MG.</t>
+  </si>
+  <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_367.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Márcio Fernando Costa (Dunga), no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal, juntamente à Secretaria Municipal competente, que sejam tomadas providências urgentes no Campo de Futebol do Bairro Santa Clara, visando a recuperação, manutenção, segurança e funcionamento adequado do espaço esportivo e comunitário.</t>
+  </si>
+  <si>
+    <t>5893</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_368.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao setor competente da Prefeitura a retirada imediata dos bags e sacos contendo resíduos provenientes da limpeza urbana nos bairros, no mesmo dia da execução do serviço, a fim de evitar acúmulo de lixo, transtornos à população e a dispersão dos resíduos por animais.</t>
+  </si>
+  <si>
+    <t>5896</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5896/indicacao_369.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Excelentíssimo Senhor Prefeito Municipal, juntamente à Secretaria Municipal competente, que sejam realizados, com urgência, serviços de cascalhamento e compactação com rolo compactador nas estradas rurais da região do Bairro dos Bárbaras.</t>
+  </si>
+  <si>
+    <t>5901</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5901/indicacao_371.2026_-_guigui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Guarda Municipal o reforço do patrulhamento preventivo e da fiscalização nas feiras livres realizadas aos domingos, visando coibir a circulação irregular de bicicletas e motocicletas entre os pedestres, garantindo maior segurança, organização e proteção à população.</t>
+  </si>
+  <si>
+    <t>5906</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_373.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, junto à Secretaria competente, a viabilidade de implantação de um Parque Multissensorial Inclusivo voltado às pessoas com Transtorno do Espectro Autista (TEA) no Parque Municipal de Alfenas, utilizando recursos oriundos de emenda parlamentar já destinada para esta finalidade.</t>
+  </si>
+  <si>
+    <t>5908</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_374.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que verifique a possibilidade de adquirir equipamentos, máquinas e ferramentas para a estrutura operacional do município, para que a maioria das obras e serviços públicos possa ser executada pela própria Prefeitura, reduzindo a necessidade de terceirizações.</t>
+  </si>
+  <si>
+    <t>5912</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5912/indicacao_376.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de iluminação pública na Avenida 15 de Outubro, no bairro Residencial Dona Anita, até a Perimetral, próximo à empresa Sonoco.</t>
+  </si>
+  <si>
+    <t>5913</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_377.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza e manutenção dos bairros Santos Reis, Vila Formosa, Jardim Aeroporto e Residencial Olímpia, bem como manutenção do parque infantil no bairro Santos Reis e do campo society no bairro Vila Esperança.</t>
+  </si>
+  <si>
+    <t>5914</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_378.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de mega operação tapa-buracos em todos os bairros do município, com a criação de múltiplas equipes para recuperação asfáltica, manutenção das vias públicas e atendimento emergencial das demandas apresentadas diariamente pela população.</t>
+  </si>
+  <si>
+    <t>5917</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5917/indicacao_379.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Alfenas que estude a possibilidade de conceder, além da recomposição inflacionária referente à data-base dos servidores públicos municipais, eventual reajuste real nos vencimentos das categorias do funcionalismo público municipal, observadas as possibilidades financeiras, orçamentárias e os limites legais aplicáveis.</t>
+  </si>
+  <si>
+    <t>5918</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5918/indicacao_380.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realização de reunião, palestra e ações preventivas sobre incêndios e queimadas em áreas rurais e lindeiras às estradas e rodovias.</t>
+  </si>
+  <si>
+    <t>5919</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_381.2026_-_cirlei_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de programa de capacitação de cuidadores de idosos em parceria com instituições de ensino e órgãos especializados</t>
+  </si>
+  <si>
     <t>5693</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final, COFP - Comissão de Orçamento e Finanças Públicas</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N º4/2026, que “autoriza o Poder Executivo Municipal a promover indenização a terceiro, decorrente de danos a estes causados e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>5862</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5862/emenda_modificativa_no_2_-_pl_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA: o art. 3º do PL 057/2025 passará a tramitar com a seguinte redação:_x000D_
+_x000D_
+“Art. 3º Caso não seja possível ou conveniente contemplar a beneficiária com a doação de novo imóvel público municipal, ficar o Poder Executivo autorizado a promover a restituição, em pecúnia, do valor de R$ 117.000,00 (cento e dezessete mil reais) em favor do interessado, podendo, inclusive, parcelar tal restituição, observada a disponibilidade financeira e orçamentária do Município, e de acordo com o interesse público.”</t>
+  </si>
+  <si>
+    <t>5863</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5863/emenda_modificativa_no_3_-_pl_073.2025_doacao_com_encargo_barranco_alto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA: o art. 2º do PL 073/2025 passará a tramitar com a seguinte redação:_x000D_
+_x000D_
+“Art. 2º A doação autorizada por esta lei deverá ser promovida com a finalidade de fomento à atividade comercial no Distrito do Barranco Alto, com a consequente geração de empregos e incremento da receita tributária municipal, devendo o imóvel ser doado, preferencialmente, a empresa interessada em instalar na localidade um posto de combustíveis para atender a população local, evidenciando, assim, o interesse público da medida.”</t>
+  </si>
+  <si>
+    <t>5887</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5887/emenda_modificativa_no_74.2025.pdf</t>
+  </si>
+  <si>
+    <t>I – Emenda Modificativa: o §1º do art. 2º da Lei Municipal nº 5.109, de 16.12.2021 referente ao art. 1º do Projeto de Lei nº 74/25.</t>
+  </si>
+  <si>
+    <t>5888</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5888/emenda_aditiva_pl_n_74.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva: acrescenta-se § 5º ao art. 2º da Lei Municipal nº 5.109, de 16.12.2021 atinente ao art. 1º do Projeto de lei n° 74/2025</t>
+  </si>
+  <si>
+    <t>5892</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5892/emenda_verbal_ao_pl_57-25_apresentada_pelo_vereador_cirlei_jose_de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA VERBAL ADITIVA: fica inserido um parágrafo único ao art. 1º do PL 057/2025.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5376/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.546, de 10 de julho de 2014 que_x000D_
 Dispõe sobre a concessão de diárias no âmbito do_x000D_
 Poder Executivo do Município de Alfenas e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf</t>
@@ -3559,50 +5126,89 @@
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/msg_007.2026_-_conversao_em_regime_de_urgencia_do_pl_007.2026_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a conversão da tramitação do Projeto de Lei nº 007/2026, que autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Pais e Amigos dos Excepcionais de Alfenas – APAE, aprova o respectivo Plano de Trabalho e autoriza a adoção das providências orçamentárias necessárias à sua execução, em REGIME DE URGÊNCIA, e as providências regimentais correlatas.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5549/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que revoga a Lei Municipal nº 4.855, de 18 de junho de 2019, que cria incentivo à Educação, atividades complementares e/ou afins e Bônus Social para pagamento da dívida ativa municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/msg_10.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que Prorroga o prazo para término da obra de instalação da sede da empresa Serv Motor Ltda ME no imóvel objeto de doação autorizada pela Lei Municipal nº 5.263/2023, e dá outras providências.</t>
   </si>
   <si>
+    <t>5770</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5770/msg_011.2026_-_ldo_2027_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Projeto de Lei que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5831</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5831/msg_012.2026_-_altera_a_lm_4231.2010_educacao_agrupado.pdf</t>
+  </si>
+  <si>
+    <t>5873</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5873/mensagem_13.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Projeto de Lei que Institui o Programa “INVESTE ALFENAS”, destinado ao fomento, atração e captação de investimentos para o desenvolvimento econômico do Município de Alfenas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5832</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5832/msg_014.2026_gratificacao_cpad_agrupado.pdf</t>
+  </si>
+  <si>
+    <t>5872</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5872/document_20260512_0001.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha Projeto de Lei que Autoriza nova cessão do servidor público que menciona, da Prefeitura Municipal de Alfenas para a Santa Casa de Alfenas, e dá outras providências.</t>
+  </si>
+  <si>
     <t>5347</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>Resposta</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5347/ilovepdf_merged_78.pdf</t>
   </si>
   <si>
     <t>solicitando prorrogação de prazo para resposta ao requerimento n.º 150/2025.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5363/ilovepdf_merged_81.pdf</t>
   </si>
   <si>
     <t>resposta ao requerimento 148</t>
   </si>
   <si>
     <t>5368</t>
@@ -3698,60 +5304,50 @@
     <t>5512</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/resp_ao_req_08.pdf</t>
   </si>
   <si>
     <t>resposta ao requerimento 08.2026</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5513/resp_req_12.pdf</t>
   </si>
   <si>
     <t>resposta ao requerimento 12.2026</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5514/resp_req_09.pdf</t>
   </si>
   <si>
     <t>resposta ao requerimento 09.2026</t>
-  </si>
-[...8 lines deleted...]
-A/C CCLJRF</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/of_34.pdf</t>
   </si>
   <si>
     <t>Resposta referente ao Projeto de Lei nº 57/2025, para fins de instrução, análise e prosseguimento da tramitação._x000D_
 A/C CCLJRF</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5551/resp_ao_req_062026_merged.pdf</t>
   </si>
   <si>
     <t>resposta ao requerimento 06.2026</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/resp_req_119.pdf</t>
@@ -3906,66 +5502,354 @@
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/resposta_ao_oficio_112_da_ver_idalina.pdf</t>
   </si>
   <si>
     <t>resposta ao oficio de gabinete da vereadora Maria idalina</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/resp_req_25.pdf</t>
   </si>
   <si>
     <t>Resposta ao requerimento 25.2026</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5697/resposta_ao_oficio_38_de_autoria_do_ver_cirlei.pdf</t>
   </si>
   <si>
     <t>resposta ao oficio de gabinete do vereador Cirlei</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/ilovepdf_merged_18.pdf</t>
   </si>
   <si>
     <t>resposta complementar ao req 19</t>
+  </si>
+  <si>
+    <t>5725</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5725/resp_req_29.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 29</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/ilovepdf_merged_21.pdf</t>
+  </si>
+  <si>
+    <t>solicita prorrogação de prazo para resp a requerimento</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/resp_ao_of_de_gab_ver_gilmar_37.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao oficio de gabinete do vereador Gilmar - of 37</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/resp_oficio_gab_ver_idalina_143.pdf</t>
+  </si>
+  <si>
+    <t>resposta ofício de gabinete - vereadora Idalina</t>
+  </si>
+  <si>
+    <t>5731</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/ilovepdf_merged_20.pdf</t>
+  </si>
+  <si>
+    <t>Resposta a indicação 249</t>
+  </si>
+  <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5739/ilovepdf_merged_22.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 22.2026</t>
+  </si>
+  <si>
+    <t>5761</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/ilovepdf_merged_24.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 22/2026</t>
+  </si>
+  <si>
+    <t>5762</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5762/ilovepdf_merged_25.pdf</t>
+  </si>
+  <si>
+    <t>resposta a indicação 243/2026</t>
+  </si>
+  <si>
+    <t>5766</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/ilovepdf_merged_26.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 05.2026</t>
+  </si>
+  <si>
+    <t>5778</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5778/ilovepdf_merged_29.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 18.2026</t>
+  </si>
+  <si>
+    <t>5779</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5779/ilovepdf_merged_28.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 39.2026</t>
+  </si>
+  <si>
+    <t>5780</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5780/ilovepdf_merged_27.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 27.2026</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5802/ilovepdf_merged_31.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 35.2026</t>
+  </si>
+  <si>
+    <t>5811</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5811/ilovepdf_merged_32.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 30.2026</t>
+  </si>
+  <si>
+    <t>5812</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5812/whatsapp_scan_28_de_abril_de_2026_at_15.39.53.pdf</t>
+  </si>
+  <si>
+    <t>solicita prorrogação de prazo para resposta ao requerimento 38</t>
+  </si>
+  <si>
+    <t>5820</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5820/resp_req_32.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 32.2026</t>
+  </si>
+  <si>
+    <t>5835</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5835/ilovepdf_merged_33.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 21.2026</t>
+  </si>
+  <si>
+    <t>5839</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5839/ilovepdf_merged_34.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 34.2026</t>
+  </si>
+  <si>
+    <t>5866</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5866/resp_of_de_gabinete_ver_rodolfo_-_32.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao ofício de gabinete do vereador Rodolfo - of 32</t>
+  </si>
+  <si>
+    <t>5867</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5867/resposta_of_de_gab_do_ver_guigui_-_of_134.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao ofício 134 do gabinete do vereador Jefferson Guigui</t>
+  </si>
+  <si>
+    <t>5868</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5868/respostas_aos_oficios_de_gabinete_do_vereador_cirlei_-_16_e_19.pdf</t>
+  </si>
+  <si>
+    <t>resposta ofícios de gabinete do vereador Cirlei</t>
+  </si>
+  <si>
+    <t>5869</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5869/resp_of_vereadora_idalina.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao ofício de gabinete da Vereadora Idalina</t>
+  </si>
+  <si>
+    <t>5870</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5870/resp_req_37.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao requerimento 37.2026</t>
+  </si>
+  <si>
+    <t>5871</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5871/whatsapp_scan_12_de_maio_de_2026_at_16.37.28.pdf</t>
+  </si>
+  <si>
+    <t>Segue resposta ao ofício de gabinete do ver Thalles - of 189</t>
+  </si>
+  <si>
+    <t>5885</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5885/whatsapp_scan_18_de_maio_de_2026_at_10.11.43.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO OFÍCIO 62 DO GABINETE DO VER GILMAR</t>
+  </si>
+  <si>
+    <t>5890</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5890/resp_req_40_1.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 40.2026</t>
+  </si>
+  <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5894/ilovepdf_merged_36.pdf</t>
+  </si>
+  <si>
+    <t>5895</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5895/resp_req_38_1.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 38.2026</t>
+  </si>
+  <si>
+    <t>5897</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5897/oficio_n.o_82.2026_resp_ver_idalina_ass.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao ofício de gabinete da vereadora Idalina - of numero 195/2026</t>
+  </si>
+  <si>
+    <t>5909</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5909/ilovepdf_merged_38.pdf</t>
+  </si>
+  <si>
+    <t>resposta ao requerimento 41.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4269,66 +6153,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5337/pdl_01.2026_-_dhm_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5341/pdl_02.2026_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5342/pdl_03.2026_-_dhm_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5343/pdl_04.2026_-_dhm_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5408/pdl_06.2026_-_dhm_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/pdl_07.2026_-_thalles_-thn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/pdl_08.2025_-_cirlei_-_daniel_de_carvalho_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/pdl_10.2026_-_reprog_emendas_impositivas_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5567/marcio_dunga_-_honra_ao_merito_a_cynthia_daniele_de_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/pdl_12.2026_-_tch_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/braz_-_cidada_honoraria_patricia-assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/braz_-_cidadao_honorario_bruno_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/pdl_n_16.2026-_cinema_acolhe_-_matheus_e_dunga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/projeto_de_lei_n.o_09.2026_que_intitui_semana_da_saude_mental_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/projeto_de_lei_no_11.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/projeto_de_lei_n.o_12.2026_que_intitui_politica_de_coleta_domiciliar_de_sangue_e_vacinacao_domiciliar_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/proejto_de_lei_no_13.2026_-_md_-_altera_as_leis_municipais_nos_5.190.2023_e_5.269.2023_-_diarias_subsidios.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/msg_10.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/projeto_de_resolucao_-_unificacao_das_reunioes_2026__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/pr_n.02.26_-_altera_ri_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/projeto_de_resolucao_-_mesa_diretora_ultima_versao_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5325/requerimento_01.2026_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5340/requerimento_02.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5346/requerimento_03.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5354/requerimento_04.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5355/requerimento_05.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_06.2026_-_thalles_2_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5431/requerimento_09.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5434/requerimento_10.2026_-_idalina._ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5461/requerimento_11.2026_reitera_req._115.2025_obra_do_parque_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/requerimento_13.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/requerimmento_14.2026_-_cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/requerimento_15.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/requerimento_16.2026_-_idalina_1assinada.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/requerimento_17.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5537/requerimento_18.2026_copia_integral_do_decreto_de_contencao_de_gastos_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5548/requerimento_19.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5574/requerimento_21_2026_ednilson_-_bonus_social.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5575/requerimento_22.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/requerimento_23.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_24.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5612/requerimento_25.2026_-_gilmar_e_ednilson_assinada_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/requerimento_26.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/requerimento_27_2026_ednilson_-_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/requerimento_30.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/requerimento_31.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/requerimmento_32.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/requerimento_33.2026_-_thalles.docx.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/requerimento_34.2026_-guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/requerimento_35_2026_ednilson_-_adh_-_lei_15.236.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_01.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/mocao_02.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5415/mocao_03.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5425/mocao_04.2026_-cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/mocao_05.2026_-cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/mocao_06.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5531/mocao_07.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5558/mocao_08.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/mocao_09.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/mocao_10.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5630/mocao_11.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/mocao_12.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_001.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5324/indicacao_02.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5327/indicacao_03.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5328/indicacao_04.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5329/indicacao_05.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5331/indicacao_06.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5332/indicacao_07.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5333/indicacao_08.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5334/indicacao_09.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5335/indicacao_10.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5336/indicacao_011.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5338/indicacao_12.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5339/indicacao_13.2026-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5344/indicacao_14.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_15.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_16.2026__assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_17.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_18.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_19.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_20.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_21.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_22.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_23.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_24.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5359/indicacao_25.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_26.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_27.2026_ednilson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_28_repasse_para_as_forcas_de_seguranca_publica_de_alfenas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_29.2026_-_ratinho_4.assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5367/indicacao_30.2026_-_jose__batista.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_32.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_33_2026_ednilson_-_canalizacao_agua_chuva.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_35.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_36.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_39.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_40.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_41.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_42.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_43.2026_-_idalina_assinada_limpeza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_45.2026_-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_47.2028_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/indicacao_48.2028_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5391/indicacao_50.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_52.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_54.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5397/indicacao_55.2026_-rodolfo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5399/indicacao_57.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5401/indicacao_59.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/indicacao_60.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_62_2026_ednilson_-cemiterio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_64.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5412/indicacao_65_2026_ednilson_-_arvores_doentes_-_secas_-_risco_de_queda_idenficar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_67.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5418/indicacao_69.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5419/indicacao_70.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5421/indicacao_71.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5422/indicacao_72.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5424/indicacao_73.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5426/indicacao_74.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_75_2026_ednilson_-_jornada_de_trabalho_agentes_operacionais.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_76.2026_-rodolfo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_77.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_78.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_79.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_80.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_81.2026-_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_82.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_83.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_85.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_86.2026_-_guigui.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_87.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/indicacao_88.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_90.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_92.2026_-_ratinho.assinado.3.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_93.2026_-_dunga_1assinada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_94.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/indicacao_95.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_98.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_100.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/indicacao_102_2026_ednilson_-_transicao_do_sistema_fly_notas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_103.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_104.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_106.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_no_107.2026_solicita_melhorias_na_estrada_sao_tome.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_109.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_110.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_112.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_113.2026_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5482/indicacao_115.2026-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/indicacao_116.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_117.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/indicacao_118.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/indicacao_119.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/indicacao_120.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/indicacao_121.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/indicacao_122.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/indicacao_123.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_124.2026_-_evanilson.assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_125.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5502/indicacao_126.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/indicacao_127.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5504/indicacao128.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_129.2026-_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5507/indicacao_130._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/indicacao_131._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5510/indicacao_no_132.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/indicacao_133.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/indicacao_134.2026_-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/indicacao_136.2026_-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/indicacao_137.2026_ednilson_-_reiteracao_indicacao_348_2025_-_manutencao_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/indicacao_138.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/indicacao_139.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/indicacao_140.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5532/indicacao_141.2026__reitera_a_indicacao_no_80_2025__instalacao_de_poste_de_iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5533/indicacao_142.2026_identificacao_de_proprietarios_e_notificacao_para_limpeza_de_terrenos_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5534/indicacao_143.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5535/indicacao_14.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/indicacao_145.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5538/indicacao_146.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5540/indicacao_148.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/indicacao_no_149-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/indicacao_no_151-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5544/indicacao_152.2026_-_thalle.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/indicacao_153._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5546/indicacao_154.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/indicacao_155.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5559/indicacao_157.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5560/indicacao_158.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5562/indicacao_no_160._2026_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/indicacao_161.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5565/indicacao_163.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5569/indicacao_165.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5570/indicacao_no_166._2026_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5571/indicacao_167._2026__rodolfo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5572/indicacao_168._2026__rodolfo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5573/indicacao_169.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/indicacao_no_170-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/indicacao_172.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/indicacao_174.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/indicacao_175_2026_-_ednilson_-_estoque_materiais.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5582/indicacao_176.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/indicacao_no_177-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5585/indicacao_178.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/indicacao179_2026_ednilson_-_homenagem_dr_amaro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/indicacao_180.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/indicacao_182.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/indicacao_184.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/indicacao_186.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_187.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/indicacao_189._2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5607/indicacao_190.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5610/indicacao_192.2026_-_cirlei-assinada.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/indicacao_194.2026-braz-aasinda.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5614/indicacao_195.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5615/indicacao_196.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/indicacao_197.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5619/indicacao_198.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5620/indicacao_199.2026-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/indicacao_200.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/indicacao_201.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/indicacao_202.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/indicacao_203.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/indicacao_204.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/indicacao_205.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/indicacao_206.2026_-thalles_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5633/indicacao_207.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/indicacao_209_2026_ednilson_-_lombada_rua_jose_delmiro_dos_santos_255.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/indicacao_210_2026_ednilson_-_redutor_de_velocidade_rua_bias_fortes_884.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/indicacao_211_2026_ednilson_-_poda_de_arvore_av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/indicacao_212.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/indicacao_214.2026_-_cirlei_1_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/indicacao_216.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/indicacao_219.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_221.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_222.2026-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_223.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_224.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5655/indicacao_226.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_227.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_229.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/indicacao_230.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/indicacao_231.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_232.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_233._2026_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_234.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_235.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_236.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao-_solicito_que_seja_realizado_um_estudo_tecnico_de_transito_na_rua_jose_paraiso_bairro_residencial_oliveira.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_238.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_239.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/indicacao_240.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5678/indicacao_241.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5679/indicacao_242.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_243.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5681/incicacao_244.2026_-_cirlei-_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/incicacao_245.2026_-_cirlei-_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/indicacao_246.2026_-batista.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/indicacao_247.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/indicacao_248.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_249.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_250.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/indicacao_251.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5691/indicacao_no_252-2026_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/indicacao_no_253-2026_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/indicacao_254.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/indicacao_255.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5699/indicacao_256.2026_-gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5702/indicacao_257.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/indicacao_258.2026_-assinada.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/indicacao_259.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5706/indicacao_260.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5707/indicacao_261.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/indicacao_262.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/indicacao__263.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_264.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_265.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/indicacao_266.2026_-_cirlei__assinada.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5716/indicacao_267.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/indicacao_268.2026_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/indicacao_269.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5376/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5438/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/msg_005.2025_-_modifica_o_pl_056.2025_-_adicional_de_penosidade_adhs_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/msg_007.2026_-_conversao_em_regime_de_urgencia_do_pl_007.2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5549/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/msg_10.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5347/ilovepdf_merged_78.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5363/ilovepdf_merged_81.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5368/ilovepdf_merged_82.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5414/ilovepdf_merged_87.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/resp_req_07.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5474/resp_ao_req_01.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/resp_ao_req_16.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/resp_req_02_merged.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/ilovepdf_merged_94.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/ilovepdf_merged_95.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/oficio_camara_resposta_ao_ver_ednilson_nf_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/resp_ao_req_10.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/resp_ao_req_08.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5513/resp_req_12.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5514/resp_req_09.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5515/of_35.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/of_34.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5551/resp_ao_req_062026_merged.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/resp_req_119.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/resposta_ao_requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/resp_req_17_merged.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/resp_req_03.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5557/resp_req_15.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/estimativa_impacto_orc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/resposta_requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5595/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5596/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/ilovepdf_merged_7.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/resp_of_68_idalina.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/resposta_ao_requerimento.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/ilovepdf_merged_10.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/ilovepdf_merged_14.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/resp_ao_oficio_24_do_ver_gilmar.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/resp_ao_oficio_124_do_gabinete_do_ver_matheus.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/resposta_ao_oficio_112_da_ver_idalina.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/resp_req_25.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5697/resposta_ao_oficio_38_de_autoria_do_ver_cirlei.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/ilovepdf_merged_18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5337/pdl_01.2026_-_dhm_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5341/pdl_02.2026_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5342/pdl_03.2026_-_dhm_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5343/pdl_04.2026_-_dhm_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5408/pdl_06.2026_-_dhm_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5436/pdl_07.2026_-_thalles_-thn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5442/pdl_08.2025_-_cirlei_-_daniel_de_carvalho_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5518/pdl_10.2026_-_reprog_emendas_impositivas_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5567/marcio_dunga_-_honra_ao_merito_a_cynthia_daniele_de_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5617/pdl_12.2026_-_tch_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5618/braz_-_cidada_honoraria_patricia-assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5673/braz_-_cidadao_honorario_bruno_campos-assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5677/pdl_n_16.2026-_cinema_acolhe_-_matheus_e_dunga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5733/projeto_de_decreto_legislativo_cidada_honoraria_maria_aparecida-ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5740/pdl_19.2026_-_dhm_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5758/pdl_20.2026_-_tch_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5790/cirlei-concede_diploma_de_honra_ao_merito_ao_sr._guilherme_dos_santos_nogueira_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5801/dunga-projeto_de_decreto_-_dunga_medalha_de_merito_desportivo_elivelton_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5803/pdl_23.2026_-_dhm_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5822/decreto_legislativo_no_11.2026_._cidadao_honorario_sr._jose_vitor_costa_-_kao.assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5846/pdl_25.2026_-_tch_-_thalles_-_2o_sgt_alisson_tome_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5859/pdl_26.2026_-_cuidar-matheus_idalina_e_ednilson-ass_3.assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5904/pdl_27.2026_-_dhm_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5330/projeto_de_lei_no_01.2026_-_cjc_assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5364/projeto_de_lei_no_02.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5388/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5405/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5420/altera_a_denominacao_de_logradouro_publico_no_municipio_de_alfenas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5439/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5440/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5519/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5522/projeto_de_lei_n.o_09.2026_que_intitui_semana_da_saude_mental_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5550/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5599/projeto_de_lei_no_11.2026_-_gcs_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5631/projeto_de_lei_n.o_12.2026_que_intitui_politica_de_coleta_domiciliar_de_sangue_e_vacinacao_domiciliar_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5696/proejto_de_lei_no_13.2026_-_md_-_altera_as_leis_municipais_nos_5.190.2023_e_5.269.2023_-_diarias_subsidios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5715/msg_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5759/projeto_de_lei_no_15.2026_-_mpp_--ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5773/projeto_de_lei_no_16.2026_-_gilmar_e_idalina_assinada_5_2_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5792/msg_011.2026_-_ldo_2027_assinada.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5799/projeto_de_lei_n.o_18.2026_secretarias_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5833/msg_012.2026_-_altera_a_lm_4231.2010_educacao_agrupado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5834/msg_014.2026_gratificacao_cpad_agrupado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5874/document_20260512_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5875/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5472/projeto_de_resolucao_-_unificacao_das_reunioes_2026__assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5690/pr_n.02.26_-_altera_ri_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5721/projeto_de_resolucao_-_mesa_diretora_ultima_versao_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5325/requerimento_01.2026_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5340/requerimento_02.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5346/requerimento_03.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5354/requerimento_04.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5355/requerimento_05.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5396/requerimento_06.2026_-_thalles_2_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5431/requerimento_09.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5434/requerimento_10.2026_-_idalina._ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5461/requerimento_11.2026_reitera_req._115.2025_obra_do_parque_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5494/requerimento_13.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5497/requerimmento_14.2026_-_cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5500/requerimento_15.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5501/requerimento_16.2026_-_idalina_1assinada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5505/requerimento_17.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5537/requerimento_18.2026_copia_integral_do_decreto_de_contencao_de_gastos_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5548/requerimento_19.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5574/requerimento_21_2026_ednilson_-_bonus_social.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5575/requerimento_22.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5586/requerimento_23.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5609/requerimento_24.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5612/requerimento_25.2026_-_gilmar_e_ednilson_assinada_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5628/requerimento_26.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5644/requerimento_27_2026_ednilson_-_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5676/requerimento_30.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5689/requerimento_31.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5703/requerimmento_32.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5708/requerimento_33.2026_-_thalles.docx.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5718/requerimento_34.2026_-guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5720/requerimento_35_2026_ednilson_-_adh_-_lei_15.236.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5722/requerimento_36.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5746/requerimento_38.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5752/requerimento_39.2026_informacoes_acerca_do_programa_crianca_feliz.assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5787/requerimento_40.2026_-_gilmar_ednilson_e_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5798/requerimento_41.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5804/requerimento_42.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5819/requerimento_43_2026_ednilson_-_informacoes_sobre_marcacao_de_exames.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5847/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5857/requerimento_45.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5877/requerimento_46.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5907/requerimento_47.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5910/requerimento_48.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5916/requerimento_49.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5366/mocao_01.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5377/mocao_02.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5415/mocao_03.2026_-_gilmar_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5425/mocao_04.2026_-cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5484/mocao_05.2026_-cirlei_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5528/mocao_06.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5531/mocao_07.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5558/mocao_08.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5583/mocao_09.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5589/mocao_10.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5630/mocao_11.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5713/mocao_12.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5744/mocao_13.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5771/mocao_14.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5797/mocao_15.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5808/mocao_16.2026_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5861/document_20260511_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5886/mocao_18.2026_-_todos_os_vereadoresa-assinado_ratinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5900/mocao_19.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5915/mocao_20.2026_-_pesar_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5326/indicacao_001.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5324/indicacao_02.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5327/indicacao_03.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5328/indicacao_04.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5329/indicacao_05.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5331/indicacao_06.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5332/indicacao_07.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5333/indicacao_08.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5334/indicacao_09.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5335/indicacao_10.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5336/indicacao_011.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5338/indicacao_12.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5339/indicacao_13.2026-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5344/indicacao_14.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5345/indicacao_15.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5348/indicacao_16.2026__assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5349/indicacao_17.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5350/indicacao_18.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5351/indicacao_19.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5352/indicacao_20.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5353/indicacao_21.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5356/indicacao_22.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5357/indicacao_23.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5358/indicacao_24.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5359/indicacao_25.2026_-_rodolfo_-_ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5360/indicacao_26.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5361/indicacao_27.2026_ednilson.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5362/indicacao_28_repasse_para_as_forcas_de_seguranca_publica_de_alfenas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5365/indicacao_29.2026_-_ratinho_4.assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5367/indicacao_30.2026_-_jose__batista.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5370/indicacao_32.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5371/indicacao_33_2026_ednilson_-_canalizacao_agua_chuva.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5373/indicacao_35.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5374/indicacao_36.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5379/indicacao_39.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5380/indicacao_40.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5381/indicacao_41.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5382/indicacao_42.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5383/indicacao_43.2026_-_idalina_assinada_limpeza.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5385/indicacao_45.2026_-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5387/indicacao_47.2028_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5389/indicacao_48.2028_-_ze__batista.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5391/indicacao_50.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5393/indicacao_52.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5395/indicacao_54.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5397/indicacao_55.2026_-rodolfo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5399/indicacao_57.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5401/indicacao_59.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5406/indicacao_60.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5409/indicacao_62_2026_ednilson_-cemiterio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5411/indicacao_64.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5412/indicacao_65_2026_ednilson_-_arvores_doentes_-_secas_-_risco_de_queda_idenficar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5416/indicacao_67.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5418/indicacao_69.2026_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5419/indicacao_70.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5421/indicacao_71.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5422/indicacao_72.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5424/indicacao_73.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5426/indicacao_74.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5427/indicacao_75_2026_ednilson_-_jornada_de_trabalho_agentes_operacionais.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5428/indicacao_76.2026_-rodolfo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5429/indicacao_77.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5430/indicacao_78.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5432/indicacao_79.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5433/indicacao_80.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5435/indicacao_81.2026-_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5441/indicacao_82.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5443/indicacao_83.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5445/indicacao_85.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5446/indicacao_86.2026_-_guigui.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5447/indicacao_87.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5448/indicacao_88.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5450/indicacao_90.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5453/indicacao_92.2026_-_ratinho.assinado.3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5454/indicacao_93.2026_-_dunga_1assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5455/indicacao_94.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5456/indicacao_95.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5459/indicacao_98.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5463/indicacao_100.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5465/indicacao_102_2026_ednilson_-_transicao_do_sistema_fly_notas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5466/indicacao_103.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5467/indicacao_104.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5469/indicacao_106.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5470/indicacao_no_107.2026_solicita_melhorias_na_estrada_sao_tome.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5476/indicacao_109.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5477/indicacao_110.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5479/indicacao_112.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5480/indicacao_113.2026_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5482/indicacao_115.2026-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5483/indicacao_116.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5485/indicacao_117.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5488/indicacao_118.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5491/indicacao_119.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5492/indicacao_120.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5493/indicacao_121.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5495/indicacao_122.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5496/indicacao_123.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5498/indicacao_124.2026_-_evanilson.assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5499/indicacao_125.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5502/indicacao_126.2025-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5503/indicacao_127.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5504/indicacao128.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5506/indicacao_129.2026-_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5507/indicacao_130._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5508/indicacao_131._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5510/indicacao_no_132.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5520/indicacao_133.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5521/indicacao_134.2026_-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5525/indicacao_136.2026_-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5526/indicacao_137.2026_ednilson_-_reiteracao_indicacao_348_2025_-_manutencao_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5527/indicacao_138.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5529/indicacao_139.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5530/indicacao_140.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5532/indicacao_141.2026__reitera_a_indicacao_no_80_2025__instalacao_de_poste_de_iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5533/indicacao_142.2026_identificacao_de_proprietarios_e_notificacao_para_limpeza_de_terrenos_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5534/indicacao_143.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5535/indicacao_14.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5536/indicacao_145.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5538/indicacao_146.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5540/indicacao_148.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5541/indicacao_no_149-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5543/indicacao_no_151-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5544/indicacao_152.2026_-_thalle.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5545/indicacao_153._2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5546/indicacao_154.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5547/indicacao_155.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5559/indicacao_157.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5560/indicacao_158.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5562/indicacao_no_160._2026_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5563/indicacao_161.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5565/indicacao_163.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5569/indicacao_165.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5570/indicacao_no_166._2026_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5571/indicacao_167._2026__rodolfo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5572/indicacao_168._2026__rodolfo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5573/indicacao_169.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5576/indicacao_no_170-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5578/indicacao_172.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5580/indicacao_174.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5581/indicacao_175_2026_-_ednilson_-_estoque_materiais.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5582/indicacao_176.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5584/indicacao_no_177-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5585/indicacao_178.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5588/indicacao179_2026_ednilson_-_homenagem_dr_amaro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5590/indicacao_180.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5593/indicacao_182.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5601/indicacao_184.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5603/indicacao_186.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5604/indicacao_187.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5606/indicacao_189._2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5607/indicacao_190.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5610/indicacao_192.2026_-_cirlei-assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5613/indicacao_194.2026-braz-aasinda.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5614/indicacao_195.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5615/indicacao_196.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5616/indicacao_197.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5619/indicacao_198.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5620/indicacao_199.2026-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5621/indicacao_200.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5622/indicacao_201.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5623/indicacao_202.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5625/indicacao_203.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5626/indicacao_204.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5627/indicacao_205.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5629/indicacao_206.2026_-thalles_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5633/indicacao_207.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5635/indicacao_209_2026_ednilson_-_lombada_rua_jose_delmiro_dos_santos_255.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5636/indicacao_210_2026_ednilson_-_redutor_de_velocidade_rua_bias_fortes_884.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5637/indicacao_211_2026_ednilson_-_poda_de_arvore_av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5638/indicacao_212.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5640/indicacao_214.2026_-_cirlei_1_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5642/indicacao_216.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5646/indicacao_219.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5648/indicacao_221.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5649/indicacao_222.2026-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5650/indicacao_223.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5652/indicacao_224.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5655/indicacao_226.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5656/indicacao_227.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5658/indicacao_229.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5662/indicacao_230.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5663/indicacao_231.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5664/indicacao_232.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5666/indicacao_233._2026_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5667/indicacao_234.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5668/indicacao_235.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5669/indicacao_236.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5670/indicacao-_solicito_que_seja_realizado_um_estudo_tecnico_de_transito_na_rua_jose_paraiso_bairro_residencial_oliveira.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5671/indicacao_238.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5674/indicacao_239.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5675/indicacao_240.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5678/indicacao_241.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5679/indicacao_242.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5680/indicacao_243.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5681/incicacao_244.2026_-_cirlei-_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5682/incicacao_245.2026_-_cirlei-_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5683/indicacao_246.2026_-batista.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5684/indicacao_247.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5685/indicacao_248.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5686/indicacao_249.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5687/indicacao_250.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5688/indicacao_251.2026_-thalles.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5691/indicacao_no_252-2026_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5692/indicacao_no_253-2026_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5695/indicacao_254.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5698/indicacao_255.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5699/indicacao_256.2026_-gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5702/indicacao_257.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5704/indicacao_258.2026_-assinada.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5705/indicacao_259.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5706/indicacao_260.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5707/indicacao_261.2026_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5709/indicacao_262.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5710/indicacao__263.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5711/indicacao_264.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5712/indicacao_265.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5714/indicacao_266.2026_-_cirlei__assinada.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5716/indicacao_267.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5717/indicacao_268.2026_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5719/indicacao_269.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5723/indicacao_270.2026_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5724/indicacao_271.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5726/indicacao_272.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5727/indicacao_273.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5735/indicacao_275.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5737/indicacao_276.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5741/indicacao_278.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5742/indicacao_279.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5743/indicacao_280.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5748/indicacao_283.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5749/indicacao_no_284._2026_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5750/indicacao_285.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5751/indicacao_286.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5753/indicacao_287.2026_solicitacao_de_limpeza_rocada_conclusao_de_obra_e_providencias_em_areas_publicas.assinada.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5754/indicacao_288.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5755/indicacao_289.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5756/indicacao_290.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5757/indicacao_291.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5764/indicacao_293.2026_-_matheus-_ass.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5767/indicacao_295.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5768/indicacao_296.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5769/indicacao_297.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5772/indicacao_298.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5774/indicacao_299.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5776/indicacao_301.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5777/indicacao_302.2026-rodolfo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5781/indicacao_303.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5782/indicacao_304.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5783/indicacao_305.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5784/indicacao_306.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5785/indicacao_307.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5786/indicacao_308.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5788/indicacao_309.2026_-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5789/iindicacao_310_2026_eednilson_-_semafaro_duque_de_caxias_x_lincoln_westin.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5791/indicacao_311.2026_-_idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5793/indicacao_312_2026_ednilson_-_transito_-_rua_jose_constancio_x_lincoln_westin.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5794/indicacao_313.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5795/indicacao_314.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5796/indicacao_315.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5800/indicacao_316.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5805/indicacao_317.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5806/indicacao_318.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5807/indicacao_319.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5810/indicacao_321.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5813/indicacao_322.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5814/indicacao_323.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5815/indicacao_324.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5816/indicacao_325.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5818/indicacao_327_2026_ednilson_-_manutencao_do_parquinho_do_caic.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5821/indicacao_328.2026_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5823/indicacao_329.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5825/indicacao_331.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5826/indicacao_332.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5827/indicacao_333.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5828/indicacao_334.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5829/indicacao_335_2026_ednilson_-_instalacao_lombada_ou_radar_-_rua_francisco_mariano_518.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5830/indicacao_336.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5836/indicacao_337.2026_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5837/indicacao_338.2026_-_matheus-ass.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5838/indicacao_339.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5840/indicacao_340.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5842/indicacao_342.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5843/indicacao_343.2026-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5844/indicacao_344.2026-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5845/indicacao_345.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5849/indicacao_347.2026_-__idalina_assinada.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5850/indicacao_348.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5851/indicacao_349.2026_-_jose_batista.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5852/indicacao_350.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5853/indicacao_351.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5854/indicacao_352.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5855/indicacao__353._2026_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5856/indicacao_354.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5860/indicacao_356.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5864/indicacao_357.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5865/indicacao_358.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5878/indicacao_360.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5879/indicacao_361.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5880/indicacao_362.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5881/indicacao_363.2026_-_thalles.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5882/indicacao_364.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5883/indicacao_365.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5884/indicacao_366.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5891/indicacao_367.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5893/indicacao_368.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5896/indicacao_369.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5901/indicacao_371.2026_-_guigui_assinado.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5906/indicacao_373.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5908/indicacao_374.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5912/indicacao_376.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5913/indicacao_377.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5914/indicacao_378.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5917/indicacao_379.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5918/indicacao_380.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5919/indicacao_381.2026_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5862/emenda_modificativa_no_2_-_pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5863/emenda_modificativa_no_3_-_pl_073.2025_doacao_com_encargo_barranco_alto.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5887/emenda_modificativa_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5888/emenda_aditiva_pl_n_74.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5892/emenda_verbal_ao_pl_57-25_apresentada_pelo_vereador_cirlei_jose_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5376/msg_01-2026_-_altera_a_lei_4.546-2014_-_diac2a1rias_motorista_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5404/msg_02-2026_-_indenizaa_a_o_paulo_serralheiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5437/msg_03_-_contrato_de_consorcio_publico_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5438/msg_04_-_subvencao_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5475/msg_005.2025_-_modifica_o_pl_056.2025_-_adicional_de_penosidade_adhs_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5516/msg_006.2026_-_altera_a_lm_5370.2025_-_reprog_emendas_impositivas_2024_e_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5517/msg_007.2026_-_conversao_em_regime_de_urgencia_do_pl_007.2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5549/msg_008.2026_-_revoga_a_lm_4855.2019_-_bonus_social_assinada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5701/msg_10.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5770/msg_011.2026_-_ldo_2027_assinada.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5831/msg_012.2026_-_altera_a_lm_4231.2010_educacao_agrupado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5873/mensagem_13.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5832/msg_014.2026_gratificacao_cpad_agrupado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5872/document_20260512_0001.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5347/ilovepdf_merged_78.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5363/ilovepdf_merged_81.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5368/ilovepdf_merged_82.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5414/ilovepdf_merged_87.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5473/resp_req_07.2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5474/resp_ao_req_01.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5486/resp_ao_req_16.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5487/resp_req_02_merged.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5489/ilovepdf_merged_94.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5490/ilovepdf_merged_95.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5509/oficio_camara_resposta_ao_ver_ednilson_nf_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5511/resp_ao_req_10.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5512/resp_ao_req_08.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5513/resp_req_12.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5514/resp_req_09.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5523/of_34.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5551/resp_ao_req_062026_merged.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5552/resp_req_119.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5553/resposta_ao_requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5554/resp_req_17_merged.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5555/resp_req_03.2026.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5557/resp_req_15.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5587/estimativa_impacto_orc.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5591/resposta_requerimento_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5594/ilovepdf_merged_3.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5595/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5596/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5597/ilovepdf_merged_7.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5598/resp_of_68_idalina.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5624/resposta_ao_requerimento.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5632/ilovepdf_merged_10.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5654/ilovepdf_merged_14.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5659/resp_ao_oficio_24_do_ver_gilmar.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5660/resp_ao_oficio_124_do_gabinete_do_ver_matheus.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5661/resposta_ao_oficio_112_da_ver_idalina.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5694/resp_req_25.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5697/resposta_ao_oficio_38_de_autoria_do_ver_cirlei.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5700/ilovepdf_merged_18.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5725/resp_req_29.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5728/ilovepdf_merged_21.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5729/resp_ao_of_de_gab_ver_gilmar_37.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5730/resp_oficio_gab_ver_idalina_143.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5731/ilovepdf_merged_20.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5739/ilovepdf_merged_22.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5761/ilovepdf_merged_24.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5762/ilovepdf_merged_25.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5766/ilovepdf_merged_26.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5778/ilovepdf_merged_29.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5779/ilovepdf_merged_28.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5780/ilovepdf_merged_27.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5802/ilovepdf_merged_31.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5811/ilovepdf_merged_32.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5812/whatsapp_scan_28_de_abril_de_2026_at_15.39.53.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5820/resp_req_32.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5835/ilovepdf_merged_33.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5839/ilovepdf_merged_34.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5866/resp_of_de_gabinete_ver_rodolfo_-_32.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5867/resposta_of_de_gab_do_ver_guigui_-_of_134.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5868/respostas_aos_oficios_de_gabinete_do_vereador_cirlei_-_16_e_19.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5869/resp_of_vereadora_idalina.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5870/resp_req_37.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5871/whatsapp_scan_12_de_maio_de_2026_at_16.37.28.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5885/whatsapp_scan_18_de_maio_de_2026_at_10.11.43.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5890/resp_req_40_1.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5894/ilovepdf_merged_36.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5895/resp_req_38_1.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5897/oficio_n.o_82.2026_resp_ver_idalina_ass.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5909/ilovepdf_merged_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H341"/>
+  <dimension ref="A1:H514"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="182.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4661,8542 +6545,13031 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E25" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>116</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E33" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E34" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F37" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>99</v>
+        <v>160</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E38" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F39" t="s">
-        <v>145</v>
+        <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E40" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F40" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E41" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42" t="s">
         <v>116</v>
       </c>
-      <c r="D42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>123</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F44" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>174</v>
+        <v>85</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F45" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>89</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="F46" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="E47" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="F48" t="s">
-        <v>187</v>
+        <v>46</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" t="s">
         <v>190</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="E49" t="s">
         <v>191</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E50" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E51" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E52" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F52" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E53" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F53" t="s">
         <v>36</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E54" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F54" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>216</v>
+        <v>31</v>
       </c>
       <c r="D55" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E55" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F55" t="s">
-        <v>145</v>
+        <v>218</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E56" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H56" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
       <c r="D57" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F57" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H57" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>227</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" t="s">
+        <v>200</v>
+      </c>
+      <c r="E58" t="s">
+        <v>201</v>
+      </c>
+      <c r="F58" t="s">
+        <v>214</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" t="s">
+        <v>201</v>
+      </c>
+      <c r="F59" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>237</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="E60" t="s">
-        <v>131</v>
+        <v>201</v>
       </c>
       <c r="F60" t="s">
-        <v>187</v>
+        <v>41</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="H60" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D61" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E61" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F61" t="s">
-        <v>243</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="H61" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="D62" t="s">
+        <v>200</v>
+      </c>
+      <c r="E62" t="s">
+        <v>201</v>
+      </c>
+      <c r="F62" t="s">
+        <v>214</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
         <v>241</v>
-      </c>
-[...10 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E63" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F63" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E64" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F64" t="s">
-        <v>41</v>
+        <v>214</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D65" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E65" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F65" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="D66" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E66" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F66" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
       <c r="D67" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E67" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F67" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="D68" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E68" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F68" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="H68" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D69" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E69" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F69" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="H69" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="D70" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E70" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F70" t="s">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="H70" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="D71" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E71" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F71" t="s">
         <v>36</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="H71" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>54</v>
+        <v>111</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="E72" t="s">
-        <v>242</v>
+        <v>201</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>275</v>
       </c>
       <c r="D73" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E73" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F73" t="s">
-        <v>132</v>
+        <v>214</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="H73" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>17</v>
+        <v>279</v>
       </c>
       <c r="D74" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" t="s">
+        <v>201</v>
+      </c>
+      <c r="F74" t="s">
+        <v>36</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="E74" t="s">
+      <c r="H74" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>22</v>
+        <v>283</v>
       </c>
       <c r="D75" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E75" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F75" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="H75" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>27</v>
+        <v>287</v>
       </c>
       <c r="D76" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E76" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="H76" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>290</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>291</v>
+      </c>
+      <c r="D77" t="s">
+        <v>200</v>
+      </c>
+      <c r="E77" t="s">
+        <v>201</v>
+      </c>
+      <c r="F77" t="s">
+        <v>94</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H77" t="s">
         <v>293</v>
-      </c>
-[...19 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>294</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>295</v>
+      </c>
+      <c r="D78" t="s">
+        <v>200</v>
+      </c>
+      <c r="E78" t="s">
+        <v>201</v>
+      </c>
+      <c r="F78" t="s">
+        <v>252</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B78" t="s">
-[...14 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>299</v>
       </c>
-      <c r="B79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E79" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F79" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H79" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>302</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>303</v>
       </c>
       <c r="D80" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E80" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F80" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>99</v>
+        <v>307</v>
       </c>
       <c r="D81" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E81" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F81" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>45</v>
+        <v>311</v>
       </c>
       <c r="D82" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E82" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F82" t="s">
-        <v>243</v>
+        <v>312</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="H82" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>50</v>
+        <v>316</v>
       </c>
       <c r="D83" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E83" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F83" t="s">
-        <v>243</v>
+        <v>36</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>54</v>
+        <v>320</v>
       </c>
       <c r="D84" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E84" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F84" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="H84" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>58</v>
+        <v>324</v>
       </c>
       <c r="D85" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E85" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="H85" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>116</v>
+        <v>328</v>
       </c>
       <c r="D86" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E86" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F86" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="H86" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>62</v>
+        <v>332</v>
       </c>
       <c r="D87" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E87" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F87" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>66</v>
+        <v>336</v>
       </c>
       <c r="D88" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E88" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F88" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="H88" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>174</v>
+        <v>340</v>
       </c>
       <c r="D89" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E89" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F89" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="H89" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>178</v>
+        <v>344</v>
       </c>
       <c r="D90" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E90" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F90" t="s">
-        <v>41</v>
+        <v>214</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="H90" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>182</v>
+        <v>348</v>
       </c>
       <c r="D91" t="s">
-        <v>280</v>
+        <v>200</v>
       </c>
       <c r="E91" t="s">
-        <v>281</v>
+        <v>201</v>
       </c>
       <c r="F91" t="s">
-        <v>336</v>
+        <v>36</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>340</v>
+        <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E92" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F92" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="H92" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E93" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F93" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="H93" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>191</v>
+        <v>22</v>
       </c>
       <c r="D94" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E94" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F94" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="H94" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="D95" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E95" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F95" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="H95" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>366</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>130</v>
+      </c>
+      <c r="D96" t="s">
         <v>352</v>
       </c>
-      <c r="B96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E96" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F96" t="s">
         <v>41</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="H96" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>203</v>
+        <v>31</v>
       </c>
       <c r="D97" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E97" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F97" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="H97" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>208</v>
+        <v>35</v>
       </c>
       <c r="D98" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E98" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F98" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="H98" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>212</v>
+        <v>40</v>
       </c>
       <c r="D99" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E99" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F99" t="s">
-        <v>187</v>
+        <v>354</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>365</v>
+        <v>143</v>
       </c>
       <c r="D100" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E100" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F100" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="H100" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>369</v>
+        <v>45</v>
       </c>
       <c r="D101" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E101" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F101" t="s">
-        <v>243</v>
+        <v>94</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="H101" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="D102" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E102" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F102" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="H102" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>224</v>
+        <v>54</v>
       </c>
       <c r="D103" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E103" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F103" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="H103" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>228</v>
+        <v>58</v>
       </c>
       <c r="D104" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E104" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F104" t="s">
-        <v>187</v>
+        <v>354</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="H104" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>237</v>
+        <v>160</v>
       </c>
       <c r="D105" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E105" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="H105" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>385</v>
+        <v>62</v>
       </c>
       <c r="D106" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E106" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="H106" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>389</v>
+        <v>66</v>
       </c>
       <c r="D107" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E107" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F107" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="H107" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>393</v>
+        <v>171</v>
       </c>
       <c r="D108" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E108" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F108" t="s">
-        <v>336</v>
+        <v>72</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>397</v>
+        <v>71</v>
       </c>
       <c r="D109" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E109" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F109" t="s">
-        <v>233</v>
+        <v>406</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="H109" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>401</v>
+        <v>76</v>
       </c>
       <c r="D110" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E110" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F110" t="s">
-        <v>18</v>
+        <v>410</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="H110" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>405</v>
+        <v>80</v>
       </c>
       <c r="D111" t="s">
-        <v>280</v>
+        <v>352</v>
       </c>
       <c r="E111" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="F111" t="s">
-        <v>145</v>
+        <v>36</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="H111" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>409</v>
+        <v>10</v>
       </c>
       <c r="D112" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E112" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F112" t="s">
-        <v>243</v>
+        <v>81</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="H112" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>413</v>
+        <v>17</v>
       </c>
       <c r="D113" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E113" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F113" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="H113" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>417</v>
+        <v>22</v>
       </c>
       <c r="D114" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E114" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F114" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="H114" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>421</v>
+        <v>27</v>
       </c>
       <c r="D115" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E115" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="H115" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>425</v>
+        <v>130</v>
       </c>
       <c r="D116" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E116" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F116" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="H116" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>429</v>
+        <v>31</v>
       </c>
       <c r="D117" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E117" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F117" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="H117" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>433</v>
+        <v>35</v>
       </c>
       <c r="D118" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E118" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F118" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="H118" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>437</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E119" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F119" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H119" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>441</v>
+        <v>143</v>
       </c>
       <c r="D120" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E120" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F120" t="s">
-        <v>36</v>
+        <v>354</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H120" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>445</v>
+        <v>45</v>
       </c>
       <c r="D121" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E121" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F121" t="s">
-        <v>41</v>
+        <v>354</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H121" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>448</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
+        <v>50</v>
+      </c>
+      <c r="D122" t="s">
+        <v>417</v>
+      </c>
+      <c r="E122" t="s">
+        <v>418</v>
+      </c>
+      <c r="F122" t="s">
+        <v>354</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="D122" t="s">
-[...8 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>451</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>54</v>
+      </c>
+      <c r="D123" t="s">
+        <v>417</v>
+      </c>
+      <c r="E123" t="s">
+        <v>418</v>
+      </c>
+      <c r="F123" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="H123" t="s">
         <v>453</v>
-      </c>
-[...13 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>58</v>
+      </c>
+      <c r="D124" t="s">
+        <v>417</v>
+      </c>
+      <c r="E124" t="s">
+        <v>418</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H124" t="s">
         <v>456</v>
-      </c>
-[...19 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>461</v>
+        <v>160</v>
       </c>
       <c r="D125" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E125" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F125" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="H125" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>465</v>
+        <v>62</v>
       </c>
       <c r="D126" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E126" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F126" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H126" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>469</v>
+        <v>66</v>
       </c>
       <c r="D127" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E127" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="H127" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>473</v>
+        <v>171</v>
       </c>
       <c r="D128" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E128" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F128" t="s">
-        <v>336</v>
+        <v>94</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="H128" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>477</v>
+        <v>71</v>
       </c>
       <c r="D129" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E129" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F129" t="s">
-        <v>336</v>
+        <v>41</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="H129" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>481</v>
+        <v>76</v>
       </c>
       <c r="D130" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E130" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F130" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="H130" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>485</v>
+        <v>80</v>
       </c>
       <c r="D131" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E131" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F131" t="s">
-        <v>145</v>
+        <v>72</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="H131" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>489</v>
+        <v>85</v>
       </c>
       <c r="D132" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E132" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F132" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="H132" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>493</v>
+        <v>89</v>
       </c>
       <c r="D133" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E133" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F133" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="H133" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>497</v>
+        <v>93</v>
       </c>
       <c r="D134" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E134" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F134" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="H134" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>501</v>
+        <v>98</v>
       </c>
       <c r="D135" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E135" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F135" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="H135" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>505</v>
+        <v>102</v>
       </c>
       <c r="D136" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E136" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F136" t="s">
-        <v>36</v>
+        <v>410</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="H136" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>509</v>
+        <v>106</v>
       </c>
       <c r="D137" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E137" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F137" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="H137" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>513</v>
+        <v>111</v>
       </c>
       <c r="D138" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E138" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F138" t="s">
-        <v>36</v>
+        <v>252</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="H138" t="s">
-        <v>515</v>
+        <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>516</v>
+        <v>499</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="D139" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E139" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F139" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="H139" t="s">
-        <v>519</v>
+        <v>502</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="D140" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E140" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="H140" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>525</v>
+        <v>275</v>
       </c>
       <c r="D141" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E141" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="H141" t="s">
-        <v>527</v>
+        <v>509</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>528</v>
+        <v>510</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>529</v>
+        <v>283</v>
       </c>
       <c r="D142" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E142" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F142" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="H142" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>533</v>
+        <v>287</v>
       </c>
       <c r="D143" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E143" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F143" t="s">
-        <v>41</v>
+        <v>252</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="H143" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>537</v>
+        <v>295</v>
       </c>
       <c r="D144" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E144" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F144" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>538</v>
+        <v>517</v>
       </c>
       <c r="H144" t="s">
-        <v>539</v>
+        <v>518</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>540</v>
+        <v>519</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>541</v>
+        <v>299</v>
       </c>
       <c r="D145" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E145" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>542</v>
+        <v>520</v>
       </c>
       <c r="H145" t="s">
-        <v>543</v>
+        <v>521</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>545</v>
+        <v>307</v>
       </c>
       <c r="D146" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E146" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F146" t="s">
-        <v>243</v>
+        <v>72</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="H146" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>549</v>
+        <v>311</v>
       </c>
       <c r="D147" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E147" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F147" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>550</v>
+        <v>526</v>
       </c>
       <c r="H147" t="s">
-        <v>551</v>
+        <v>527</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>553</v>
+        <v>316</v>
       </c>
       <c r="D148" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E148" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="H148" t="s">
-        <v>555</v>
+        <v>530</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>556</v>
+        <v>531</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>557</v>
+        <v>320</v>
       </c>
       <c r="D149" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E149" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F149" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>558</v>
+        <v>532</v>
       </c>
       <c r="H149" t="s">
-        <v>559</v>
+        <v>533</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>560</v>
+        <v>534</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>561</v>
+        <v>324</v>
       </c>
       <c r="D150" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E150" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F150" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>562</v>
+        <v>535</v>
       </c>
       <c r="H150" t="s">
-        <v>563</v>
+        <v>536</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>564</v>
+        <v>537</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>565</v>
+        <v>332</v>
       </c>
       <c r="D151" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E151" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F151" t="s">
-        <v>36</v>
+        <v>354</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>566</v>
+        <v>538</v>
       </c>
       <c r="H151" t="s">
-        <v>567</v>
+        <v>539</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>568</v>
+        <v>540</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>569</v>
+        <v>340</v>
       </c>
       <c r="D152" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E152" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F152" t="s">
-        <v>187</v>
+        <v>81</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>570</v>
+        <v>541</v>
       </c>
       <c r="H152" t="s">
-        <v>571</v>
+        <v>542</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>572</v>
+        <v>543</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>573</v>
+        <v>344</v>
       </c>
       <c r="D153" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E153" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F153" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>574</v>
+        <v>544</v>
       </c>
       <c r="H153" t="s">
-        <v>575</v>
+        <v>545</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>576</v>
+        <v>546</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>577</v>
+        <v>547</v>
       </c>
       <c r="D154" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E154" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F154" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>578</v>
+        <v>548</v>
       </c>
       <c r="H154" t="s">
-        <v>579</v>
+        <v>549</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>580</v>
+        <v>550</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>581</v>
+        <v>551</v>
       </c>
       <c r="D155" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E155" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F155" t="s">
-        <v>132</v>
+        <v>410</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>582</v>
+        <v>552</v>
       </c>
       <c r="H155" t="s">
-        <v>583</v>
+        <v>553</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>584</v>
+        <v>554</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>585</v>
+        <v>555</v>
       </c>
       <c r="D156" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E156" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F156" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>586</v>
+        <v>556</v>
       </c>
       <c r="H156" t="s">
-        <v>587</v>
+        <v>557</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>588</v>
+        <v>558</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>589</v>
+        <v>559</v>
       </c>
       <c r="D157" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E157" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F157" t="s">
-        <v>18</v>
+        <v>410</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="H157" t="s">
-        <v>591</v>
+        <v>561</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>592</v>
+        <v>562</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>593</v>
+        <v>563</v>
       </c>
       <c r="D158" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E158" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F158" t="s">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>594</v>
+        <v>564</v>
       </c>
       <c r="H158" t="s">
-        <v>595</v>
+        <v>565</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>596</v>
+        <v>566</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>597</v>
+        <v>567</v>
       </c>
       <c r="D159" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E159" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F159" t="s">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>598</v>
+        <v>568</v>
       </c>
       <c r="H159" t="s">
-        <v>599</v>
+        <v>569</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>600</v>
+        <v>570</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>601</v>
+        <v>571</v>
       </c>
       <c r="D160" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E160" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F160" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>602</v>
+        <v>572</v>
       </c>
       <c r="H160" t="s">
-        <v>603</v>
+        <v>573</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>604</v>
+        <v>574</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>605</v>
+        <v>575</v>
       </c>
       <c r="D161" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E161" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F161" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>606</v>
+        <v>576</v>
       </c>
       <c r="H161" t="s">
-        <v>607</v>
+        <v>577</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>608</v>
+        <v>578</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>609</v>
+        <v>579</v>
       </c>
       <c r="D162" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E162" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F162" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>610</v>
+        <v>580</v>
       </c>
       <c r="H162" t="s">
-        <v>611</v>
+        <v>581</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>612</v>
+        <v>582</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>613</v>
+        <v>583</v>
       </c>
       <c r="D163" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E163" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F163" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="H163" t="s">
-        <v>615</v>
+        <v>585</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>616</v>
+        <v>586</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>617</v>
+        <v>587</v>
       </c>
       <c r="D164" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E164" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F164" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>618</v>
+        <v>588</v>
       </c>
       <c r="H164" t="s">
-        <v>619</v>
+        <v>589</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>620</v>
+        <v>590</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>621</v>
+        <v>591</v>
       </c>
       <c r="D165" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E165" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F165" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>622</v>
+        <v>592</v>
       </c>
       <c r="H165" t="s">
-        <v>623</v>
+        <v>593</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>624</v>
+        <v>594</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>625</v>
+        <v>595</v>
       </c>
       <c r="D166" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E166" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F166" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>626</v>
+        <v>596</v>
       </c>
       <c r="H166" t="s">
-        <v>627</v>
+        <v>597</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>628</v>
+        <v>598</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>629</v>
+        <v>599</v>
       </c>
       <c r="D167" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E167" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F167" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>630</v>
+        <v>600</v>
       </c>
       <c r="H167" t="s">
-        <v>631</v>
+        <v>601</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>632</v>
+        <v>602</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>633</v>
+        <v>603</v>
       </c>
       <c r="D168" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E168" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F168" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>634</v>
+        <v>604</v>
       </c>
       <c r="H168" t="s">
-        <v>635</v>
+        <v>605</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>636</v>
+        <v>606</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>637</v>
+        <v>607</v>
       </c>
       <c r="D169" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E169" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F169" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>638</v>
+        <v>608</v>
       </c>
       <c r="H169" t="s">
-        <v>639</v>
+        <v>609</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>640</v>
+        <v>610</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>641</v>
+        <v>611</v>
       </c>
       <c r="D170" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E170" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F170" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>642</v>
+        <v>612</v>
       </c>
       <c r="H170" t="s">
-        <v>643</v>
+        <v>613</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>644</v>
+        <v>614</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>645</v>
+        <v>615</v>
       </c>
       <c r="D171" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E171" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F171" t="s">
-        <v>41</v>
+        <v>252</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>646</v>
+        <v>616</v>
       </c>
       <c r="H171" t="s">
-        <v>647</v>
+        <v>617</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>648</v>
+        <v>618</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>649</v>
+        <v>619</v>
       </c>
       <c r="D172" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E172" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>410</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>650</v>
+        <v>620</v>
       </c>
       <c r="H172" t="s">
-        <v>651</v>
+        <v>621</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>652</v>
+        <v>622</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>653</v>
+        <v>623</v>
       </c>
       <c r="D173" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E173" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F173" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>654</v>
+        <v>624</v>
       </c>
       <c r="H173" t="s">
-        <v>655</v>
+        <v>625</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>656</v>
+        <v>626</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>657</v>
+        <v>627</v>
       </c>
       <c r="D174" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E174" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F174" t="s">
-        <v>243</v>
+        <v>23</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>658</v>
+        <v>628</v>
       </c>
       <c r="H174" t="s">
-        <v>659</v>
+        <v>629</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>661</v>
+        <v>631</v>
       </c>
       <c r="D175" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E175" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F175" t="s">
         <v>36</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>662</v>
+        <v>632</v>
       </c>
       <c r="H175" t="s">
-        <v>663</v>
+        <v>633</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>664</v>
+        <v>634</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>665</v>
+        <v>635</v>
       </c>
       <c r="D176" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E176" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F176" t="s">
         <v>36</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>666</v>
+        <v>636</v>
       </c>
       <c r="H176" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>668</v>
+        <v>638</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>669</v>
+        <v>639</v>
       </c>
       <c r="D177" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E177" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F177" t="s">
         <v>36</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>670</v>
+        <v>640</v>
       </c>
       <c r="H177" t="s">
-        <v>671</v>
+        <v>641</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>672</v>
+        <v>642</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>673</v>
+        <v>643</v>
       </c>
       <c r="D178" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E178" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F178" t="s">
         <v>23</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>674</v>
+        <v>644</v>
       </c>
       <c r="H178" t="s">
-        <v>675</v>
+        <v>645</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>676</v>
+        <v>646</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>677</v>
+        <v>647</v>
       </c>
       <c r="D179" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E179" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F179" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>678</v>
+        <v>648</v>
       </c>
       <c r="H179" t="s">
-        <v>679</v>
+        <v>649</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>680</v>
+        <v>650</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>681</v>
+        <v>651</v>
       </c>
       <c r="D180" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E180" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
       <c r="H180" t="s">
-        <v>683</v>
+        <v>653</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>684</v>
+        <v>654</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>685</v>
+        <v>655</v>
       </c>
       <c r="D181" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E181" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>686</v>
+        <v>656</v>
       </c>
       <c r="H181" t="s">
-        <v>687</v>
+        <v>657</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>688</v>
+        <v>658</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>689</v>
+        <v>659</v>
       </c>
       <c r="D182" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E182" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F182" t="s">
-        <v>187</v>
+        <v>41</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>690</v>
+        <v>660</v>
       </c>
       <c r="H182" t="s">
-        <v>691</v>
+        <v>661</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>692</v>
+        <v>662</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>693</v>
+        <v>663</v>
       </c>
       <c r="D183" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E183" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F183" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>694</v>
+        <v>664</v>
       </c>
       <c r="H183" t="s">
-        <v>695</v>
+        <v>665</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>696</v>
+        <v>666</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>697</v>
+        <v>667</v>
       </c>
       <c r="D184" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E184" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F184" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>698</v>
+        <v>668</v>
       </c>
       <c r="H184" t="s">
-        <v>699</v>
+        <v>669</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>700</v>
+        <v>670</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>701</v>
+        <v>671</v>
       </c>
       <c r="D185" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E185" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F185" t="s">
-        <v>23</v>
+        <v>354</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>702</v>
+        <v>672</v>
       </c>
       <c r="H185" t="s">
-        <v>703</v>
+        <v>673</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>704</v>
+        <v>674</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="D186" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E186" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F186" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>706</v>
+        <v>676</v>
       </c>
       <c r="H186" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>709</v>
+        <v>679</v>
       </c>
       <c r="D187" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E187" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F187" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>710</v>
+        <v>680</v>
       </c>
       <c r="H187" t="s">
-        <v>711</v>
+        <v>681</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>712</v>
+        <v>682</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>713</v>
+        <v>683</v>
       </c>
       <c r="D188" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E188" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F188" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>714</v>
+        <v>684</v>
       </c>
       <c r="H188" t="s">
-        <v>715</v>
+        <v>685</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>716</v>
+        <v>686</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>717</v>
+        <v>687</v>
       </c>
       <c r="D189" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E189" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F189" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>718</v>
+        <v>688</v>
       </c>
       <c r="H189" t="s">
-        <v>719</v>
+        <v>689</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>720</v>
+        <v>690</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>721</v>
+        <v>691</v>
       </c>
       <c r="D190" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E190" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F190" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>722</v>
+        <v>692</v>
       </c>
       <c r="H190" t="s">
-        <v>723</v>
+        <v>693</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>724</v>
+        <v>694</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>725</v>
+        <v>695</v>
       </c>
       <c r="D191" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E191" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F191" t="s">
-        <v>336</v>
+        <v>252</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>726</v>
+        <v>696</v>
       </c>
       <c r="H191" t="s">
-        <v>727</v>
+        <v>697</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>728</v>
+        <v>698</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>729</v>
+        <v>699</v>
       </c>
       <c r="D192" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E192" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F192" t="s">
-        <v>336</v>
+        <v>410</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>730</v>
+        <v>700</v>
       </c>
       <c r="H192" t="s">
-        <v>731</v>
+        <v>701</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>732</v>
+        <v>702</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>733</v>
+        <v>703</v>
       </c>
       <c r="D193" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E193" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F193" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>734</v>
+        <v>704</v>
       </c>
       <c r="H193" t="s">
-        <v>735</v>
+        <v>705</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>736</v>
+        <v>706</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>737</v>
+        <v>707</v>
       </c>
       <c r="D194" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E194" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F194" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>738</v>
+        <v>708</v>
       </c>
       <c r="H194" t="s">
-        <v>739</v>
+        <v>709</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>740</v>
+        <v>710</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>741</v>
+        <v>711</v>
       </c>
       <c r="D195" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E195" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F195" t="s">
-        <v>36</v>
+        <v>214</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>742</v>
+        <v>712</v>
       </c>
       <c r="H195" t="s">
-        <v>743</v>
+        <v>713</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>744</v>
+        <v>714</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>745</v>
+        <v>715</v>
       </c>
       <c r="D196" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E196" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F196" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>746</v>
+        <v>716</v>
       </c>
       <c r="H196" t="s">
-        <v>747</v>
+        <v>717</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>748</v>
+        <v>718</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>749</v>
+        <v>719</v>
       </c>
       <c r="D197" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E197" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F197" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>750</v>
+        <v>720</v>
       </c>
       <c r="H197" t="s">
-        <v>751</v>
+        <v>721</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>752</v>
+        <v>722</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>753</v>
+        <v>723</v>
       </c>
       <c r="D198" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E198" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F198" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>754</v>
+        <v>724</v>
       </c>
       <c r="H198" t="s">
-        <v>755</v>
+        <v>725</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>756</v>
+        <v>726</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>757</v>
+        <v>727</v>
       </c>
       <c r="D199" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E199" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F199" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>758</v>
+        <v>728</v>
       </c>
       <c r="H199" t="s">
-        <v>759</v>
+        <v>729</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>760</v>
+        <v>730</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>761</v>
+        <v>731</v>
       </c>
       <c r="D200" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E200" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>762</v>
+        <v>732</v>
       </c>
       <c r="H200" t="s">
-        <v>763</v>
+        <v>733</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>764</v>
+        <v>734</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>765</v>
+        <v>735</v>
       </c>
       <c r="D201" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E201" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F201" t="s">
-        <v>233</v>
+        <v>72</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>766</v>
+        <v>736</v>
       </c>
       <c r="H201" t="s">
-        <v>767</v>
+        <v>737</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>768</v>
+        <v>738</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>769</v>
+        <v>739</v>
       </c>
       <c r="D202" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E202" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F202" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>770</v>
+        <v>740</v>
       </c>
       <c r="H202" t="s">
-        <v>771</v>
+        <v>741</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>772</v>
+        <v>742</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>773</v>
+        <v>743</v>
       </c>
       <c r="D203" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E203" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="H203" t="s">
-        <v>775</v>
+        <v>745</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>776</v>
+        <v>746</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>777</v>
+        <v>747</v>
       </c>
       <c r="D204" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E204" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F204" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>778</v>
+        <v>748</v>
       </c>
       <c r="H204" t="s">
-        <v>779</v>
+        <v>749</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>780</v>
+        <v>750</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>781</v>
+        <v>751</v>
       </c>
       <c r="D205" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E205" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F205" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>782</v>
+        <v>752</v>
       </c>
       <c r="H205" t="s">
-        <v>783</v>
+        <v>753</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>784</v>
+        <v>754</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>785</v>
+        <v>755</v>
       </c>
       <c r="D206" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E206" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F206" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>786</v>
+        <v>756</v>
       </c>
       <c r="H206" t="s">
-        <v>787</v>
+        <v>757</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>789</v>
+        <v>759</v>
       </c>
       <c r="D207" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E207" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F207" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
       <c r="H207" t="s">
-        <v>791</v>
+        <v>761</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>792</v>
+        <v>762</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>793</v>
+        <v>763</v>
       </c>
       <c r="D208" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E208" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F208" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="H208" t="s">
-        <v>795</v>
+        <v>765</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>796</v>
+        <v>766</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>797</v>
+        <v>767</v>
       </c>
       <c r="D209" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E209" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F209" t="s">
-        <v>132</v>
+        <v>354</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>798</v>
+        <v>768</v>
       </c>
       <c r="H209" t="s">
-        <v>799</v>
+        <v>769</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>801</v>
+        <v>771</v>
       </c>
       <c r="D210" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E210" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F210" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>802</v>
+        <v>772</v>
       </c>
       <c r="H210" t="s">
-        <v>803</v>
+        <v>773</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>804</v>
+        <v>774</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>805</v>
+        <v>775</v>
       </c>
       <c r="D211" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E211" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F211" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>806</v>
+        <v>776</v>
       </c>
       <c r="H211" t="s">
-        <v>807</v>
+        <v>777</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>808</v>
+        <v>778</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>809</v>
+        <v>779</v>
       </c>
       <c r="D212" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E212" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F212" t="s">
-        <v>187</v>
+        <v>410</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>810</v>
+        <v>780</v>
       </c>
       <c r="H212" t="s">
-        <v>811</v>
+        <v>781</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>812</v>
+        <v>782</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>813</v>
+        <v>783</v>
       </c>
       <c r="D213" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E213" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F213" t="s">
-        <v>36</v>
+        <v>354</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>814</v>
+        <v>784</v>
       </c>
       <c r="H213" t="s">
-        <v>815</v>
+        <v>785</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>816</v>
+        <v>786</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>817</v>
+        <v>787</v>
       </c>
       <c r="D214" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E214" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F214" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>818</v>
+        <v>788</v>
       </c>
       <c r="H214" t="s">
-        <v>819</v>
+        <v>789</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>821</v>
+        <v>791</v>
       </c>
       <c r="D215" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E215" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F215" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>822</v>
+        <v>792</v>
       </c>
       <c r="H215" t="s">
-        <v>823</v>
+        <v>793</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>824</v>
+        <v>794</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>825</v>
+        <v>795</v>
       </c>
       <c r="D216" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E216" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F216" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>826</v>
+        <v>796</v>
       </c>
       <c r="H216" t="s">
-        <v>827</v>
+        <v>797</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>828</v>
+        <v>798</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>829</v>
+        <v>799</v>
       </c>
       <c r="D217" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E217" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F217" t="s">
-        <v>336</v>
+        <v>23</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>830</v>
+        <v>800</v>
       </c>
       <c r="H217" t="s">
-        <v>831</v>
+        <v>801</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>832</v>
+        <v>802</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>833</v>
+        <v>803</v>
       </c>
       <c r="D218" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E218" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F218" t="s">
         <v>18</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>834</v>
+        <v>804</v>
       </c>
       <c r="H218" t="s">
-        <v>835</v>
+        <v>805</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>836</v>
+        <v>806</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>837</v>
+        <v>807</v>
       </c>
       <c r="D219" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E219" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F219" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>838</v>
+        <v>808</v>
       </c>
       <c r="H219" t="s">
-        <v>839</v>
+        <v>809</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>840</v>
+        <v>810</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>841</v>
+        <v>811</v>
       </c>
       <c r="D220" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E220" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F220" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>842</v>
+        <v>812</v>
       </c>
       <c r="H220" t="s">
-        <v>843</v>
+        <v>813</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>844</v>
+        <v>814</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>845</v>
+        <v>815</v>
       </c>
       <c r="D221" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E221" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F221" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>846</v>
+        <v>816</v>
       </c>
       <c r="H221" t="s">
-        <v>847</v>
+        <v>817</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>848</v>
+        <v>818</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>849</v>
+        <v>819</v>
       </c>
       <c r="D222" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E222" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F222" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>850</v>
+        <v>820</v>
       </c>
       <c r="H222" t="s">
-        <v>851</v>
+        <v>821</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>852</v>
+        <v>822</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>853</v>
+        <v>823</v>
       </c>
       <c r="D223" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E223" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F223" t="s">
         <v>23</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>854</v>
+        <v>824</v>
       </c>
       <c r="H223" t="s">
-        <v>855</v>
+        <v>825</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>856</v>
+        <v>826</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>857</v>
+        <v>827</v>
       </c>
       <c r="D224" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E224" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F224" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>858</v>
+        <v>828</v>
       </c>
       <c r="H224" t="s">
-        <v>859</v>
+        <v>829</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>860</v>
+        <v>830</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>861</v>
+        <v>831</v>
       </c>
       <c r="D225" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E225" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F225" t="s">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>862</v>
+        <v>832</v>
       </c>
       <c r="H225" t="s">
-        <v>863</v>
+        <v>833</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>864</v>
+        <v>834</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>865</v>
+        <v>835</v>
       </c>
       <c r="D226" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E226" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F226" t="s">
-        <v>336</v>
+        <v>214</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>866</v>
+        <v>836</v>
       </c>
       <c r="H226" t="s">
-        <v>867</v>
+        <v>837</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>868</v>
+        <v>838</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>869</v>
+        <v>839</v>
       </c>
       <c r="D227" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E227" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F227" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>870</v>
+        <v>840</v>
       </c>
       <c r="H227" t="s">
-        <v>871</v>
+        <v>841</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>872</v>
+        <v>842</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>873</v>
+        <v>843</v>
       </c>
       <c r="D228" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E228" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F228" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>874</v>
+        <v>844</v>
       </c>
       <c r="H228" t="s">
-        <v>875</v>
+        <v>845</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>876</v>
+        <v>846</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>877</v>
+        <v>847</v>
       </c>
       <c r="D229" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E229" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F229" t="s">
-        <v>23</v>
+        <v>410</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>878</v>
+        <v>848</v>
       </c>
       <c r="H229" t="s">
-        <v>879</v>
+        <v>849</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>880</v>
+        <v>850</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>881</v>
+        <v>851</v>
       </c>
       <c r="D230" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E230" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>882</v>
+        <v>852</v>
       </c>
       <c r="H230" t="s">
-        <v>883</v>
+        <v>853</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>884</v>
+        <v>854</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>885</v>
+        <v>855</v>
       </c>
       <c r="D231" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E231" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F231" t="s">
-        <v>233</v>
+        <v>72</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>886</v>
+        <v>856</v>
       </c>
       <c r="H231" t="s">
-        <v>887</v>
+        <v>857</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>888</v>
+        <v>858</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>889</v>
+        <v>859</v>
       </c>
       <c r="D232" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E232" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F232" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>890</v>
+        <v>860</v>
       </c>
       <c r="H232" t="s">
-        <v>891</v>
+        <v>861</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>892</v>
+        <v>862</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>893</v>
+        <v>863</v>
       </c>
       <c r="D233" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E233" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F233" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>894</v>
+        <v>864</v>
       </c>
       <c r="H233" t="s">
-        <v>895</v>
+        <v>865</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>896</v>
+        <v>866</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>897</v>
+        <v>867</v>
       </c>
       <c r="D234" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E234" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F234" t="s">
         <v>36</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>898</v>
+        <v>868</v>
       </c>
       <c r="H234" t="s">
-        <v>899</v>
+        <v>869</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>900</v>
+        <v>870</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>901</v>
+        <v>871</v>
       </c>
       <c r="D235" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E235" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F235" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>902</v>
+        <v>872</v>
       </c>
       <c r="H235" t="s">
-        <v>903</v>
+        <v>873</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>904</v>
+        <v>874</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>905</v>
+        <v>875</v>
       </c>
       <c r="D236" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E236" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F236" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>906</v>
+        <v>876</v>
       </c>
       <c r="H236" t="s">
-        <v>907</v>
+        <v>877</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>908</v>
+        <v>878</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>909</v>
+        <v>879</v>
       </c>
       <c r="D237" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E237" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F237" t="s">
         <v>36</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>910</v>
+        <v>880</v>
       </c>
       <c r="H237" t="s">
-        <v>911</v>
+        <v>881</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>912</v>
+        <v>882</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>913</v>
+        <v>883</v>
       </c>
       <c r="D238" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E238" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F238" t="s">
-        <v>23</v>
+        <v>354</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>914</v>
+        <v>884</v>
       </c>
       <c r="H238" t="s">
-        <v>915</v>
+        <v>885</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>916</v>
+        <v>886</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>917</v>
+        <v>887</v>
       </c>
       <c r="D239" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E239" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F239" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>918</v>
+        <v>888</v>
       </c>
       <c r="H239" t="s">
-        <v>919</v>
+        <v>889</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>920</v>
+        <v>890</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>921</v>
+        <v>891</v>
       </c>
       <c r="D240" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E240" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F240" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>922</v>
+        <v>892</v>
       </c>
       <c r="H240" t="s">
-        <v>923</v>
+        <v>893</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>924</v>
+        <v>894</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>925</v>
+        <v>895</v>
       </c>
       <c r="D241" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E241" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F241" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>926</v>
+        <v>896</v>
       </c>
       <c r="H241" t="s">
-        <v>927</v>
+        <v>897</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>928</v>
+        <v>898</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>929</v>
+        <v>899</v>
       </c>
       <c r="D242" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E242" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F242" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>930</v>
+        <v>900</v>
       </c>
       <c r="H242" t="s">
-        <v>931</v>
+        <v>901</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>932</v>
+        <v>902</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>933</v>
+        <v>903</v>
       </c>
       <c r="D243" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E243" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F243" t="s">
-        <v>934</v>
+        <v>41</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>935</v>
+        <v>904</v>
       </c>
       <c r="H243" t="s">
-        <v>936</v>
+        <v>905</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>937</v>
+        <v>906</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="D244" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E244" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F244" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="H244" t="s">
-        <v>940</v>
+        <v>909</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>941</v>
+        <v>910</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>942</v>
+        <v>911</v>
       </c>
       <c r="D245" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E245" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F245" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>943</v>
+        <v>912</v>
       </c>
       <c r="H245" t="s">
-        <v>944</v>
+        <v>913</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>945</v>
+        <v>914</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>946</v>
+        <v>915</v>
       </c>
       <c r="D246" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E246" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F246" t="s">
-        <v>36</v>
+        <v>410</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>947</v>
+        <v>916</v>
       </c>
       <c r="H246" t="s">
-        <v>948</v>
+        <v>917</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>949</v>
+        <v>918</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>950</v>
+        <v>919</v>
       </c>
       <c r="D247" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E247" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F247" t="s">
         <v>23</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>951</v>
+        <v>920</v>
       </c>
       <c r="H247" t="s">
-        <v>952</v>
+        <v>921</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>953</v>
+        <v>922</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>954</v>
+        <v>923</v>
       </c>
       <c r="D248" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E248" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F248" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>955</v>
+        <v>924</v>
       </c>
       <c r="H248" t="s">
-        <v>956</v>
+        <v>925</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>957</v>
+        <v>926</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>958</v>
+        <v>927</v>
       </c>
       <c r="D249" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E249" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F249" t="s">
-        <v>36</v>
+        <v>410</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>959</v>
+        <v>928</v>
       </c>
       <c r="H249" t="s">
-        <v>960</v>
+        <v>929</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>961</v>
+        <v>930</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>962</v>
+        <v>931</v>
       </c>
       <c r="D250" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E250" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F250" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>963</v>
+        <v>932</v>
       </c>
       <c r="H250" t="s">
-        <v>964</v>
+        <v>933</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>965</v>
+        <v>934</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>966</v>
+        <v>935</v>
       </c>
       <c r="D251" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E251" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F251" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>967</v>
+        <v>936</v>
       </c>
       <c r="H251" t="s">
-        <v>968</v>
+        <v>937</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>969</v>
+        <v>938</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>970</v>
+        <v>939</v>
       </c>
       <c r="D252" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E252" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F252" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>971</v>
+        <v>940</v>
       </c>
       <c r="H252" t="s">
-        <v>972</v>
+        <v>941</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>973</v>
+        <v>942</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>974</v>
+        <v>943</v>
       </c>
       <c r="D253" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E253" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F253" t="s">
-        <v>243</v>
+        <v>81</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>975</v>
+        <v>944</v>
       </c>
       <c r="H253" t="s">
-        <v>976</v>
+        <v>945</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>977</v>
+        <v>946</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>978</v>
+        <v>947</v>
       </c>
       <c r="D254" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E254" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F254" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>979</v>
+        <v>948</v>
       </c>
       <c r="H254" t="s">
-        <v>980</v>
+        <v>949</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>981</v>
+        <v>950</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>982</v>
+        <v>951</v>
       </c>
       <c r="D255" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E255" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F255" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>983</v>
+        <v>952</v>
       </c>
       <c r="H255" t="s">
-        <v>984</v>
+        <v>953</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>985</v>
+        <v>954</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>986</v>
+        <v>955</v>
       </c>
       <c r="D256" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E256" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F256" t="s">
-        <v>233</v>
+        <v>72</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>987</v>
+        <v>956</v>
       </c>
       <c r="H256" t="s">
-        <v>988</v>
+        <v>957</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>989</v>
+        <v>958</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>990</v>
+        <v>959</v>
       </c>
       <c r="D257" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E257" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F257" t="s">
-        <v>336</v>
+        <v>18</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>991</v>
+        <v>960</v>
       </c>
       <c r="H257" t="s">
-        <v>992</v>
+        <v>961</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>993</v>
+        <v>962</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>994</v>
+        <v>963</v>
       </c>
       <c r="D258" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E258" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F258" t="s">
-        <v>336</v>
+        <v>18</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>995</v>
+        <v>964</v>
       </c>
       <c r="H258" t="s">
-        <v>996</v>
+        <v>965</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>997</v>
+        <v>966</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>998</v>
+        <v>967</v>
       </c>
       <c r="D259" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E259" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F259" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>999</v>
+        <v>968</v>
       </c>
       <c r="H259" t="s">
-        <v>1000</v>
+        <v>969</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1001</v>
+        <v>970</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1002</v>
+        <v>971</v>
       </c>
       <c r="D260" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E260" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F260" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1003</v>
+        <v>972</v>
       </c>
       <c r="H260" t="s">
-        <v>1004</v>
+        <v>973</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1005</v>
+        <v>974</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1006</v>
+        <v>975</v>
       </c>
       <c r="D261" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E261" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1007</v>
+        <v>976</v>
       </c>
       <c r="H261" t="s">
-        <v>1008</v>
+        <v>977</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1009</v>
+        <v>978</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1010</v>
+        <v>979</v>
       </c>
       <c r="D262" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E262" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F262" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1011</v>
+        <v>980</v>
       </c>
       <c r="H262" t="s">
-        <v>1012</v>
+        <v>981</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1013</v>
+        <v>982</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1014</v>
+        <v>983</v>
       </c>
       <c r="D263" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E263" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F263" t="s">
-        <v>243</v>
+        <v>41</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1015</v>
+        <v>984</v>
       </c>
       <c r="H263" t="s">
-        <v>1016</v>
+        <v>985</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1017</v>
+        <v>986</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1018</v>
+        <v>987</v>
       </c>
       <c r="D264" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E264" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F264" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1019</v>
+        <v>988</v>
       </c>
       <c r="H264" t="s">
-        <v>1020</v>
+        <v>989</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1021</v>
+        <v>990</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1022</v>
+        <v>991</v>
       </c>
       <c r="D265" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E265" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F265" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1023</v>
+        <v>992</v>
       </c>
       <c r="H265" t="s">
-        <v>1024</v>
+        <v>993</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1025</v>
+        <v>994</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1026</v>
+        <v>995</v>
       </c>
       <c r="D266" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E266" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F266" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1027</v>
+        <v>996</v>
       </c>
       <c r="H266" t="s">
-        <v>1028</v>
+        <v>997</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1029</v>
+        <v>998</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1030</v>
+        <v>999</v>
       </c>
       <c r="D267" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E267" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F267" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1031</v>
+        <v>1000</v>
       </c>
       <c r="H267" t="s">
-        <v>1032</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="D268" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E268" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F268" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1035</v>
+        <v>1004</v>
       </c>
       <c r="H268" t="s">
-        <v>1036</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1037</v>
+        <v>1006</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1038</v>
+        <v>1007</v>
       </c>
       <c r="D269" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E269" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F269" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1039</v>
+        <v>1008</v>
       </c>
       <c r="H269" t="s">
-        <v>1040</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1041</v>
+        <v>1010</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1042</v>
+        <v>1011</v>
       </c>
       <c r="D270" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E270" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F270" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1043</v>
+        <v>1012</v>
       </c>
       <c r="H270" t="s">
-        <v>1044</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1045</v>
+        <v>1014</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1046</v>
+        <v>1015</v>
       </c>
       <c r="D271" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E271" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F271" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1047</v>
+        <v>1016</v>
       </c>
       <c r="H271" t="s">
-        <v>1048</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1049</v>
+        <v>1018</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1050</v>
+        <v>1019</v>
       </c>
       <c r="D272" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E272" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F272" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1051</v>
+        <v>1020</v>
       </c>
       <c r="H272" t="s">
-        <v>1052</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1053</v>
+        <v>1022</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1054</v>
+        <v>1023</v>
       </c>
       <c r="D273" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E273" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F273" t="s">
         <v>36</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1055</v>
+        <v>1024</v>
       </c>
       <c r="H273" t="s">
-        <v>1056</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1057</v>
+        <v>1026</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1058</v>
+        <v>1027</v>
       </c>
       <c r="D274" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E274" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F274" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1059</v>
+        <v>1028</v>
       </c>
       <c r="H274" t="s">
-        <v>1060</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1061</v>
+        <v>1030</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1062</v>
+        <v>1031</v>
       </c>
       <c r="D275" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E275" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F275" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1063</v>
+        <v>1032</v>
       </c>
       <c r="H275" t="s">
-        <v>1064</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1065</v>
+        <v>1034</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1066</v>
+        <v>1035</v>
       </c>
       <c r="D276" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E276" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F276" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1067</v>
+        <v>1036</v>
       </c>
       <c r="H276" t="s">
-        <v>1068</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1069</v>
+        <v>1038</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1070</v>
+        <v>1039</v>
       </c>
       <c r="D277" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E277" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1071</v>
+        <v>1040</v>
       </c>
       <c r="H277" t="s">
-        <v>1072</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1073</v>
+        <v>1042</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1074</v>
+        <v>1043</v>
       </c>
       <c r="D278" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E278" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F278" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1075</v>
+        <v>1044</v>
       </c>
       <c r="H278" t="s">
-        <v>1076</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1077</v>
+        <v>1046</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1078</v>
+        <v>1047</v>
       </c>
       <c r="D279" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E279" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F279" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1079</v>
+        <v>1048</v>
       </c>
       <c r="H279" t="s">
-        <v>1080</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1081</v>
+        <v>1050</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1082</v>
+        <v>1051</v>
       </c>
       <c r="D280" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E280" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F280" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
       <c r="H280" t="s">
-        <v>1084</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1085</v>
+        <v>1054</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1086</v>
+        <v>1055</v>
       </c>
       <c r="D281" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E281" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F281" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1087</v>
+        <v>1056</v>
       </c>
       <c r="H281" t="s">
-        <v>1088</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1089</v>
+        <v>1058</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1090</v>
+        <v>1059</v>
       </c>
       <c r="D282" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E282" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F282" t="s">
-        <v>23</v>
+        <v>1060</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1091</v>
+        <v>1061</v>
       </c>
       <c r="H282" t="s">
-        <v>1092</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1093</v>
+        <v>1063</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1094</v>
+        <v>1064</v>
       </c>
       <c r="D283" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E283" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F283" t="s">
-        <v>132</v>
+        <v>410</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1095</v>
+        <v>1065</v>
       </c>
       <c r="H283" t="s">
-        <v>1096</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1097</v>
+        <v>1067</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1098</v>
+        <v>1068</v>
       </c>
       <c r="D284" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E284" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>410</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1099</v>
+        <v>1069</v>
       </c>
       <c r="H284" t="s">
-        <v>1100</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1101</v>
+        <v>1071</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1102</v>
+        <v>1072</v>
       </c>
       <c r="D285" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E285" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F285" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1103</v>
+        <v>1073</v>
       </c>
       <c r="H285" t="s">
-        <v>1104</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1105</v>
+        <v>1075</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1106</v>
+        <v>1076</v>
       </c>
       <c r="D286" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E286" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F286" t="s">
-        <v>233</v>
+        <v>23</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1107</v>
+        <v>1077</v>
       </c>
       <c r="H286" t="s">
-        <v>1108</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1109</v>
+        <v>1079</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1110</v>
+        <v>1080</v>
       </c>
       <c r="D287" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E287" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F287" t="s">
         <v>36</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1111</v>
+        <v>1081</v>
       </c>
       <c r="H287" t="s">
-        <v>1112</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1113</v>
+        <v>1083</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1114</v>
+        <v>1084</v>
       </c>
       <c r="D288" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E288" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F288" t="s">
         <v>36</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1115</v>
+        <v>1085</v>
       </c>
       <c r="H288" t="s">
-        <v>1116</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1117</v>
+        <v>1087</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1118</v>
+        <v>1088</v>
       </c>
       <c r="D289" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E289" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F289" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1119</v>
+        <v>1089</v>
       </c>
       <c r="H289" t="s">
-        <v>1120</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1121</v>
+        <v>1091</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1122</v>
+        <v>1092</v>
       </c>
       <c r="D290" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E290" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F290" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1123</v>
+        <v>1093</v>
       </c>
       <c r="H290" t="s">
-        <v>1124</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1125</v>
+        <v>1095</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1126</v>
+        <v>1096</v>
       </c>
       <c r="D291" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E291" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F291" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1127</v>
+        <v>1097</v>
       </c>
       <c r="H291" t="s">
-        <v>1128</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1129</v>
+        <v>1099</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1130</v>
+        <v>1100</v>
       </c>
       <c r="D292" t="s">
-        <v>280</v>
+        <v>417</v>
       </c>
       <c r="E292" t="s">
-        <v>281</v>
+        <v>418</v>
       </c>
       <c r="F292" t="s">
-        <v>23</v>
+        <v>354</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1131</v>
+        <v>1101</v>
       </c>
       <c r="H292" t="s">
-        <v>1132</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1133</v>
+        <v>1103</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>10</v>
+        <v>1104</v>
       </c>
       <c r="D293" t="s">
-        <v>1134</v>
+        <v>417</v>
       </c>
       <c r="E293" t="s">
-        <v>1135</v>
+        <v>418</v>
       </c>
       <c r="F293" t="s">
-        <v>1136</v>
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1137</v>
+        <v>1105</v>
       </c>
       <c r="H293" t="s">
-        <v>1138</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1139</v>
+        <v>1107</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>10</v>
+        <v>1108</v>
       </c>
       <c r="D294" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E294" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F294" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1142</v>
+        <v>1109</v>
       </c>
       <c r="H294" t="s">
-        <v>1143</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1144</v>
+        <v>1111</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>17</v>
+        <v>1112</v>
       </c>
       <c r="D295" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E295" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F295" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1145</v>
+        <v>1113</v>
       </c>
       <c r="H295" t="s">
-        <v>1146</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1147</v>
+        <v>1115</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>22</v>
+        <v>1116</v>
       </c>
       <c r="D296" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E296" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F296" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1148</v>
+        <v>1117</v>
       </c>
       <c r="H296" t="s">
-        <v>1149</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1150</v>
+        <v>1119</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>27</v>
+        <v>1120</v>
       </c>
       <c r="D297" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E297" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F297" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1151</v>
+        <v>1121</v>
       </c>
       <c r="H297" t="s">
-        <v>1152</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1153</v>
+        <v>1123</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>86</v>
+        <v>1124</v>
       </c>
       <c r="D298" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E298" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F298" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1154</v>
+        <v>1125</v>
       </c>
       <c r="H298" t="s">
-        <v>1155</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1156</v>
+        <v>1127</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>31</v>
+        <v>1128</v>
       </c>
       <c r="D299" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E299" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F299" t="s">
-        <v>79</v>
+        <v>252</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1157</v>
+        <v>1129</v>
       </c>
       <c r="H299" t="s">
-        <v>1158</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1159</v>
+        <v>1131</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>35</v>
+        <v>1132</v>
       </c>
       <c r="D300" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E300" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F300" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1160</v>
+        <v>1133</v>
       </c>
       <c r="H300" t="s">
-        <v>1161</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1162</v>
+        <v>1135</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>40</v>
+        <v>1136</v>
       </c>
       <c r="D301" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E301" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="F301" t="s">
-        <v>79</v>
+        <v>214</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1163</v>
+        <v>1137</v>
       </c>
       <c r="H301" t="s">
-        <v>1164</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1165</v>
+        <v>1139</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>45</v>
+        <v>1140</v>
       </c>
       <c r="D302" t="s">
-        <v>1140</v>
+        <v>417</v>
       </c>
       <c r="E302" t="s">
+        <v>418</v>
+      </c>
+      <c r="F302" t="s">
+        <v>354</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="F302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H302" t="s">
-        <v>1167</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1168</v>
+        <v>1143</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>10</v>
+        <v>1144</v>
       </c>
       <c r="D303" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E303" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F303" t="s">
-        <v>79</v>
+        <v>410</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1171</v>
+        <v>1145</v>
       </c>
       <c r="H303" t="s">
-        <v>1172</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1173</v>
+        <v>1147</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>17</v>
+        <v>1148</v>
       </c>
       <c r="D304" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E304" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F304" t="s">
-        <v>79</v>
+        <v>410</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1174</v>
+        <v>1149</v>
       </c>
       <c r="H304" t="s">
-        <v>1175</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1176</v>
+        <v>1151</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>22</v>
+        <v>1152</v>
       </c>
       <c r="D305" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E305" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F305" t="s">
-        <v>79</v>
+        <v>410</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1177</v>
+        <v>1153</v>
       </c>
       <c r="H305" t="s">
-        <v>1178</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1179</v>
+        <v>1155</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>27</v>
+        <v>1156</v>
       </c>
       <c r="D306" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E306" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F306" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1180</v>
+        <v>1157</v>
       </c>
       <c r="H306" t="s">
-        <v>1181</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1182</v>
+        <v>1159</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>86</v>
+        <v>1160</v>
       </c>
       <c r="D307" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E307" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F307" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1183</v>
+        <v>1161</v>
       </c>
       <c r="H307" t="s">
-        <v>1184</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1185</v>
+        <v>1163</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>31</v>
+        <v>1164</v>
       </c>
       <c r="D308" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E308" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F308" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1186</v>
+        <v>1165</v>
       </c>
       <c r="H308" t="s">
-        <v>1187</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1188</v>
+        <v>1167</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>35</v>
+        <v>1168</v>
       </c>
       <c r="D309" t="s">
+        <v>417</v>
+      </c>
+      <c r="E309" t="s">
+        <v>418</v>
+      </c>
+      <c r="F309" t="s">
+        <v>81</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1169</v>
       </c>
-      <c r="E309" t="s">
+      <c r="H309" t="s">
         <v>1170</v>
-      </c>
-[...7 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1191</v>
+        <v>1171</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>40</v>
+        <v>1172</v>
       </c>
       <c r="D310" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E310" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F310" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1192</v>
+        <v>1173</v>
       </c>
       <c r="H310" t="s">
-        <v>1193</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1194</v>
+        <v>1175</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>99</v>
+        <v>1176</v>
       </c>
       <c r="D311" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E311" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F311" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1195</v>
+        <v>1177</v>
       </c>
       <c r="H311" t="s">
-        <v>1196</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1197</v>
+        <v>1179</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>45</v>
+        <v>1180</v>
       </c>
       <c r="D312" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E312" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F312" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1198</v>
+        <v>1181</v>
       </c>
       <c r="H312" t="s">
-        <v>1199</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1200</v>
+        <v>1183</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>50</v>
+        <v>1184</v>
       </c>
       <c r="D313" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E313" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F313" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1201</v>
+        <v>1185</v>
       </c>
       <c r="H313" t="s">
-        <v>1202</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1203</v>
+        <v>1187</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>54</v>
+        <v>1188</v>
       </c>
       <c r="D314" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E314" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F314" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1204</v>
+        <v>1189</v>
       </c>
       <c r="H314" t="s">
-        <v>1205</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1206</v>
+        <v>1191</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>58</v>
+        <v>1192</v>
       </c>
       <c r="D315" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E315" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F315" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1207</v>
+        <v>1193</v>
       </c>
       <c r="H315" t="s">
-        <v>1208</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1209</v>
+        <v>1195</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>116</v>
+        <v>1196</v>
       </c>
       <c r="D316" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E316" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F316" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1210</v>
+        <v>1197</v>
       </c>
       <c r="H316" t="s">
-        <v>1211</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1212</v>
+        <v>1199</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>62</v>
+        <v>1200</v>
       </c>
       <c r="D317" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E317" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F317" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="H317" t="s">
-        <v>1214</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1215</v>
+        <v>1203</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>66</v>
+        <v>1204</v>
       </c>
       <c r="D318" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E318" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F318" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="H318" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1218</v>
+        <v>1207</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>174</v>
+        <v>1208</v>
       </c>
       <c r="D319" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E319" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F319" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="H319" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>178</v>
+        <v>1212</v>
       </c>
       <c r="D320" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E320" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F320" t="s">
-        <v>79</v>
+        <v>214</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="H320" t="s">
-        <v>1223</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1224</v>
+        <v>1215</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>182</v>
+        <v>1216</v>
       </c>
       <c r="D321" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E321" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F321" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1225</v>
+        <v>1217</v>
       </c>
       <c r="H321" t="s">
-        <v>1226</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1227</v>
+        <v>1219</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>340</v>
+        <v>1220</v>
       </c>
       <c r="D322" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E322" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F322" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="H322" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>186</v>
+        <v>1224</v>
       </c>
       <c r="D323" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E323" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F323" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1231</v>
+        <v>1225</v>
       </c>
       <c r="H323" t="s">
-        <v>1232</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>191</v>
+        <v>1228</v>
       </c>
       <c r="D324" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E324" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F324" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1234</v>
+        <v>1229</v>
       </c>
       <c r="H324" t="s">
-        <v>1235</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>195</v>
+        <v>1232</v>
       </c>
       <c r="D325" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E325" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F325" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="H325" t="s">
-        <v>1238</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>199</v>
+        <v>1236</v>
       </c>
       <c r="D326" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E326" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F326" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="H326" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D327" t="s">
+        <v>417</v>
+      </c>
+      <c r="E327" t="s">
+        <v>418</v>
+      </c>
+      <c r="F327" t="s">
+        <v>36</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H327" t="s">
         <v>1242</v>
-      </c>
-[...19 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D328" t="s">
+        <v>417</v>
+      </c>
+      <c r="E328" t="s">
+        <v>418</v>
+      </c>
+      <c r="F328" t="s">
+        <v>41</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="B328" t="s">
-[...14 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
         <v>1248</v>
       </c>
-      <c r="B329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D329" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E329" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F329" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="H329" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>1251</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>365</v>
+        <v>1252</v>
       </c>
       <c r="D330" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E330" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F330" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="H330" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>369</v>
+        <v>1256</v>
       </c>
       <c r="D331" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E331" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F331" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="H331" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>216</v>
+        <v>1260</v>
       </c>
       <c r="D332" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E332" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F332" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="H332" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>220</v>
+        <v>1264</v>
       </c>
       <c r="D333" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E333" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F333" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="H333" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>224</v>
+        <v>1268</v>
       </c>
       <c r="D334" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E334" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F334" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="H334" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>228</v>
+        <v>1272</v>
       </c>
       <c r="D335" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E335" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F335" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="H335" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>232</v>
+        <v>1276</v>
       </c>
       <c r="D336" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E336" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F336" t="s">
-        <v>79</v>
+        <v>410</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="H336" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>237</v>
+        <v>1280</v>
       </c>
       <c r="D337" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E337" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F337" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="H337" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>385</v>
+        <v>1284</v>
       </c>
       <c r="D338" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E338" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F338" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="H338" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="D339" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E339" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F339" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="H339" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1282</v>
+        <v>1291</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1283</v>
+        <v>1292</v>
       </c>
       <c r="D340" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E340" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F340" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1284</v>
+        <v>1293</v>
       </c>
       <c r="H340" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1286</v>
+        <v>1295</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>389</v>
+        <v>1296</v>
       </c>
       <c r="D341" t="s">
-        <v>1169</v>
+        <v>417</v>
       </c>
       <c r="E341" t="s">
-        <v>1170</v>
+        <v>418</v>
       </c>
       <c r="F341" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1287</v>
+        <v>1297</v>
       </c>
       <c r="H341" t="s">
-        <v>1288</v>
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D342" t="s">
+        <v>417</v>
+      </c>
+      <c r="E342" t="s">
+        <v>418</v>
+      </c>
+      <c r="F342" t="s">
+        <v>41</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D343" t="s">
+        <v>417</v>
+      </c>
+      <c r="E343" t="s">
+        <v>418</v>
+      </c>
+      <c r="F343" t="s">
+        <v>41</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D344" t="s">
+        <v>417</v>
+      </c>
+      <c r="E344" t="s">
+        <v>418</v>
+      </c>
+      <c r="F344" t="s">
+        <v>94</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D345" t="s">
+        <v>417</v>
+      </c>
+      <c r="E345" t="s">
+        <v>418</v>
+      </c>
+      <c r="F345" t="s">
+        <v>214</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D346" t="s">
+        <v>417</v>
+      </c>
+      <c r="E346" t="s">
+        <v>418</v>
+      </c>
+      <c r="F346" t="s">
+        <v>81</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D347" t="s">
+        <v>417</v>
+      </c>
+      <c r="E347" t="s">
+        <v>418</v>
+      </c>
+      <c r="F347" t="s">
+        <v>81</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D348" t="s">
+        <v>417</v>
+      </c>
+      <c r="E348" t="s">
+        <v>418</v>
+      </c>
+      <c r="F348" t="s">
+        <v>23</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D349" t="s">
+        <v>417</v>
+      </c>
+      <c r="E349" t="s">
+        <v>418</v>
+      </c>
+      <c r="F349" t="s">
+        <v>410</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D350" t="s">
+        <v>417</v>
+      </c>
+      <c r="E350" t="s">
+        <v>418</v>
+      </c>
+      <c r="F350" t="s">
+        <v>72</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D351" t="s">
+        <v>417</v>
+      </c>
+      <c r="E351" t="s">
+        <v>418</v>
+      </c>
+      <c r="F351" t="s">
+        <v>18</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D352" t="s">
+        <v>417</v>
+      </c>
+      <c r="E352" t="s">
+        <v>418</v>
+      </c>
+      <c r="F352" t="s">
+        <v>354</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D353" t="s">
+        <v>417</v>
+      </c>
+      <c r="E353" t="s">
+        <v>418</v>
+      </c>
+      <c r="F353" t="s">
+        <v>18</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D354" t="s">
+        <v>417</v>
+      </c>
+      <c r="E354" t="s">
+        <v>418</v>
+      </c>
+      <c r="F354" t="s">
+        <v>72</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D355" t="s">
+        <v>417</v>
+      </c>
+      <c r="E355" t="s">
+        <v>418</v>
+      </c>
+      <c r="F355" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D356" t="s">
+        <v>417</v>
+      </c>
+      <c r="E356" t="s">
+        <v>418</v>
+      </c>
+      <c r="F356" t="s">
+        <v>410</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D357" t="s">
+        <v>417</v>
+      </c>
+      <c r="E357" t="s">
+        <v>418</v>
+      </c>
+      <c r="F357" t="s">
+        <v>410</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D358" t="s">
+        <v>417</v>
+      </c>
+      <c r="E358" t="s">
+        <v>418</v>
+      </c>
+      <c r="F358" t="s">
+        <v>81</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D359" t="s">
+        <v>417</v>
+      </c>
+      <c r="E359" t="s">
+        <v>418</v>
+      </c>
+      <c r="F359" t="s">
+        <v>81</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D360" t="s">
+        <v>417</v>
+      </c>
+      <c r="E360" t="s">
+        <v>418</v>
+      </c>
+      <c r="F360" t="s">
+        <v>81</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D361" t="s">
+        <v>417</v>
+      </c>
+      <c r="E361" t="s">
+        <v>418</v>
+      </c>
+      <c r="F361" t="s">
+        <v>94</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D362" t="s">
+        <v>417</v>
+      </c>
+      <c r="E362" t="s">
+        <v>418</v>
+      </c>
+      <c r="F362" t="s">
+        <v>94</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D363" t="s">
+        <v>417</v>
+      </c>
+      <c r="E363" t="s">
+        <v>418</v>
+      </c>
+      <c r="F363" t="s">
+        <v>23</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D364" t="s">
+        <v>417</v>
+      </c>
+      <c r="E364" t="s">
+        <v>418</v>
+      </c>
+      <c r="F364" t="s">
+        <v>354</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D365" t="s">
+        <v>417</v>
+      </c>
+      <c r="E365" t="s">
+        <v>418</v>
+      </c>
+      <c r="F365" t="s">
+        <v>252</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D366" t="s">
+        <v>417</v>
+      </c>
+      <c r="E366" t="s">
+        <v>418</v>
+      </c>
+      <c r="F366" t="s">
+        <v>214</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D367" t="s">
+        <v>417</v>
+      </c>
+      <c r="E367" t="s">
+        <v>418</v>
+      </c>
+      <c r="F367" t="s">
+        <v>252</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D368" t="s">
+        <v>417</v>
+      </c>
+      <c r="E368" t="s">
+        <v>418</v>
+      </c>
+      <c r="F368" t="s">
+        <v>41</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D369" t="s">
+        <v>417</v>
+      </c>
+      <c r="E369" t="s">
+        <v>418</v>
+      </c>
+      <c r="F369" t="s">
+        <v>36</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D370" t="s">
+        <v>417</v>
+      </c>
+      <c r="E370" t="s">
+        <v>418</v>
+      </c>
+      <c r="F370" t="s">
+        <v>36</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D371" t="s">
+        <v>417</v>
+      </c>
+      <c r="E371" t="s">
+        <v>418</v>
+      </c>
+      <c r="F371" t="s">
+        <v>23</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D372" t="s">
+        <v>417</v>
+      </c>
+      <c r="E372" t="s">
+        <v>418</v>
+      </c>
+      <c r="F372" t="s">
+        <v>18</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D373" t="s">
+        <v>417</v>
+      </c>
+      <c r="E373" t="s">
+        <v>418</v>
+      </c>
+      <c r="F373" t="s">
+        <v>18</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D374" t="s">
+        <v>417</v>
+      </c>
+      <c r="E374" t="s">
+        <v>418</v>
+      </c>
+      <c r="F374" t="s">
+        <v>354</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D375" t="s">
+        <v>417</v>
+      </c>
+      <c r="E375" t="s">
+        <v>418</v>
+      </c>
+      <c r="F375" t="s">
+        <v>354</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D376" t="s">
+        <v>417</v>
+      </c>
+      <c r="E376" t="s">
+        <v>418</v>
+      </c>
+      <c r="F376" t="s">
+        <v>13</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D377" t="s">
+        <v>417</v>
+      </c>
+      <c r="E377" t="s">
+        <v>418</v>
+      </c>
+      <c r="F377" t="s">
+        <v>13</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D378" t="s">
+        <v>417</v>
+      </c>
+      <c r="E378" t="s">
+        <v>418</v>
+      </c>
+      <c r="F378" t="s">
+        <v>13</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D379" t="s">
+        <v>417</v>
+      </c>
+      <c r="E379" t="s">
+        <v>418</v>
+      </c>
+      <c r="F379" t="s">
+        <v>23</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D380" t="s">
+        <v>417</v>
+      </c>
+      <c r="E380" t="s">
+        <v>418</v>
+      </c>
+      <c r="F380" t="s">
+        <v>252</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D381" t="s">
+        <v>417</v>
+      </c>
+      <c r="E381" t="s">
+        <v>418</v>
+      </c>
+      <c r="F381" t="s">
+        <v>41</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D382" t="s">
+        <v>417</v>
+      </c>
+      <c r="E382" t="s">
+        <v>418</v>
+      </c>
+      <c r="F382" t="s">
+        <v>410</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D383" t="s">
+        <v>417</v>
+      </c>
+      <c r="E383" t="s">
+        <v>418</v>
+      </c>
+      <c r="F383" t="s">
+        <v>23</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D384" t="s">
+        <v>417</v>
+      </c>
+      <c r="E384" t="s">
+        <v>418</v>
+      </c>
+      <c r="F384" t="s">
+        <v>81</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D385" t="s">
+        <v>417</v>
+      </c>
+      <c r="E385" t="s">
+        <v>418</v>
+      </c>
+      <c r="F385" t="s">
+        <v>94</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D386" t="s">
+        <v>417</v>
+      </c>
+      <c r="E386" t="s">
+        <v>418</v>
+      </c>
+      <c r="F386" t="s">
+        <v>94</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D387" t="s">
+        <v>417</v>
+      </c>
+      <c r="E387" t="s">
+        <v>418</v>
+      </c>
+      <c r="F387" t="s">
+        <v>252</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D388" t="s">
+        <v>417</v>
+      </c>
+      <c r="E388" t="s">
+        <v>418</v>
+      </c>
+      <c r="F388" t="s">
+        <v>23</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D389" t="s">
+        <v>417</v>
+      </c>
+      <c r="E389" t="s">
+        <v>418</v>
+      </c>
+      <c r="F389" t="s">
+        <v>72</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D390" t="s">
+        <v>417</v>
+      </c>
+      <c r="E390" t="s">
+        <v>418</v>
+      </c>
+      <c r="F390" t="s">
+        <v>72</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D391" t="s">
+        <v>417</v>
+      </c>
+      <c r="E391" t="s">
+        <v>418</v>
+      </c>
+      <c r="F391" t="s">
+        <v>18</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D392" t="s">
+        <v>417</v>
+      </c>
+      <c r="E392" t="s">
+        <v>418</v>
+      </c>
+      <c r="F392" t="s">
+        <v>18</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D393" t="s">
+        <v>417</v>
+      </c>
+      <c r="E393" t="s">
+        <v>418</v>
+      </c>
+      <c r="F393" t="s">
+        <v>18</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D394" t="s">
+        <v>417</v>
+      </c>
+      <c r="E394" t="s">
+        <v>418</v>
+      </c>
+      <c r="F394" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D395" t="s">
+        <v>417</v>
+      </c>
+      <c r="E395" t="s">
+        <v>418</v>
+      </c>
+      <c r="F395" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D396" t="s">
+        <v>417</v>
+      </c>
+      <c r="E396" t="s">
+        <v>418</v>
+      </c>
+      <c r="F396" t="s">
+        <v>23</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D397" t="s">
+        <v>417</v>
+      </c>
+      <c r="E397" t="s">
+        <v>418</v>
+      </c>
+      <c r="F397" t="s">
+        <v>214</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D398" t="s">
+        <v>417</v>
+      </c>
+      <c r="E398" t="s">
+        <v>418</v>
+      </c>
+      <c r="F398" t="s">
+        <v>41</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D399" t="s">
+        <v>417</v>
+      </c>
+      <c r="E399" t="s">
+        <v>418</v>
+      </c>
+      <c r="F399" t="s">
+        <v>81</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D400" t="s">
+        <v>417</v>
+      </c>
+      <c r="E400" t="s">
+        <v>418</v>
+      </c>
+      <c r="F400" t="s">
+        <v>81</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D401" t="s">
+        <v>417</v>
+      </c>
+      <c r="E401" t="s">
+        <v>418</v>
+      </c>
+      <c r="F401" t="s">
+        <v>410</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D402" t="s">
+        <v>417</v>
+      </c>
+      <c r="E402" t="s">
+        <v>418</v>
+      </c>
+      <c r="F402" t="s">
+        <v>410</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D403" t="s">
+        <v>417</v>
+      </c>
+      <c r="E403" t="s">
+        <v>418</v>
+      </c>
+      <c r="F403" t="s">
+        <v>94</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D404" t="s">
+        <v>417</v>
+      </c>
+      <c r="E404" t="s">
+        <v>418</v>
+      </c>
+      <c r="F404" t="s">
+        <v>94</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D405" t="s">
+        <v>417</v>
+      </c>
+      <c r="E405" t="s">
+        <v>418</v>
+      </c>
+      <c r="F405" t="s">
+        <v>23</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D406" t="s">
+        <v>417</v>
+      </c>
+      <c r="E406" t="s">
+        <v>418</v>
+      </c>
+      <c r="F406" t="s">
+        <v>18</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D407" t="s">
+        <v>417</v>
+      </c>
+      <c r="E407" t="s">
+        <v>418</v>
+      </c>
+      <c r="F407" t="s">
+        <v>18</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D408" t="s">
+        <v>417</v>
+      </c>
+      <c r="E408" t="s">
+        <v>418</v>
+      </c>
+      <c r="F408" t="s">
+        <v>41</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D409" t="s">
+        <v>417</v>
+      </c>
+      <c r="E409" t="s">
+        <v>418</v>
+      </c>
+      <c r="F409" t="s">
+        <v>41</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D410" t="s">
+        <v>417</v>
+      </c>
+      <c r="E410" t="s">
+        <v>418</v>
+      </c>
+      <c r="F410" t="s">
+        <v>36</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D411" t="s">
+        <v>417</v>
+      </c>
+      <c r="E411" t="s">
+        <v>418</v>
+      </c>
+      <c r="F411" t="s">
+        <v>36</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D412" t="s">
+        <v>417</v>
+      </c>
+      <c r="E412" t="s">
+        <v>418</v>
+      </c>
+      <c r="F412" t="s">
+        <v>354</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D413" t="s">
+        <v>417</v>
+      </c>
+      <c r="E413" t="s">
+        <v>418</v>
+      </c>
+      <c r="F413" t="s">
+        <v>354</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D414" t="s">
+        <v>417</v>
+      </c>
+      <c r="E414" t="s">
+        <v>418</v>
+      </c>
+      <c r="F414" t="s">
+        <v>354</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D415" t="s">
+        <v>417</v>
+      </c>
+      <c r="E415" t="s">
+        <v>418</v>
+      </c>
+      <c r="F415" t="s">
+        <v>23</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D416" t="s">
+        <v>417</v>
+      </c>
+      <c r="E416" t="s">
+        <v>418</v>
+      </c>
+      <c r="F416" t="s">
+        <v>94</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D417" t="s">
+        <v>417</v>
+      </c>
+      <c r="E417" t="s">
+        <v>418</v>
+      </c>
+      <c r="F417" t="s">
+        <v>23</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D418" t="s">
+        <v>417</v>
+      </c>
+      <c r="E418" t="s">
+        <v>418</v>
+      </c>
+      <c r="F418" t="s">
+        <v>94</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D419" t="s">
+        <v>417</v>
+      </c>
+      <c r="E419" t="s">
+        <v>418</v>
+      </c>
+      <c r="F419" t="s">
+        <v>23</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D420" t="s">
+        <v>417</v>
+      </c>
+      <c r="E420" t="s">
+        <v>418</v>
+      </c>
+      <c r="F420" t="s">
+        <v>18</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D421" t="s">
+        <v>417</v>
+      </c>
+      <c r="E421" t="s">
+        <v>418</v>
+      </c>
+      <c r="F421" t="s">
+        <v>410</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D422" t="s">
+        <v>417</v>
+      </c>
+      <c r="E422" t="s">
+        <v>418</v>
+      </c>
+      <c r="F422" t="s">
+        <v>410</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D423" t="s">
+        <v>417</v>
+      </c>
+      <c r="E423" t="s">
+        <v>418</v>
+      </c>
+      <c r="F423" t="s">
+        <v>410</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D424" t="s">
+        <v>417</v>
+      </c>
+      <c r="E424" t="s">
+        <v>418</v>
+      </c>
+      <c r="F424" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D425" t="s">
+        <v>417</v>
+      </c>
+      <c r="E425" t="s">
+        <v>418</v>
+      </c>
+      <c r="F425" t="s">
+        <v>41</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D426" t="s">
+        <v>417</v>
+      </c>
+      <c r="E426" t="s">
+        <v>418</v>
+      </c>
+      <c r="F426" t="s">
+        <v>41</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>10</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>17</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>22</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>27</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>130</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>31</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F432" t="s">
+        <v>41</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>10</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F433" t="s">
+        <v>123</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>17</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F434" t="s">
+        <v>123</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>22</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F435" t="s">
+        <v>123</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>27</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F436" t="s">
+        <v>123</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>130</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F437" t="s">
+        <v>123</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>31</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F438" t="s">
+        <v>123</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>35</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F439" t="s">
+        <v>123</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>40</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F440" t="s">
+        <v>123</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>45</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F441" t="s">
+        <v>123</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>50</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F442" t="s">
+        <v>123</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>54</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F443" t="s">
+        <v>123</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H443" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>58</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F444" t="s">
+        <v>123</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>160</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F445" t="s">
+        <v>123</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H445" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>62</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F446" t="s">
+        <v>123</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>10</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F447" t="s">
+        <v>123</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>17</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F448" t="s">
+        <v>123</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>22</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F449" t="s">
+        <v>123</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>27</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F450" t="s">
+        <v>123</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>130</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F451" t="s">
+        <v>123</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>31</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F452" t="s">
+        <v>123</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>35</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F453" t="s">
+        <v>123</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>40</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F454" t="s">
+        <v>123</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>143</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F455" t="s">
+        <v>123</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>45</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F456" t="s">
+        <v>123</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>50</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F457" t="s">
+        <v>123</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>54</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F458" t="s">
+        <v>123</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>58</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F459" t="s">
+        <v>123</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>160</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F460" t="s">
+        <v>123</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>62</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F461" t="s">
+        <v>123</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>171</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F462" t="s">
+        <v>123</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>71</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F463" t="s">
+        <v>123</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>76</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F464" t="s">
+        <v>123</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>80</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F465" t="s">
+        <v>123</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>85</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F466" t="s">
+        <v>123</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>89</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F467" t="s">
+        <v>123</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>93</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F468" t="s">
+        <v>123</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>98</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F469" t="s">
+        <v>123</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>102</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F470" t="s">
+        <v>123</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>106</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F471" t="s">
+        <v>123</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>111</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F472" t="s">
+        <v>123</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>500</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F473" t="s">
+        <v>123</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>504</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F474" t="s">
+        <v>123</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>275</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F475" t="s">
+        <v>123</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>279</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F476" t="s">
+        <v>123</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>283</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F477" t="s">
+        <v>123</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>287</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F478" t="s">
+        <v>123</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>291</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F479" t="s">
+        <v>123</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>295</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F480" t="s">
+        <v>123</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>299</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F481" t="s">
+        <v>123</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F482" t="s">
+        <v>123</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>303</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F483" t="s">
+        <v>123</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>307</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F484" t="s">
+        <v>123</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>311</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F485" t="s">
+        <v>123</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>316</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F486" t="s">
+        <v>123</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>320</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F487" t="s">
+        <v>123</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>324</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F488" t="s">
+        <v>123</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>328</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F489" t="s">
+        <v>123</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>332</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F490" t="s">
+        <v>123</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>336</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F491" t="s">
+        <v>123</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>340</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F492" t="s">
+        <v>123</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>344</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F493" t="s">
+        <v>123</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>348</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F494" t="s">
+        <v>123</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>547</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F495" t="s">
+        <v>123</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F496" t="s">
+        <v>123</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>551</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F497" t="s">
+        <v>123</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F498" t="s">
+        <v>123</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>555</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F499" t="s">
+        <v>123</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>559</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F500" t="s">
+        <v>123</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F501" t="s">
+        <v>123</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>563</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F502" t="s">
+        <v>123</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F503" t="s">
+        <v>123</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>567</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F504" t="s">
+        <v>123</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>571</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F505" t="s">
+        <v>123</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F506" t="s">
+        <v>123</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>575</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F507" t="s">
+        <v>123</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F508" t="s">
+        <v>123</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>579</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F509" t="s">
+        <v>123</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>583</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F510" t="s">
+        <v>123</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F511" t="s">
+        <v>123</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>587</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F512" t="s">
+        <v>123</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F513" t="s">
+        <v>123</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>591</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F514" t="s">
+        <v>123</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1915</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13497,50 +19870,223 @@
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>