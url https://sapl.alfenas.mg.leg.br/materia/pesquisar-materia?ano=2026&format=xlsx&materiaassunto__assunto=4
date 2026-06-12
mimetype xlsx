--- v0 (2026-02-06)
+++ v1 (2026-06-12)
@@ -10,194 +10,467 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="139">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ednilson</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_34_2026_ednilson_-_recapeamento_das_vias_francisco_navarro_prado_-_rotatoria_oliveira.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_34_2026_ednilson_-_recapeamento_das_vias_francisco_navarro_prado_-_rotatoria_oliveira.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realização de serviços de manutenção asfáltica nas Ruas Francisco Navarro Prado, juntamente com Rua Viçosa e Praça Portugal – Rotatória Residencial Oliveira localizada no Bairro (Residencial Oliveira), em Alfenas – MG.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Cirlei</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_49.2028_-_cirlei_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_49.2028_-_cirlei_assinada.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação nº 661/2025 a solicitação de melhorias na rotatória da Perimetral – acesso à balsa.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_51.2026_-_dunga_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_51.2026_-_dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Realização urgente de operação tapa-buracos na Avenida Manoel Alves Taveira, bem como em toda a extensão dos bairros Jardim Aeroporto, Jardim São Lucas, Vila Formosa e Centro.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5407/indicacao_61.2026_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5407/indicacao_61.2026_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor responsável, a realização de operação tapa-buracos na Rua Saulo Prado Leite, Bairro Jardim Alvorada, em toda sua extensão.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_63.2026-braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_63.2026-braz-assinada.pdf</t>
   </si>
   <si>
     <t>Fazer um mutirão de limpeza em todas as ruas dos seguintes bairros: Jardim São Carlos, Vila Betânia, Jardim América 1,2 e 3, também realizar um mutirão de limpeza em todos os bueiros da nossa cidade que se encontram entupidos.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_89.2026_-_evanilson.assinado.2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_89.2026_-_evanilson.assinado.2.pdf</t>
   </si>
   <si>
     <t>Realizar obras de reforma no escritório e ponto de apoio dos motoristas da saúde, localizado ao lado da Central de Medicamentos (CDM), na Rua Gabriel Monteiro da Silva, na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_91.2026_-_ratinho.assinado.4.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_91.2026_-_ratinho.assinado.4.pdf</t>
   </si>
   <si>
     <t>Reiteração da indicação das obras de recapeamento asfáltico nos 40% restantes da Rua 13 de maio, centro da cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_99_2026_ednilson_-_manutencao_estrada_serrinha_barranco_alto.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_99_2026_ednilson_-_manutencao_estrada_serrinha_barranco_alto.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de manutenção nas estradas rurais da região da Serrinha, especialmente no trecho que dá acesso ao Distrito de Barranco Alto até a balsa.</t>
+  </si>
+  <si>
+    <t>5481</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_114.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar melhorias nas seguintes estradas vicinais : Barranco Alto, Serrinha, Mandasaia, Volta da Ferradura, Ponte das Amoras, Muquirana, Fazenda Paraíso, Vianas, Santa Eliza nos Campos, Leite de Cabra, São Tomé, Esteves, Matão, Bárbaras, Angolinha, Paineiras, Estrada do meio que vai para Fama e Coroado.</t>
+  </si>
+  <si>
+    <t>5542</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Zé Batista</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5542/indicacao_no_150-2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buraco na Rua João Fonseca, Bairro Residencial Vista Alegre</t>
+  </si>
+  <si>
+    <t>5556</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Gilmar Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5556/indicacao_156.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Determinar ao setor competente a reconstrução da travessia elevada de pedestres localizada na Avenida Jovino Fernandes Sales, nas proximidades do Supermercado Pinheiros, bem como a construção de rampas de acesso adequada para entrada e saída na referida travessia, garantindo acessibilidade.</t>
+  </si>
+  <si>
+    <t>5564</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5564/indicacao_162.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Interceder junto ao setor competente a fim de verificar a possibilidade de fazer o recapeamento do asfalto e a limpeza dos bueiros na Praça da Saudade.</t>
+  </si>
+  <si>
+    <t>5566</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5566/indicacao_164.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar manutenção na estrada de acesso à Lagoa Prateada, na região da captação da COPASA, com a aplicação de cascalho, bem como a limpeza das saídas de água para melhor escoamento, visando maior conservação da estrada e melhores condições de tráfego.</t>
+  </si>
+  <si>
+    <t>5577</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/indicacao171.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar serviços de tapa-buracos em todas as vias de trânsito urbano no Bairro Vila Betânia na cidade de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5579</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5579/indicacao_no_173-2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua João Florentino da Silva</t>
+  </si>
+  <si>
+    <t>5592</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/indicacao181.2026_-_ratinho.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realizar obras de tapa-buracos nas Ruas João Fonseca no Bairro Jardim Vista Alegre e na Rua Tupi no Bairro Vila Teixeira (verificar a possibilidade de se instalar um redutor de velocidade neste local) na cidade de Alfenas – MG.</t>
+  </si>
+  <si>
+    <t>5600</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5600/indicacao183.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Adotar providências urgentes para dar continuidade e concluir a obra de drenagem pluvial que está sendo realizada na Rua Castro Alves e vias adjacentes, bem como realizar a limpeza das bocas de lobo e a retirada de montes de terra e resíduos provenientes da obra que possam estar prejudicando o escoamento da água.</t>
+  </si>
+  <si>
+    <t>5608</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_191.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Interceder junto ao setor competente a fim de verificar a possibilidade de realizar, com urgência, a manutenção e operação tapa-buracos na Rua Manoel José de Almeida, nº 197, no Bairro Colinas Park.</t>
+  </si>
+  <si>
+    <t>5639</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/indicacao_213.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar uma operação tapa-buracos na Rua Joaquim Bernardes da Silva, nas proximidades da escola de natação, localizada no bairro Jardim Aeroporto.</t>
+  </si>
+  <si>
+    <t>5645</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/indicacao_218.2026_-_ze_batista.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Ana Nery.</t>
+  </si>
+  <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/indicacao_220.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar uma limpeza no Córrego do Pântano, com início na Rua Cristina Mendes até o final da ponte localizada na creche Dona Zinica e também fazer uma limpeza em torno da creche.</t>
+  </si>
+  <si>
+    <t>5747</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5747/indicacao_282.2026-braz-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construir uma pista de caminhada com a instalação de iluminação pública no Córrego do Pântano, começando na ponte da Rua Cristina Mendes até a ponte da Creche Dona Zinica, Bairro Jardim São Carlos.</t>
+  </si>
+  <si>
+    <t>5765</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/indicacao_294.2026_-_dunga_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de manutenção e melhorias no Bairro Vale Verde.</t>
+  </si>
+  <si>
+    <t>5775</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5775/indicacao_300.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Interceder junto ao departamento de trânsito, a fim de verificar a possibilidade de realizar a operação tapa-buracos na Rua Jaime Santos, localizada no Bairro Jardim Aeroporto, bem como a sua limpeza geral, e que seja enviado notificação aos proprietários para manutenção dos lotes urbanos abandonados que estão com acúmulo de sujeira.</t>
+  </si>
+  <si>
+    <t>5824</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>Rodolfo Inácio</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5824/indicacao_330.2026_-_rodolfo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza e manutenção dos bueiros, bem como a criação de equipe específica para execução contínua do serviço no município.</t>
+  </si>
+  <si>
+    <t>5841</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5841/indicacao_341_2026_ednilson_-_manutencao_ponte_jardim_sao_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de reparo e manutenção na ponte localizada entre o Jardim São Carlos e o Jardim América.</t>
+  </si>
+  <si>
+    <t>5899</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_370.2026_-_gilmar_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Realizar reparo asfáltico em um grande buraco localizado no cruzamento das Ruas João Soares Leite com a Alterosa.</t>
+  </si>
+  <si>
+    <t>5905</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_372_2026_ednilson_-_manutencoes_pistas_de_caminhadas_e_ciclovias.pdf</t>
+  </si>
+  <si>
+    <t>Realizar serviços de manutenção e revitalização das ciclovias do município de Alfenas, com especial atenção aos trechos localizados na Avenida Governador Valadares e na Avenida Henrique Munhoz Garcia.</t>
+  </si>
+  <si>
+    <t>5911</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5911/indicacao_375.2026-braz-assinada.pdf</t>
+  </si>
+  <si>
+    <t>Interceder junto ao setor competente a fim de ver a possibilidade de realizar melhorias na estrada rural que dá acesso ao Bairro Rural dos Vianas, começando na entrada do Bairro Vista Grande até a Fazenda da Maraisa do Nael Augustinho e, também, fazer uma reforma na ponte (trocar os barrotes) lá no Bairro Rural dos Vianas.</t>
+  </si>
+  <si>
+    <t>5938</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5938/indicacao_388.2026_-_dunga_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reitera indicação feita anteriormente, para que verifique junto ao setor competente a possibilidade de instalação de uma academia ao ar livre, implantação de um parquinho de madeira, construção de um posto de saúde, construção de uma creche, implantação de pista de caminhada e realização de plantio de árvores no Bairro Alda Caetani, no Município de Alfenas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -501,68 +774,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_34_2026_ednilson_-_recapeamento_das_vias_francisco_navarro_prado_-_rotatoria_oliveira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_49.2028_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_51.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5407/indicacao_61.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_63.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_89.2026_-_evanilson.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_91.2026_-_ratinho.assinado.4.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_99_2026_ednilson_-_manutencao_estrada_serrinha_barranco_alto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5372/indicacao_34_2026_ednilson_-_recapeamento_das_vias_francisco_navarro_prado_-_rotatoria_oliveira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5390/indicacao_49.2028_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5392/indicacao_51.2026_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5407/indicacao_61.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5410/indicacao_63.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5449/indicacao_89.2026_-_evanilson.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5451/indicacao_91.2026_-_ratinho.assinado.4.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5460/indicacao_99_2026_ednilson_-_manutencao_estrada_serrinha_barranco_alto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5481/indicacao_114.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5542/indicacao_no_150-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5556/indicacao_156.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5564/indicacao_162.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5566/indicacao_164.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5577/indicacao171.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5579/indicacao_no_173-2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5592/indicacao181.2026_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5600/indicacao183.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5608/indicacao_191.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5639/indicacao_213.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5645/indicacao_218.2026_-_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5647/indicacao_220.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5747/indicacao_282.2026-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5765/indicacao_294.2026_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5775/indicacao_300.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5824/indicacao_330.2026_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5841/indicacao_341_2026_ednilson_-_manutencao_ponte_jardim_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5899/indicacao_370.2026_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5905/indicacao_372_2026_ednilson_-_manutencoes_pistas_de_caminhadas_e_ciclovias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5911/indicacao_375.2026-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2026/5938/indicacao_388.2026_-_dunga_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -753,62 +1026,656 @@
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>116</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>