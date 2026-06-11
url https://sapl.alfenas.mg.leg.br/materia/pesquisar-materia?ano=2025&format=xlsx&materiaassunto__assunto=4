--- v0 (2025-12-24)
+++ v1 (2026-06-11)
@@ -54,318 +54,318 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/indicacao_06-2025_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/indicacao_06-2025_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de cercar com alambrado o campo do Bairro Pôr do Sol II, localizado na Rua João Custódio da Silva, n. 80, tendo em vista que há muitas crianças que brincam no local e a ausência de proteção, tem causado transtornos aos moradores e riscos as crianças.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rodolfo Inácio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_08_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_08_assinada.pdf</t>
   </si>
   <si>
     <t>Reforma e revitalização da quadra da escola Caic.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jefferson Guigui</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza no PSF da Vila Formosa, assim como designar serviço de segurança para o local.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Cirlei</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_13._asssinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_13._asssinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer o recapeamento da Rua Gabriel Monteiro da Silva, em sua totalidade.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Thalles Gomes</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/assinado021.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/assinado021.pdf</t>
   </si>
   <si>
     <t>Solicita-se manutenção de ponte em estado precário na estrada que liga a cidade ao bairro do São Tomé, bem como a limpeza da mesma.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_28.2025_-_ratinho.5.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_28.2025_-_ratinho.5.pdf</t>
   </si>
   <si>
     <t>Obras de construção da cobertura do Terminal Rodoviário da cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_137.2025_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_137.2025_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer o asfaltamento do trecho da estrada rural que se inicia no início do Bairro Gaspar Lopes até a estrada da Harmonia, na Volta da Ferradura, bem como fazer o asfaltamento do Condomínio Tangará, do Pontal das Esmeraldas e da Chácara das Esmeraldas.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_152.2025_-_guigui.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_152.2025_-_guigui.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente a fim de providenciar uma “ OPERAÇÃO TAPA-BURACOS” no Bairro Bosque dos Ipês, na Rua Francisco Esteves, nº 37 e arredores.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_174.2025_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_174.2025_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma reforma nos banheiros da Escola Municipal Nicolau Coutinho, Bairro rural dos Bárbaras.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_450.2025_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_450.2025_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Realizar obras de reforma e fazer melhorias no campo de futebol do Bairro Vila Betânia na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_472.2025_-__matheus_retificada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_472.2025_-__matheus_retificada.pdf</t>
   </si>
   <si>
     <t>Viabilidade da realização de reforma do Complexo Esportivo da Chapada.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/assinada_indicacao_487.2025_-_rodolfo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/assinada_indicacao_487.2025_-_rodolfo.pdf</t>
   </si>
   <si>
     <t>Realizar, com urgência, ações de recuperação e substituição das tampas de bueiros danificadas ou ausentes em diversos bairros da cidade.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/indicacao_521.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/indicacao_521.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Providenciaar a construção de uma rampa de acesso para cadeirantes em frente à Escola Estadual Dr. Arlindo Silveira Filho, com a finalidade de garantia acessibilidade e segurança para os alunos e funcionários.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_533.2025_-_gilmar_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_533.2025_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Criar e executar um projeto para abertura de uma rua para interligação dos bairros Jardim São Carlos e Jardim América I, onde há grande quantidade de pessoas que trafegam pela área de terra, tomada pelo mato, onde foi construída uma pequena ponte de madeira para travessia.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/indicacao_785.2025_-_gilmar_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/indicacao_785.2025_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 268/2025, para revitalização da Praça Dr. Emílio da Silveira, no centro de Alfenas.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_788.2025_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_788.2025_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a realização de melhorias nas proximidades da Paróquia São Francisco.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_803.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_803.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria Municipal de Obras ou ao setor competente, a substituição das madeiras danificadas dos bancos da Praça Getúlio Vargas, localizada na região central do município.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Zé Batista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_843.2025_-__ze_batista.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_843.2025_-__ze_batista.pdf</t>
   </si>
   <si>
     <t>Reiteração de Indicação nº 621/25 para recolocação das chapas de proteção no escoamento de água próximo à Oncologia</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_846.2025_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_846.2025_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de melhorias no Campo do Bairro Santa Clara, com revitalização da área esportiva e reparos na estrutura existente.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_931.2025_-_cirlei_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_931.2025_-_cirlei_assinada.pdf</t>
   </si>
   <si>
     <t>Providências para escoamento/pluvial e obras de drenagem nos logradouros indicados</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_937.2025_-_guigui_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_937.2025_-_guigui_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao setor competente a realização de revisão, limpeza e desobstrução de todos os bueiros e bocas de lobo do município, visando prevenir alagamentos e transtornos no período de chuvas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -672,67 +672,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/indicacao_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_08_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_13._asssinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/assinado021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_28.2025_-_ratinho.5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_137.2025_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_152.2025_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_174.2025_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_450.2025_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_472.2025_-__matheus_retificada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/assinada_indicacao_487.2025_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/indicacao_521.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_533.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/indicacao_785.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_788.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_803.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_843.2025_-__ze_batista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_846.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_931.2025_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_937.2025_-_guigui_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3606/indicacao_06-2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3608/indicacao_08_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3613/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3615/indicacao_13._asssinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3630/assinado021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3636/indicacao_28.2025_-_ratinho.5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3791/indicacao_137.2025_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_152.2025_-_guigui.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3842/indicacao_174.2025_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4340/indicacao_450.2025_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4375/indicacao_472.2025_-__matheus_retificada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4402/assinada_indicacao_487.2025_-_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4474/indicacao_521.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_533.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5007/indicacao_785.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5013/indicacao_788.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5042/indicacao_803.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5104/indicacao_843.2025_-__ze_batista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5107/indicacao_846.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5252/indicacao_931.2025_-_cirlei_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5286/indicacao_937.2025_-_guigui_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>