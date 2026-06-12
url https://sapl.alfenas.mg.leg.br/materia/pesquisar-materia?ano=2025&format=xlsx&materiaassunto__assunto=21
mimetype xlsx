--- v1 (2026-03-01)
+++ v2 (2026-06-12)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/projeto_de_decreto_legislativo_02_de_2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/projeto_de_decreto_legislativo_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao senhor Jorge Messias Roque pelos relevantes serviços prestados na área têxtil e atualmente atua como corretor de imóveis</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/pdl_27.2025_-_matheus_-_waldemir.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/pdl_27.2025_-_matheus_-_waldemir.pdf</t>
   </si>
   <si>
     <t>Diploma de honra ao mérito ao Sr. Waldemir de Freitas pelos relevantes serviços prestados ao município de Alfenas/MG.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Gilmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/pdl_46.2025_-_gilmar_-_marcio_marques_-_cidadao_honorario_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/pdl_46.2025_-_gilmar_-_marcio_marques_-_cidadao_honorario_assinado.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Senhor Márcio Marques.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Idalina do Santa Rita</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/pdl_51.2025_-_idalina_-_honra_ao_merito_sra._juliana_costa_da_silva_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/pdl_51.2025_-_idalina_-_honra_ao_merito_sra._juliana_costa_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Senhora Juliana Costa da Silva.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/pdl_54.2025_-_idalina_-_cidadao_honorario_dr._denis_-_unica_autoria_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/pdl_54.2025_-_idalina_-_cidadao_honorario_dr._denis_-_unica_autoria_assinada.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Dr. Dênis Glaudino Silva.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Ednilson</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/pdl_61.2025_-_ednilson_-_sandro.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/pdl_61.2025_-_ednilson_-_sandro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Mérito ao Sr Sandro Barbosa.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Jefferson Guigui</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/mocao_42.25_guigui.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/mocao_42.25_guigui.assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos servidores da Escola CEMEI Gota de Amor (Santos Reis), em reconhecimento ao trabalho de excelência, dedicação e comprometimento com a educação e o bem-estar das crianças da comunidade.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/mocao_48.2025_-_dunga._assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/mocao_48.2025_-_dunga._assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos atletas, organizadores e voluntários que participaram do 9º Desafio Caminho de Aparecida de MTB, no qual todos atletas enfrentaram corajosamente a prova.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/mocao_alfas_dance_alfenas_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/mocao_alfas_dance_alfenas_1.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Grupo Chama Alfas Dance Alfenas, como forma de reconhecimento público pelo relevante trabalho social, cultural e comunitário desenvolvido em nosso município e em diversas cidades do Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,67 +525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/projeto_de_decreto_legislativo_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/pdl_27.2025_-_matheus_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/pdl_46.2025_-_gilmar_-_marcio_marques_-_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/pdl_51.2025_-_idalina_-_honra_ao_merito_sra._juliana_costa_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/pdl_54.2025_-_idalina_-_cidadao_honorario_dr._denis_-_unica_autoria_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/pdl_61.2025_-_ednilson_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/mocao_42.25_guigui.assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/mocao_48.2025_-_dunga._assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/mocao_alfas_dance_alfenas_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3617/projeto_de_decreto_legislativo_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4404/pdl_27.2025_-_matheus_-_waldemir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5003/pdl_46.2025_-_gilmar_-_marcio_marques_-_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5016/pdl_51.2025_-_idalina_-_honra_ao_merito_sra._juliana_costa_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5075/pdl_54.2025_-_idalina_-_cidadao_honorario_dr._denis_-_unica_autoria_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5285/pdl_61.2025_-_ednilson_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4374/mocao_42.25_guigui.assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4451/mocao_48.2025_-_dunga._assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5280/mocao_alfas_dance_alfenas_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>