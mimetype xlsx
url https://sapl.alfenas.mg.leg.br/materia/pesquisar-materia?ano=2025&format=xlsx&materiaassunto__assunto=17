--- v0 (2025-12-20)
+++ v1 (2026-05-23)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cirlei, Zé Batista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_01-2025_cirlei_e_ze_batista.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_01-2025_cirlei_e_ze_batista.pdf</t>
   </si>
   <si>
     <t>Desenvolver projeto básico para criação de um espaço público de convivência, lazer e recreação para pessoas da terceira idade - Creche do Idoso Alfenense, que funcione e tenha atendimento durante o período diurno integral das 6H às 18H. Anteprojeto de Lei anexo.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Matheus Paccini</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_192.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_192.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Criação de um comitê de crise e prevenção contra enchentes e alagamentos na cidade.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Gilmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_524.2025_-_gilmar_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_524.2025_-_gilmar_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de criação de um projeto de Lei que disponha sobre a proibição de comercialização e instalação de escapamentos esportivos para motocicletas, quadriciclos, motoneta, ciclomotor e bicicleta motorizada, que produzam ruídos acima do limite permitido, conforme Anteprojeto de Lei anexo.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Idalina do Santa Rita</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/indicacao_797.2025_guarda_de_veiculos_oficiais_nas_dependencias_das_respectivas_secretarias_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/indicacao_797.2025_guarda_de_veiculos_oficiais_nas_dependencias_das_respectivas_secretarias_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto:  Guarda de veículos oficiais nas dependências das respectivas secretarias.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_805.2025_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_805.2025_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de implementar programas de atividade física destinados aos servidores públicos municipais, especialmente àqueles que exercem funções que demandam maior preparo físico, como a Guarda Municipal e as futuras guardas concursadas do município.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>Ednilson</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_837_2025_construcao_imagem_ns_gaspar_lopes_ednilson.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_837_2025_construcao_imagem_ns_gaspar_lopes_ednilson.pdf</t>
   </si>
   <si>
     <t>Realização de estudos técnicos e de viabilidade para construção e implantação de uma imagem, de grande porte, de Nossa Senhora Aparecida no Bairro Gaspar Lopes, às margens da BR-369, no trecho que cruza o referido bairro, bem como a instalação de uma mina d’água e ponto de descanso aos pés da imagem, já que é um desejo e sonho antigo da comunidade de Gaspar Lopes.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/indicacao_898.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/indicacao_898.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a elaboração de estudo técnico voltado à análise da necessidade de provimento de cargos efetivos no âmbito da Administração Pública Municipal, com vistas à realização de Concurso Público para recomposição e fortalecimento do quadro de servidores.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_913.2025_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_913.2025_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza completa em toda a extensão da Rua Duque de Caxias, localizada no Bairro Jardim Aeroporto, bem como proceder à poda das árvores que se encontram com grande porte, galhos caindo e trazendo riscos aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_918.2025_-_matheus_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_918.2025_-_matheus_-_ass.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, na forma regimental, que adote, para o exercício de 2026, um planejamento de gastos e investimentos pautado na responsabilidade financeira, na organização das prioridades e na destinação adequada dos recursos públicos.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_932.2025_-_matheus.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_932.2025_-_matheus.pdf</t>
   </si>
   <si>
     <t>Criação do Programa “Sinal de Socorro Alfenas por Elas”, com protocolo oficial de atendimento a mulheres em situação de violência, certificação de estabelecimentos comerciais participantes e coordenação da Secretaria Municipal de Políticas Públicas para as Mulheres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,67 +528,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_01-2025_cirlei_e_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_192.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_524.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/indicacao_797.2025_guarda_de_veiculos_oficiais_nas_dependencias_das_respectivas_secretarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_805.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_837_2025_construcao_imagem_ns_gaspar_lopes_ednilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/indicacao_898.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_913.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_918.2025_-_matheus_-_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_932.2025_-_matheus.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3600/indicacao_no_01-2025_cirlei_e_ze_batista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_192.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_524.2025_-_gilmar_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5028/indicacao_797.2025_guarda_de_veiculos_oficiais_nas_dependencias_das_respectivas_secretarias_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5044/indicacao_805.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5096/indicacao_837_2025_construcao_imagem_ns_gaspar_lopes_ednilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5195/indicacao_898.2025_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5224/indicacao_913.2025_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5231/indicacao_918.2025_-_matheus_-_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2025/5254/indicacao_932.2025_-_matheus.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>