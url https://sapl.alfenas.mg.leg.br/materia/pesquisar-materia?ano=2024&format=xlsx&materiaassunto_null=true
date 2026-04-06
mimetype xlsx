--- v0 (2025-12-19)
+++ v1 (2026-04-06)
@@ -54,10986 +54,10986 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1932/titulo_de_honra_01_-_cleodemilson_presciliano.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1932/titulo_de_honra_01_-_cleodemilson_presciliano.pdf</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO HONORARIO AO SR. CLEODEMILSON PRESCILIANO</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1933/titulo_de_honra_02_-_francisco_amorim_pereira.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1933/titulo_de_honra_02_-_francisco_amorim_pereira.assinado.pdf</t>
   </si>
   <si>
     <t>Titulo de Cidadão Honorário ao Sr. Francisco Amorim Pereira</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1934/titulo_de_honra_03_-_sra._edenise_donizete_barbosa.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1934/titulo_de_honra_03_-_sra._edenise_donizete_barbosa.assinado.pdf</t>
   </si>
   <si>
     <t>título de Honra ao Mérito a Sra. Edenise Donizete Barbosa</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1935/titulo_de_honra_04_-_sr.djalma_de_paula.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1935/titulo_de_honra_04_-_sr.djalma_de_paula.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Djalma de Paula.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/pdl_06.2024_-_bfs_-_cidada_honorario_-_maria_jose_freitas_da_silva_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/pdl_06.2024_-_bfs_-_cidada_honorario_-_maria_jose_freitas_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Maria José Freitas da Silva.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/pdl_07.2024_-_bfs_-_cidadao_honorario_-_valter_donizeti_de_araujo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/pdl_07.2024_-_bfs_-_cidadao_honorario_-_valter_donizeti_de_araujo_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Valter Donizeti de Araújo.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/assinado__pdl_09.2024_-_ls-_cidadao_honorario_-_jose_do_alvim.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/assinado__pdl_09.2024_-_ls-_cidadao_honorario_-_jose_do_alvim.pdf</t>
   </si>
   <si>
     <t>Concedo Título de Cidadão Honorário para o Sr. José Aureliano de Mesquita - Zé do Alvim, pelos trabalhos realizados na área do voluntariado junto a Associação Viva Vida, na cidade de Alfenas; como também, por manter a tradição na sua venda, engrossando o caldo dos “causos” que fazem parte da nossa cultura regional, Alfenas o reconhece como uma figura querida por manter viva a cultura local e o espírito humanitário._x000D_
 _x000D_
 Segue anexo documento com as informações pessoais e profissionais do Zé do Alvim.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/pdl_10.2024_-_pam_-_titulo_de_cidadao_honorario_ao_sr._daniele_rastello._assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/pdl_10.2024_-_pam_-_titulo_de_cidadao_honorario_ao_sr._daniele_rastello._assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Daniele Rastello.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/diploma_de_honra_ao_merito_ao_dr._gil_horta.docx_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/diploma_de_honra_ao_merito_ao_dr._gil_horta.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Dr. Gil Horta Passos.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/assinado_pdl_12.2024_-_ls-_honra_ao_merito_-_mae_luana_landre.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/assinado_pdl_12.2024_-_ls-_honra_ao_merito_-_mae_luana_landre.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Luana Landre de Castro Gomes - Mãe Luana.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/honra_ao_merito_100_-_14-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/honra_ao_merito_100_-_14-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Waldevino Geraldo Frederico, o “Cem por Cento Negro”.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2125/jcm_-_cidadao_honorario_alessandro_emergente_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2125/jcm_-_cidadao_honorario_alessandro_emergente_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de Decreto legislativo de concessão de Cidadão Honorário ao Sr. Alessandro José Emergente.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2157/epa_-_cidadao_honorario_nelio_nogueira_neves_assinado_17.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2157/epa_-_cidadao_honorario_nelio_nogueira_neves_assinado_17.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Nélio Antônio Nogueira Neves.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/bfs-_honra_ao_merito_ze_patinho_1-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/bfs-_honra_ao_merito_ze_patinho_1-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Diploma de Honra ao Mérito ao senhor José dos Reis Rodrigues pelos relevantes serviços prestados na área de construção civil na prefeitura municipal de Alfenas- MG</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/bfs-_honra_ao_merito_antonio_carlos-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/bfs-_honra_ao_merito_antonio_carlos-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito Diploma de Honra ao Mérito ao senhor Antônio Carlos Rocha de Oliveira, mais conhecido por Toninho da ARTMED pelos relevantes serviços prestados ao nosso município de Alfenas como empresário no ramo de vendas de materiais médicos, hospitalares e odontológicos e também empresário na venda de mini pôneis.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/pdl_23.2024_-_jcm_-_cidada_honoraria_sra._camila_campos_dutra_-_retificado.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/pdl_23.2024_-_jcm_-_cidada_honoraria_sra._camila_campos_dutra_-_retificado.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de Decreto legislativo de concessão de Cidadão Honorário ao Sra. Camila Campos Dutra._x000D_
 Pelos relevantes serviços prestados ao município de Alfenas, área de saúde.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marta Pelegrin</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_24.2024_-_marta_-_diploma_de_honra_ao_merito_ao_sr._moises_assinado_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_24.2024_-_marta_-_diploma_de_honra_ao_merito_ao_sr._moises_assinado_ok.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Médico Veterinário Moisés Caetani Moreira.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_25.2024_-_jcm_-_diploma_honra_ao_merito_a_sra._flavia_correa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_25.2024_-_jcm_-_diploma_honra_ao_merito_a_sra._flavia_correa_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Flávia Cristina Correa.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_26.2024_-_bfs_-_cidadao_honorario_-_pastor_isaias-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_26.2024_-_bfs_-_cidadao_honorario_-_pastor_isaias-assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pastor Isaías Donizete Terra.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/pdl_27.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._roberto_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/pdl_27.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._roberto_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de decreto legislativo de concessão de honra ao mérito ao S.r Roberto Carlos Gomes Cesarini ,pelos relevantes serviços prestados ao nosso município de Alfenas como voluntário nos mais diversos tipos de obras sociais.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/pdl_28.2024_-_braz-_diploma_honra_ao_merito_ao_sr.ronaldo_andre_lopes-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/pdl_28.2024_-_braz-_diploma_honra_ao_merito_ao_sr.ronaldo_andre_lopes-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Ronaldo André Lopes.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_decreto_no_29.2024-wagner.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_decreto_no_29.2024-wagner.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. WAGNER CESÁRIO aos relevantes serviços prestados como jogador profissional e treinador de futebol amador.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2797/marta_-_honra_ao_merito-_medica_veterinaria_amelia_margarida_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2797/marta_-_honra_ao_merito-_medica_veterinaria_amelia_margarida_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o título de honra ao Mérito a médica veterinária Amélia Margarida de Oliveira</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2815/pdl_31.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._julio_tadeu_lima_de_souza_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2815/pdl_31.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._julio_tadeu_lima_de_souza_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de decreto legislativo de concessão de honra ao mérito ao S.r Júlio Tadeu Lima de Souza ,pelos relevantes serviços prestados ao nosso município de Alfenas como voluntário nos mais diversos tipos de obras sociais.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2960/assinado_luciano_solar_-_cidadao_honorario_frederico_mendonca_oliveira.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2960/assinado_luciano_solar_-_cidadao_honorario_frederico_mendonca_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadão Honorário ao Sr. Frederico Mendonça de Oliveira - Fredera</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3037/diploma_honra_ao_merito_jesse_valimassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3037/diploma_honra_ao_merito_jesse_valimassinado.pdf</t>
   </si>
   <si>
     <t>Propõe Diploma de Honra ao Mérito ao Sr. Jessé Souza Valim pelos relevantes serviços prestados como Pastor Auxiliar na 1ª Igreja do Evangelho Quadrangular.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3057/pdl_34..2024_dunga_-_deputado_alencar_da_silveira_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3057/pdl_34..2024_dunga_-_deputado_alencar_da_silveira_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Deputado Estadual Alencar da Silveira Junior.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3073/diploma_honra_ao_merito_cidinhaassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3073/diploma_honra_ao_merito_cidinhaassinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Maria Aparecida de Oliveira Cesário - “CIDINHA”.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/pdl_36_-_suenia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/pdl_36_-_suenia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº /2024_x000D_
 _x000D_
 _x000D_
 Concede Título de Cidadã Honorária à Sra._x000D_
 Suenia Aparecida Diniz Santos Milanez_x000D_
 _x000D_
 _x000D_
 O povo do Município de Alfenas, por seus representantes na Câmara Municipal, aprova, e eu, Presidente, promulgo o seguinte Decreto Legislativo: _x000D_
 Art. 1º Fica concedido Título de Cidadã Honorária à Sra. Suenia Aparecida Diniz Santos Milanez pelos relevantes serviços prestados à comunidade alfenense como educadora, sempre dedicada e comprometida com o ensino e o desenvolvimento educacional, deixando um legado significativo por onde passa._x000D_
 Art. 2º O título de que trata este Decreto Legislativo será especialmente confeccionado e entregue à agraciada em sessão solene da Câmara Municipal de Alfenas. _x000D_
 _x000D_
 Art. 3º Este Decreto Legislativo entra em vigor na data de sua publicação. _x000D_
 _x000D_
 _x000D_
 Alfenas, 21 de junho de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/diploma_honra_ao_merito_37.2024_selma_maria_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/diploma_honra_ao_merito_37.2024_selma_maria_assinado.pdf</t>
   </si>
   <si>
     <t>Diploma de Honra ao Mérito à professora Selma Moura Leite Prado.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/titulo_dep_federal_bruno_fariasasssinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/titulo_dep_federal_bruno_fariasasssinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Deputado Federal Bruno Farias.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/pdl_39.2024_-_bfs_-_cidadao_honorario_-_delegada_sheila_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/pdl_39.2024_-_bfs_-_cidadao_honorario_-_delegada_sheila_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita criação de decreto legislativo que concede título de cidadã honorária à Delegada e Deputada Estadual Sheila Aparecida Pedrosa de Mello, em virtude de suas contribuições por meio de emendas parlamentares para o desenvolvimento econômico do Município de Alfenas e também pelo relevantes trabalhos desenvolvidos visando a valorização das forças de segurança.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/pdl_40.2024_-dunga_-_cidadao_honorario_-_waguinho_da_natacao_1_assinadas.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/pdl_40.2024_-dunga_-_cidadao_honorario_-_waguinho_da_natacao_1_assinadas.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Cidadão Honorário ao Sr. Wagner José Gonçalves (waguinho da natação)</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/pdl_41.2024_-vardema_-_cidadao_honorario_-_promotor_frederico_carvalho_de_araujo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/pdl_41.2024_-vardema_-_cidadao_honorario_-_promotor_frederico_carvalho_de_araujo.pdf</t>
   </si>
   <si>
     <t>Cidadão Honorário ao Dr. Frederico Carvalho de Araújo, pelos relevantes serviços prestados ao Município como Promotor de Justiça do Ministério Público do Estado de Minas Gerais, com lotação na 5ª Promotoria de Justiça de Alfenas</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/titulo_peninaassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/titulo_peninaassinado.pdf</t>
   </si>
   <si>
     <t>Solicita Diploma de Cidadã Honorário a Sra. Penina Moreira Ribeiro, aos relevantes serviços na área da educação prestados ao município de Alfenas, onde atuou como professora e vice diretora no distrito do Barranco Alto. Hoje atualmente exerce com muito zelo e amor a Supervisão da escola Judith Viana no distrito de Barranco Alto, onde com sua trajetória e determinação incentiva muitos jovens a voltarem para a escola.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/jds_-_cidadao_honorario_ronaldo_auad_moreiraassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/jds_-_cidadao_honorario_ronaldo_auad_moreiraassinado.pdf</t>
   </si>
   <si>
     <t>Solicita Diploma de Cidadão Honorário ao Sr. Ronaldo Auad Moreira, aos relevantes serviços prestados a comunidade acadêmica, onde é professor  no Instituto de Ciências Humanas e Letras da Universidade Federal de Alfenas/MG -UNIFAL, onde desenvolve projetos de extensão, dentre eles, o Grupo de Estudos sobre Semiótica Peirceana. Nesta área de extensão participou de projetos de ações dialógicas no presídio de Alfenas, desenvolvendo atividades de artes visuais.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/pdl_44.2024_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/pdl_44.2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>Mudança de recinto para solenidade de posse.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3522/pdl_45.24_-kgsg_-_honra_ao_merito_marden_bastos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3522/pdl_45.24_-kgsg_-_honra_ao_merito_marden_bastos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO_x000D_
 Concede Diploma de Honra ao Mérito ao Sr. Marden Oliveira Bastos pelos relevantes serviços prestados ao Município como Dentista, destacando-se por seu compromisso profissional, com empatia e humanidade no tratamento de seus pacientes.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3526/projeto_de_decreto_legislativo_46-2024_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3526/projeto_de_decreto_legislativo_46-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de Decreto legislativo para concessão de diploma de honra ao mérito ao Sr. Frederico dos Reis Goyatá, pelos relevantes serviços prestados ao Município como Dentista, destacando-se por seu compromisso profissional, com empatia e humanidade no tratamento de seus pacientes há 30 anos, assim como pelos relevantes serviços prestados a comunidade acadêmica há mais de 24 anos, onde exerce brilhantemente a função de professor universitário.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui no Município de Alfenas, a criação, distribuição e o uso do cordão de girassol, como instrumento auxiliar de orientação para a identificação de pessoas com deficiências ocultas e/ou transtornos ocultos para atendimento.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o_x000D_
 Dia Municipal de Plantio de Árvores e_x000D_
 Conscientização sobre Mudanças_x000D_
 Climáticas em Alfenas e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.979, de 09 de dezembro_x000D_
 de 2020, que autoriza concessão administrativa de_x000D_
 execução indireta de serviços de manutenção das_x000D_
 vias e estradas públicas rurais municipais com_x000D_
 contrapartida de outorga a realização de obra de_x000D_
 investimento, dentro do perímetro do Município de_x000D_
 Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a regulamentação orçamentária do Programa Escola do Legislativo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a ONG Respeito Animal.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera o caput do art. 2° da Lei nº 4.895, de 17 de dezembro de 2019, que instituiu o Bônus-Alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da COMERCIALIZAÇÃO, manuseio, utilização, queima e/ou soltura de fogos de artifício e artefatos pirotécnicos de impacto sonoro, tecnicamente classificados como "fogos de estampido e artigos explosivos" e dá outras providências.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal n. 4.252, de 22 de fevereiro de 2011, que fixa os subsídios dos Conselheiros tutelares e a Lei Municipal nº 4.985, de 4 de janeiro de 2021, que dispõe sobre a Estrutura Administrativa do Município de Alfenas, sobre os Cargos em Comissão, dá nova organização e outras providências.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.546, de 10 de julho de 2014,_x000D_
 modificada pela Lei Municipal nº 5.191, de 07 de_x000D_
 fevereiro de 2023, que dispõe sobre a concessão de_x000D_
 diárias no âmbito do Poder Executivo do Município_x000D_
 de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza a cessão de_x000D_
 servidora pública da Prefeitura para a Câmara_x000D_
 Municipal de Alfenas</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que transforma o Parque_x000D_
 Municipal de Alfenas “Manoel Pedro Rodrigues”_x000D_
 em Parque Municipal Multicultural em_x000D_
 Sustentabilidade “Manoel Pedro Rodrigues”, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.985, de 4 de janeiro de 2021, que_x000D_
 dispõe sobre a estrutura administrativa do_x000D_
 Município de Alfenas, sobre os cargos em comissão,_x000D_
 dá nova organização e outras providências, para_x000D_
 reorganizar os cargos em comissão da Procuradoria_x000D_
 Geral do Município e criar a Secretaria Municipal_x000D_
 de Políticas para as Mulheres, reajusta os subsídios_x000D_
 dos Conselheiros Tutelares e autoriza o repasse do_x000D_
 Pagamento por Desempenho da Saúde Bucal na_x000D_
 Atenção Primária à Saúde - APS, instituído pela_x000D_
 Portaria GM/MS nº 960, de 17 de julho de 2023, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA, e dá outras providências.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a estruturação do Plano de Cargos e Vencimentos da Prefeitura Municipal de Alfenas, estabelece normas gerais de enquadramento, institui tabelas de vencimentos e dá outras providências.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Plano de Carreira, Cargos e Remuneração dos Servidores do Sistema de Saúde Pública do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Alfenas, suas autarquia e fundações.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei_x000D_
 Municipal nº 4.595, de 11 de março de 2015, que_x000D_
 “instituiu Zonas Especiais de Interesse Social – ZEIS_x000D_
 II e III no âmbito do Município de Alfenas e dá outras_x000D_
 providências”</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre as_x000D_
 diretrizes para a elaboração da Lei Orçamentária_x000D_
 Anual referente ao exercício financeiro de 2025 e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 5.155, de 10 de junho de 2022, que "estabelece, no âmbito do Município de Alfenas,_x000D_
 regras para a utilização privada de área pública por equipamentos urbanos do tipo banca de venda de jornais e revistas, e dá outras providências".</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 3.067, de 13 de novembro de 1998, que dispõe sobre a eliminação de barreiras arquitetônicas para portadores de deficiência nos locais de fluxo de pedestre e edifícios do uso público e dá outras providências e revoga a Lei Municipal n. 4.835, de 03 de abril de 2019.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o funcionamento e a implantação de sistema de monitoramento de imagens nos estabelecimentos que comercializam ferros-velhos, sucatas e afins e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a cassação do Alvará de Funcionamento de estabelecimentos comerciais ou empresas que forem flagradas comercializando, adquirindo, distribuindo, transportando, estocando ou revendendo produtos oriundos de ações criminosas ou tipos ilícitos penais no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf</t>
   </si>
   <si>
     <t>Projeto de lei para alterar  o nome da academia localizada no Ginásio Poliesportivo Pres. Tancredo Neves, em Alfenas/MG. o Academia Popular Alexandre Flausino”</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf</t>
   </si>
   <si>
     <t>Concede recomposição salarial aos servidores ocupantes de cargos de provimento efetivo, comissionados, contratados e inativos vinculados_x000D_
 ao Poder Executivo, bem como aos Conselheiros Tutelares, no âmbito do Município de Alfenas e dá outras providências</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos arts. 1º e 4º e revoga o art. 5º da Lei Municipal nº 4.790 de 10 de maio de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 4787, de 8 de maio de 2018, que "reconhece e concede estabilidade condicionada aos ocupantes dos cargos e funções de agente comunitário de saúde e agente de combate a endemias atualmente existentes na estrutura de saúde pública do município de alfenas e dá outras providências"</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 5141, de 31 de março de 2022, que "autoriza permuta de imóveis com obrigação de fazer e dá outras providências</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dá nova redação aos arts. 1º e 4º e revoga o art. 5º da Lei Municipal nº 4.790 de 10 de maio de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e organização do SIMPOD – Sistema Municipal Antidrogas, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 5.250, de 21 de dezembro de 2023, que dispõe sobre a doação de imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei n° 4.252, de 22 de fevereiro de 2011, que fixa o subsídio dos Conselheiros Tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Feirantes das Feiras Livres de Alfenas – AFFLA.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da Conscientização do Autismo” no Calendário Oficial do Município de Alfenas</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Estima as receitas e fixa as despesas do orçamento fiscal do município de alfenas para o exercício de 2025.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o detalhamento das atribuições do cargo de Agente Fiscal Tributário, integrante da Carreira de Serviços Fiscais Tributários – C.S.F.T. prevista na Lei Municipal nº 4.246, de 6 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos servidores da Prefeitura Municipal de Alfenas.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas – PROREFIS 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Ruas do Brincar no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alfenas a celebrar acordo com a empresa Alternativa Construções Elétricas Ltda – EPP e dá outras providências.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.051, de 22 de setembro de 2021, que “autoriza a desafetação, afetação, doação e alienação de áreas e dá outras providências”, posteriormente alterada pela Lei Municipal nº 5.084, de 15 de dezembro de 2021, e pela Lei Municipal nº 5.266, de 21 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Instituto Gesto.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei - Institui o “Dia Municipal do Flashback” no Calendário Oficial do Município de Alfenas.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>Carlinho Vardemá, Dominguinhos Eletricista, Márcio Dunga, Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Reconhece o direito dos Vereadores à recomposição do valor dos seus subsídios não concedida em maio de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3.864, de 30 de novembro de 2005que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos da Câmara Municipal de Alfenas e suas posteriores modificações</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf</t>
   </si>
   <si>
     <t>Altera a delimitação do perímetro urbano do Município de Alfenas.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal da Cultura do Hip-Hop e 		seus 	elementos estruturantes” no Calendário Oficial do 	Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, funções e estrutura da Guarda Municipal de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.897, de 18 de dezembro de 2019, que instituiu a gratificação de atividade de risco e auxílio-fardamento aos Guardas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.992, de 5 de abril de 2021, que autorizou a afetação e desafetação com permuta de áreas e deu outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.928, de 20 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.038, de 11 de agosto de 2021, que autorizou o Poder Executivo a desafetar, afetar e alienar os bens imóveis que especifica, em função da criação de Parques Ambientais, Complexos Esportivos e de Lazer, e deu outras providências.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova Planta Genérica de Valores do Município de Alfenas, para fins de cálculo e lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU a partir do exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Sindicato dos Agricultores Familiares de Alfenas e Região - SIAFAR._x000D_
 O povo do Município de Alfenas, por seus representantes na Câmara Municipal aprovou e eu, Prefeito Municipal, sanciono a seguinte lei:_x000D_
 Art. 1º Fica declarado como de utilidade pública o Sindicato dos Agricultores Familiares de Alfenas e Região - SIAFAR, inscrito no CNPJ sob o nº 44.765.602/0001-05, com sede à Avenida Afonso Pena, nº 936, Centro, no Município de Alfenas/MG, CEP 37.130-023._x000D_
 Art. 2º Esta lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf</t>
   </si>
   <si>
     <t>Altera a da Lei Municipal nº 5.302, de 05 de novembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.012, de 7 de junho de 2021, que dispõe sobre doação de imóvel com obrigação de fazer, e dá outras providências. (SANTA INOCÊNCIA CONFECÇÕES LTDA)</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.029, de 5 de julho de 2021, que dispõe sobre doação de imóvel com obrigação de fazer à empresa Vital Aço Estruturas Metálicas Ltda. e dá outras providências, e suas posteriores modificações.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a alienação, mediante doação, de bens imóveis pertencentes ao patrimônio público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 5.291, de 09 de julho de 2024, que dispõe sobre a instituição e organização do SIMPAD – Sistema Municipal Antidrogas, no_x000D_
 âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_resolucao_no_01-2024_-_suplente.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_resolucao_no_01-2024_-_suplente.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do art. 1º da Resolução N. 01, de 16 de janeiro de 2023</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_resolucao_02-2024_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_resolucao_02-2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de alteração no Projeto de Resolução N° 0002 de 11 de maio de 2022.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2929/pr_no_03-2024_-_altera_a_resolucao_no_04.2016__regimento_interno_da_camara_municipal_e_suas_posteriores_alteracoes..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2929/pr_no_03-2024_-_altera_a_resolucao_no_04.2016__regimento_interno_da_camara_municipal_e_suas_posteriores_alteracoes..pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 04/2016 – Regimento Interno da Câmara Municipal e suas posteriores alterações.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_resolucao_no_05-2024_-_fica_unificadas_as_reunioes.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_resolucao_no_05-2024_-_fica_unificadas_as_reunioes.pdf</t>
   </si>
   <si>
     <t>Ficam unificadas as Reuniões Ordinárias do dia 21/11/2024 e do dia 25/11/2024, sendo realizadas de forma única em 25 de novembro de 2024.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3588/projeto_de_resolucao_n.o_06-2024_-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3588/projeto_de_resolucao_n.o_06-2024_-assinado.pdf</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1960/requerimento_01.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1960/requerimento_01.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, após ouvido o Plenário e com fulcro no artigo 106 da Resolução nº 04/2016 Regimento Interno desta Casa Legislativa, que informe a esta Casa Legislativa as seguintes indagações relacionadas à obra da ponte da Rua Cristina Mendes que interliga os bairros Vila Betânia e Jardim São Carlos: 1) Qual foi a data do início da obra? 2) Por quais motivos a obra não foi concluída em dezembro de 2023, conforme resposta de Requerimento anterior de nº 53/2023 que informava que a conclusão ocorreria nesta data? 3) Qual a nova estimativa de conclusão da obra? 4) Houve drenagem do solo em tempo preciso? 5) Referente ao valor gasto com a obra, qual o valor preciso até janeiro de 2024? 6) Qual o valor total da obra, após finalizada? J U</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/requerimento_02.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/requerimento_02.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao problema da fiação solta em nosso Município.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_03.2024_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_03.2024_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita da Superintendência Municipal de Transporte e Trânsito de Alfenas a lista de intermediadores credenciados e dos alvarás emitidos</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/requiremento_04.2024_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/requiremento_04.2024_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro providencias quanto ao terreno localizado na rua Antônio Fernandes Sales n:317, bairro Aparecida</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/requerimento_no_06.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/requerimento_no_06.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a revitalização da área de lazer e parque infantil situada na Praça Fausto Monteiro, paralelo a lateral do Ambulatório Dr. Plínio, em baixo do escritório da Copasa</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_07.2024_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_07.2024_-_domingos.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, após ouvido o Plenário e com fulcro no artigo 106 da Resolução nº 04/2016 Regimento Interno desta Casa Legislativa, que informe a esta Casa Legislativa, as seguintes indagações relacionadas as ações emendas impositivas de minha autoria:_x000D_
 1)	A parte da emenda impositiva deste Vereador, no valor de R$ 169.397,50, (cento e sessenta e nove mil trezentos e noventa e sete reais e cinquenta centavos), destinada para aquisição de equipamentos de ultrassom e doppler para atender a necessidade da Saúde de nossa cidade, em especial para alocar esses aparelhos no ambulatório Dr. Plínio, teve a sua devida execução, ou seja, foram adquiridos estes itens para a devida distribuição para o Ambulatório?_x000D_
 _x000D_
 2)	Se a resposta for negativa, por qual motivo não foram adquiridos esses itens e qual a previsão para aquisição?_x000D_
 _x000D_
 _x000D_
 3)	 Se a resposta for positiva, favor enviar a esta casa legislativa a comprovação da aquisição através da cópia do processo de compras, bem como com envio da nota fiscal relativo ao valor._x000D_
 _x000D_
 4)	A outra parte da emenda impositiva deste Vereador, no valor de R$ 169.397,50, (cento e sessenta e nove mil trezentos e noventa e sete reais e cinquenta centavos), destinada para realização de cirurgias de joelho e quadril teve sua devida execução?_x000D_
 _x000D_
 5)	Se a resposta for negativa, por qual motivo não foram realizados esses procedimentos cirúrgicos e qual a previsão para sua realização?_x000D_
 _x000D_
 6)	Se a resposta for positiva, favor enviar a esta casa legislativa a comprovação da realização dos procedimentos cirúrgicos, bem como o envio da nota fiscal relativas ao valor de cada cirurgia e o total de cirurgias que foram realizadas.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimentoassearaassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimentoassearaassinado.pdf</t>
   </si>
   <si>
     <t>Requer informações e providências quanto os questionamentos feitos à Prefeitura,  pela ASSEARA.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_09.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_09.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas a distribuição de cestas básicas em nosso Município pelo assistencialismo social (CRAS):</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_no_10.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_no_10.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, após ouvido o Plenário e com fulcro no artigo 106 da Resolução nº 04/2016 Regimento Interno desta Casa Legislativa, que informe, a esta Casa Legislativa, as seguintes indagações relacionadas ao número de servidores que o Município possui:_x000D_
 _x000D_
 1)  Quantos servidores concursados o Município possui?_x000D_
 2) Quantos servidores contratados, comissionados e/ou admitidos por processo seletivo o Município possui?_x000D_
 3) O portal da transparência está atualizado, de modo a constar dados de todos os servidores, sejam eles contratados, comissionados, admitidos por processo seletivo ou concursados junto ao Município?_x000D_
 4) Favor informar onde estão lotados esses servidores e quais as reais atividades desenvolvidas.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_11.2024_-marta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_11.2024_-marta.pdf</t>
   </si>
   <si>
     <t>Requerimento da situação atual sobre o processo de licitação do hospital veterinário, para iniciar o atendimento.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_12.2024_-_tereza_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_12.2024_-_tereza_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito informações relacionadas ao serviço de varrição (limpeza urbana) no município de Alfenas.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>Kátia Goyatá, Professor Luciano Solar, Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_13.2024_-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_13.2024_-assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando reinstalação da Comissão de Educação.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>CACMA - Comissão de Acompanhamento de Contrapartidas do Município Alfenas</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_14.2024_-_comissao_de_fiscalizacao_e_contraprestacao-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_14.2024_-_comissao_de_fiscalizacao_e_contraprestacao-assinado.pdf</t>
   </si>
   <si>
     <t>que informe a esta Casa Legislativa as seguintes indagações referentes a à Lei nº 5255/23 que alterou 19 (dezenove) leis municipais que autorizaram doações de imóveis, no período de 2019 e 2022, sendo:_x000D_
 _x000D_
  1 – quais servidores do Poder Executivo estão realizando a fiscalização das alterações propostas pela Lei nº 5255/23? Existe um planejamento de apuração de responsabilidades e cumprimento de normas? _x000D_
 _x000D_
 2 – Diversas providencias deveriam ter sido realizadas, como: a inclusão do número de Matrícula em cada imóvel; atualização da razão social e endereços dos imóveis; avaliação e reintegração de imóveis; conclusão das obras de instalação e expansão, entrega de contrapartidas em obras e devolução de recursos ao Poder Executivo, sendo assim, informar quais já foram realizadas até o momento e quais ainda estão por fazer, especificando cada uma delas.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_15.2024_-_comissao_especial_de_agricultura_familiar_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_15.2024_-_comissao_especial_de_agricultura_familiar_assinado.pdf</t>
   </si>
   <si>
     <t>Reinstalar a Comissão Especial de Agricultura Familiar</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_16_-_informacoes_sonorizacao_aerea.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_16_-_informacoes_sonorizacao_aerea.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº /2024_x000D_
 _x000D_
 Assunto: Solicita Informações_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Senhores(as) Vereadores(as),_x000D_
 _x000D_
 Requeiro de Vossa Excelência, na forma regimental, depois de ouvido o Plenário, após ouvido o Plenário e com fulcro no artigo 106 da Resolução nº 04/2016 - Regimento Interno desta Casa Legislativa, que informe a esta Casa Legislativa sobre qualquer e toda informação sobre normas aplicadas, critérios de horário, etc, sobre sonorização aérea. _x000D_
 _x000D_
 J U S T I F I C A T I V A:_x000D_
 _x000D_
 Nossa cidade tem sofrido intensamente com poluição sonora aérea. A constante exposição a altos níveis de ruído afeta negativamente a qualidade de vida, interferindo no descanso necessário para a saúde e o bem-estar. Além disso, indivíduos mais vulneráveis, como autistas, idosos e pessoas com deficiência, são ainda mais sensíveis a esses ruídos, o que pode levar a crises, aumento de estresse e até risco de acidentes. Por isso, venho requerer essas informações._x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 21 de junho de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/requerimento_17.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/requerimento_17.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita indagações relacionadas as obras do Parque Municipal Multicultural em Sustentabilidade Manoel Pedro Rodrigues.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/requerimento_no_18.2024_-_guinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/requerimento_no_18.2024_-_guinho.pdf</t>
   </si>
   <si>
     <t>informações junto aos setores responsáveis, para que, posteriormente, seja encaminhada resposta a esta Casa de Leis com relação ao cumprimento da Lei Municipal nº 5.193, de 23 de março de 2023, que “Dispõe sobre a atividade de transporte motorizado remunerado privado individual de passageiros, através de chamadas por aplicativos ou outras plataformas tecnológicas de mobilidade urbana, no âmbito do Município de Alfenas e dá outras providências”, bem como, de sua posterior alteração, através da Lei Municipal nº , 5.231/2023,</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento_no_19.2024_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento_no_19.2024_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Requeiro ao S.r. .Prefeito que envia a esta casa as seguintes informação  sobre a frota de veículos municipais:_x000D_
 1-Qual a quantidade de veiculo alugado da Prefeitura?_x000D_
 2-Qual a quantidade por  secretaria?_x000D_
 3- Qual o valor gasto com aluguel de carro por secretaria?_x000D_
 4-Cópia de todos os contratos de locação de veículos?_x000D_
 5-Quanto deve de aluguel de veiculo e quanto já foi pago no período de janeiro de 2023 até a data de hoje?_x000D_
 Justificativa : tal  solicitação e de suma importância P/ melhor informar a população.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_202024imoveis_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_202024imoveis_assinado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os imóveis alocado pela  Prefeitura de Alfenas.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_21.2024_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_21.2024_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao recolhimento de contribuições previdenciárias dos servidores concursados do Município de Alfenas.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_22_-_rota_rural.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_22_-_rota_rural.pdf</t>
   </si>
   <si>
     <t>Requer a Criação de Rota Turística Rural de Alfenas</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/requerimento_23_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/requerimento_23_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao serviço de caiação (pintura de meio-fio) que vem sendo realizado em diversos bairros do Município de Alfenas.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_no_24.2024_-_dunga.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_no_24.2024_-_dunga.assinado.pdf</t>
   </si>
   <si>
     <t>Informações sobre execução orçamentária das emendas parlamentares e emendas impositivas conforme descrito nos pedidos apresentados por este nobre edil, e que ainda não foram aplicadas no município de Alfenas-MG.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1962/mocao_01-teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1962/mocao_01-teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de pesar em decorrência do falecimento da Senhora Ana Maria Piazzalunga Cambraia.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1975/mocao_02_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1975/mocao_02_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar à família do Sr. Tristão Rodrigues, falecido na data do dia 17/01/24, para tanto deixo minha solidariedade aos familiares e amigos  que ficam.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_03_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_03_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito uma moção de Congratulação e Aplausos a secretária de Ação Social Daniela Alvarenga França.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/mocao_06-katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/mocao_06-katia_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento ao 62 anos de idade ao pedetista militante Hélio Augusto Martins Rabelo,ex-secretário do Estado do trabalho,emprego e renda  e mome proeminente da juventude pedetista nos anos 80._x000D_
 Atléticano Apaixonado Hélio deixará saudades em nossos Corações.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/mocao_07_-_braz_-_congratulacoes_e_aplausos_dra_patricia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/mocao_07_-_braz_-_congratulacoes_e_aplausos_dra_patricia_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Dra. Patrícia Regina Rodrigues da Silva Oliveira, pelo excelente trabalho que vem desenvolvendo como Coordenadora do Departamento de Assistência Judiciária Municipal.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/mocao_08-dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/mocao_08-dunga_assinada.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve a presente, propõe, após ouvido o Plenário e nos termos do artigo 109 da Resolução nº 04/2016 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, a presente MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Cabos do 37º Batalhão da Polícia Militar do Estado do Rio de Janeiro, Sr. Alex Santana Tavares e Sr. João Batista Pereira, pela ação humana realizada pelos referidos Cabos durante o atendimento de uma ocorrência policial que envolvia a nossa conterrânea Sra. Rosane Cristina Malaquias Felisberto, nos termos a seguir:</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/mocao_09_-_braz_-_congratulacoes_e_aplausos_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/mocao_09_-_braz_-_congratulacoes_e_aplausos_-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito uma moção de congratulação e aplausos ao coordenação da varrição Paulo Sergio da Silva._x000D_
 Justificativa: Venho pedir essa moção de congratulação e aplausos ao coordenador da varrição Paulo Sergio da Silva, pelo excelente trabalho e competência profissional que vem realizando a frente da coordenação da varrição em prol da cidade de Alfenas.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2156/mocao_10_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2156/mocao_10_assinada.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE APLAUSO E CONGRATULAÇÕES aos relevantes serviços prestados pelo Sr. Reinaldo Amâncio como locutor e programador nas Rádios Universidade FM, Cultura AM e Atenas FM.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/mocao_11-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/mocao_11-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATUÇÃO E APLAUSOS à Sra. Maria Augusta de Carvalho Tiburcio - Guta Tiburcio, pelos relevantes serviços prestados junto ao seu Bloco no Carnaval de nosso munícipio, nos termos a seguir:</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/mocao_no_12.2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/mocao_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de congratulação e Aplausos à técnica de enfermagem Juliana Aparecida Gouvêa, do PSF Jardim América e para Luana de Paula Garcia atendente da Central de Vacinas.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/mocao_13_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/mocao_13_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve propõe, após ouvido o Plenário, nos termos do art. 109 da Resolução n.º 004/16 Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, que seja encaminhada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Sr. Eliacim do Carmo Lourenço, em reconhecimento aos relevantes serviços prestados na Secretaria Municipal de Educação, como Secretario.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/mocao_14_-_katia_assinada_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/mocao_14_-_katia_assinada_marta_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a Leila Pereira, Presidente do Palmeiras e a primeira mulher a ocupar o cargo de chefe de delegação da Seleção Brasileira, na Inglaterra.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/mocao_16_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/mocao_16_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso e congratulações a UNIFAL_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 No próximo dia 03 de Abril de 2024, a Universidade Federal de Alfenas - MG, completará 110 anos de fundação._x000D_
 Considerando que a Universidade Federal de Alfenas tem desempenhado um papel crucial no desenvolvimento científico, tecnológico, cultural e social de Alfenas e região, produzindo conhecimento de relevância nacional e internacional, sendo um farol de inclusão e diversidade, proporcionando oportunidades de aprendizado e crescimento para uma ampla gama de indivíduos, promovendo assim a equidade e a justiça social;_x000D_
 Expressamos nossa admiração e reconhecimento aos membros desta instituição por seu compromisso e dedicação ao longo dos anos._x000D_
 Que esta Moção seja um testemunho do nosso apreço e desejo de sucesso contínuo para a UNIFAL</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/mocao_17-dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/mocao_17-dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Propõe Moção de Congratulações ao  Jornal dos Lagos.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/mocao_19_-_pam_-_congratulacoes_e_aplausos_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/mocao_19_-_pam_-_congratulacoes_e_aplausos_-_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E CONGRATULAÇÕES_x000D_
 Apresenta MOÇÃO DE APLAUSO E CONGRATULAÇÕES aos relevantes serviços prestados pelo Sr. José Rezende Prado Júnior como contador da Secretaria Municipal de Fazenda._x000D_
 JUSTIFICATIVA_x000D_
 Queremos congratular com este excelente servidor que vem desempenhando um grande trabalho com muita honestidade e transparência como contador da Secretaria Municipal de Fazenda._x000D_
 Tenho conhecimento que por mais de 3 décadas, sendo que iniciou seus trabalhos contabilísticos nesta conceituada prefeitura desde de 1º de fevereiro de 1987, e até a presente data encontra-se exercendo a profissão ajudando tanto na administração quanto nas demandas mais precisas e nas áreas tributáveis._x000D_
 Pois este servidor exerce até hoje com sabedoria e presteza, e sabe solucionar as questões que lhe são cabíveis. _x000D_
 Esta moção se faz necessária por sua prontidão e notável cortesia.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/mocao_20_-_vardema__assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/mocao_20_-_vardema__assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao  Delegado Regional Dr. Marcio Cavalcante Bijalon, em reconhecimento aos relevantes serviços prestados na19 Delegacia Regional de Polícia Civil de Alfenas.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/mocao_21-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/mocao_21-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos à Aline Leite Lourenço, pelos seus 10 anos de trabalho árduo em prol da proteção animal no município de Alfenas.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/mocao_22_-_crebia_teixeira.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/mocao_22_-_crebia_teixeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Crébia Teixeira, que há 16 anos, atua como figura central na luta pela inclusão das pessoas autistas no município de Alfenas.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/mocao_23_-_vardema.docx_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/mocao_23_-_vardema.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de uma MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Subtenente do TG 04-004 , Sr. Narcelio Ferreira pela iniciativa de acompanhar ciclo de doações de sangue em Alfenas, feitas pelos novos atiradores do referido Tiro de Guerra.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_24_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_24_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Engenheiro Agrônomo Sr. Ciro Pozzi Garcia, docente no Senac em Alfenas e a toda sua turma de discentes do curso Técnico em Agronegócio. J</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2748/mocao_26_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2748/mocao_26_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>A vereadora Marta Helena Pelegrin Sírio concede uma moção de aplausos a Sra Isabella Maria Monteiro de Souza, graduada em Ciências Biológicas, docente na Universidade Federal de Alfenas atualmente lotada no departamento de Patologia e Parasitologia._x000D_
 A moção destinada é pelos relevantes serviços prestados juntamente com o Prosan  Alfenas(Programa de Saúde Animal), onde foi desenvolvido um projeto de extensão, o projeto em questão se chama Adotar é Legau, juntamente com a Unifal, com o intuito de promover ações que auxiliem, conscientizando a população sobre os benefícios de se adotar um animal abandonado, e também orientando sobre a posse responsável. _x000D_
 O projeto conta com movimentos como feiras de adoção, foram feitas várias feiras. Onde uma grande feira realizada na Unifal sede com alguns animais já adotados nessa parceria._x000D_
 Fica aqui meu agradecimento a Isabella pela solidariedade em contribuir para aliviar o sofrimento dos animais no município de Alfenas.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2793/assinado_solicitacao_de_viagem_15_-_21-22_de_maio_-_lu.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2793/assinado_solicitacao_de_viagem_15_-_21-22_de_maio_-_lu.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de uma moção aos PSFs e Ambulatório Dr. Plinio do Prado Coutinho, pelos atendimentos dos casos suspeitos da Dengue.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2802/mocao_13_-_vardema.13-05-2024.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2802/mocao_13_-_vardema.13-05-2024.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A APROVAÇÃO DO PL N. 3.253/2019 que aprova a Regulamentação da Profissão de Gari e estabelece o valor de seu piso salarial.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_32_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_32_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Sra. Jandira Martins (e filhos), pela passagem de seu esposo Carlos Alberto de Carvalho (Carlinhos do antigo Bar Skinão), no dia 11/05/2024.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2911/mocao_33_-_marcia_donizetti_dos_santos_chersoni.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2911/mocao_33_-_marcia_donizetti_dos_santos_chersoni.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Márcia Donizetti dos Santos Chersoni, em reconhecimento não só à uma talentosa cozinheira da rede Municipal de Educação, mas também como um símbolo de bondade e compromisso com a comunidade alfenense. Que sua luz continue a brilhar, iluminando os corações e os paladares de todos os que têm o privilégio de conhecê-la.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao__34_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao__34_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao servidor Ricardo Paulino de Oliveira pelos relevantes serviços prestados à população alfenense como Guarda Municipal.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2953/mocao_36_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2953/mocao_36_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 a Vereadora que subscreve a presente, propõe, após ouvido o Plenário e nos termos do artigo 109 da Resolução nº 04/2016 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, que seja encaminhada a presente moção de pesar à família do Sr. Ademir Andrade de Carvalho, em virtude do seu falecimento, nos seguintes termos: _x000D_
  _x000D_
 J U S T I F I C A T I V A _x000D_
  _x000D_
 Foi com grande consternação que recebi a notícia do falecimento do Sr. Ademir Andrade de Carvalho_x000D_
 Sua ausência deixa profundas saudades no seio de sua família e amigos, então, sem poder traduzir os verdadeiros sentimentos que nos assolam neste momento tão difícil, transmito aos seus familiares as mais sinceras condolências._x000D_
 Não há nenhuma dor que se compare à perda de um ente querido, ou que repare o sofrimento de ver alguém quem amamos partir. Porém, há coisas que estão muito acima de nós, restando-nos apenas a resignação e o conforto nas boas lembranças que ficam._x000D_
 Minha solidariedade a esposa Delma Esteves Rocha de Carvalho, aos filhos Marcela Esteves Rocha Monteiro, Carlos Antônio Rocha de Carvalho, Eugênio Felipe Rocha de Carvalho, aos netos, aos familiares e aos amigos, que Deus conforte a todos.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2961/mocao_37_-_pam_-_congratulacoes_e_aplausos_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2961/mocao_37_-_pam_-_congratulacoes_e_aplausos_ass.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos relevantes serviços prestados pela Sra. Michely Silva Laudelino Vieira.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3043/mocao_41-dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3043/mocao_41-dunga_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a todos os atletas, organizadores e voluntários que participaram do 8º Desafio Caminho de Aparecida de MTB, em especial a Campeã Janaine da Silva Gonçalves e a todos os demais atletas de Alfenas que participaram.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3044/mocao_42-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3044/mocao_42-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de aplauso e congratulações a Professora Ana Cristina Gonçalves de Abreu Souza, do Instituto de Ciências Humanas e Letras da UNIFAL-MG, por sua seleção para desenvolver uma pesquisa no campo da Educação, junto ao Mercosul, intitulada:_x000D_
 “Fortalecimento institucional para a implementação de experiências baseadas em modelos educativos flexíveis”</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_43_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_43_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve a presente, propõe, após ouvido o Plenário e nos termos do artigo 109 da Resolução nº 04/2016 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, a presente MOÇÃO DE APOIO ao Conselho Federal de Medicina, que emitiu a Resolução CFM nº 2.378, de 21 de março de 2024, publicada no Diário Oficial da União do dia 3 de abril de 2024, na qual regulamenta o ato médico de assistolia fetal.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3054/mocao_44_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3054/mocao_44_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de moção de aplausos ao Sr. Paulo Roberto Felipe em reconhecimento aos seus serviços prestados como funcionário efetivo, em atividade na Secretaria de Planejamento e Orçamento de Alfenas, desde 02/2000,</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3068/mocao_de_pesar_carlao_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3068/mocao_de_pesar_carlao_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar para Therezinha da Silva Gregório.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/mocao__47_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/mocao__47_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Sr. Bruno Freitas Pinheiro e a todos colaboradores e atletas pelo evento Asca Biker, ocorrido no último sábado, dia 15 de junho de 2024, nesse Município, com a participação de 600 (seiscentos) atletas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/mocao_49_-_pesar_claudete_pereira_unhao.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/mocao_49_-_pesar_claudete_pereira_unhao.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à família da Sra. Claudete Pereira Unhão.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/mocao_50-dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/mocao_50-dunga_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Projeto “Elas apostam Nelas”, desenvolvido pelas três empreendedoras: Alê Oliveira (Mentora de Finanças Empresariais), Karina Terceti (Mentora de Carreira e Liderança) e Michelle Ananias (Mentora de Comunicação e Oratória), cujo objetivo é alavancar o empreendedorismo feminino.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/mocao_51_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/mocao_51_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração da moção de congratulação ao Sr. Ronaldo Auad Moreira é artista visual, curador, professor do Instituto de Ciências Humanas e Letras da UNIFAL-MG.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/mocao_52_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/mocao_52_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao servidor público Patrick Borges Alves, controlador geral do município, decorrente do seu excelente trabalho executado na Prefeitura Municipal de Alfenas – MG.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/mocao_56_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/mocao_56_-_vardema.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração de uma moção de aplausos a equipe que participou de 11 a 14/07/24 do 12º Campeonato Mundial de karatê WUKF 2024- MONTERREY - México, através do professor SIDNEY QUINTINO VIEIRA, os atletas desenvolveram um belo trabalho no campeonato._x000D_
 _x000D_
 01 Medalha de  Ouro- Categoria Kata Masculino senior de 21 a 35 faixas pretas= Thales de Paula  Garcia _x000D_
 _x000D_
 01 Medalha de Bronze- Categoria Kumite senior 21 a 35 anos  todas as faixas  -55 kgs= Vitoria Aparecida Francisco _x000D_
 4º Lugar  Kata senior Feminino 21 a 35 anos = Vitória Aparecida Francisco _x000D_
 _x000D_
 01 Medalha de Bronze- Categoria Kumite senior 18 a 20 anos  todas as faixas  55 a 59 kgs = Vitoria de Oliveira ._x000D_
 5º Lugar  Kata senior Feminino 18 a  20 anos = Vitória de Oliveira _x000D_
 _x000D_
 01 Medalha de Bronze- Categoria Kumite senior 18 a 20 anos  todas as faixas  59,9 a 64,9 kgs = Gabriela de Oliveira _x000D_
 _x000D_
 02 Medalha de Bronze- Categoria Kumite equipe senior  absoluto   = Vitoria de Oliveira e Gabriela de Oliveira._x000D_
 _x000D_
 5º Lugar Equipe Kumite Absoluto Brasil= Huadson da Silva  Reis / Pedro Hernandes Macedo _x000D_
 _x000D_
 Prof. Sidney Quintino Vieira - Faixa preta 6ºDan de karatê Técnico da Seleção Mineira de karatê Interestilos _x000D_
 _x000D_
 Obs: Os atletas Alfenense que integraram a Seleção Brasileira de Karatê Interestilos. Conquistaram _x000D_
 Total de 06 medalhas 🏅 _x000D_
 01 medalha de ouro_x000D_
 05 medalhas de Bronze 🥉 _x000D_
  Em um evento de altíssimo nível,  com participação de 23 países com 2100 atletas. Resultado este inédito para Alfenas e para Federação de Karatê  Minas Gerais ( FEKEMG ).</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_57_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_57_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de pesar à família do Sr.  Guaracy Engel Vieira, em virtude do seu falecimento no dia 02/09/2024,</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/mocao_58_-_vardema_1.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/mocao_58_-_vardema_1.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSO:_x000D_
 Solicito a elaboração da moção a Sra. MARIANA ALVES DA COSTA, pelos 15 anos de trabalho e dedicação no Branco Brasil, sempre disposta a ajudar os clientes. (Atendimento ao público PJ)_x000D_
 .</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/mocao_59_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/mocao_59_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Emílio da Silveira Santos, titular do Cartório de Registro de Imóveis de Alfenas-MG.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/assinado_mocao_pesar_60_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/assinado_mocao_pesar_60_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada Moção de Pesar aos familiares do Sr. Flávio Lopes Azola, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao__61_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao__61_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Juninho do Pesqueiro Peixe Vivo, localizado no trevo de acesso Serrania/Machado, em reconhecimento aos relevantes serviços prestados aos Lares de Idosos de nossa região</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/mocao_62-dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/mocao_62-dunga.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Alunos da Escola Estadual Judith Vianna, pelo destaque na 27ª Olímpiada Brasileira de Astronomia e Astronáutica (OBA) e na 18ª Mostra Brasileira de Foguetes (MOBFOG).</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3515/mocao_63__vardema.2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3515/mocao_63__vardema.2.pdf</t>
   </si>
   <si>
     <t>Solicita elaboração de uma moção de aplausos e congratulações a equipe que esteve de 10 a 26 de outubro de 2024, os amigos da bike do CAMINHO DE APARECIDA que foram pra Europa fazer o CAMINHO DE SANTIAGO DE COMPOSTELA.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3516/mocao_64_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3516/mocao_64_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de pesar ao André Tiso</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_66_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_66_assinada.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 _x000D_
 O Vereador que subscreve a presente, propõe, após ouvido o Plenário e nos termos do artigo 109 da Resolução nº 04/2016 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, a presente MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos servidores desta casa, sr. Luís Felipe dos Reis, sr. Marcos Mezete de Paula, sra. Juliana Teodoro, sra. Fernanda Maria de Souza.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no67-_braz_e_guinho_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no67-_braz_e_guinho_assinada.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar a família de Angélica de Jesus Carvalho._x000D_
 Sua morte, tão repentina, enluta não somente seus familiares e amigos, mas toda a sociedade que lamenta sua perda.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3534/mocao_68_-_vardema.1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3534/mocao_68_-_vardema.1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à EQUIPE que participou, de 11 a 14/07/24, do 12º Campeonato Mundial de karatê WUKF 2024- MONTERREY - México, através do professor SIDNEY QUINTINO VIEIRA.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/mocao_69_-_ana_maria_pereira.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/mocao_69_-_ana_maria_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO Nº /2024_x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 A Vereadora que subscreve a presente moção propõe, após ouvido o Plenário e nos termos do art. 109 da Resolução n. º 004/16 – Regimento Interno desta Casa Legislativa, com pedido de inserção em ata, que seja encaminhada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Sra. Ana Maria Pereira, que é um excelente humano, engajado em causas animais e desde de seus 3 anos de idade já era apaixonada pela causa, e vem fazendo um belíssimo e árduo trabalho social em nosso município. _x000D_
 JUSTIFICATIVA_x000D_
 Ana Maria Pereira, 59 anos, natural de Alfenas, desde os 3 anos de idade é apaixonada pelos animais e sua causa, já cuidando de cachorros, gatos, porcos, patos e até mesmo lobos. _x000D_
 Conhecida pelo seu coração de ouro dentro da comunidade alfenense, ajuda sem pestanejar aos animais de rua e também os que mantem em sua própria casa. Engajada nas causas sociais, é extremamente solidária, exercendo diariamente a empatia e estendendo a mão a essa causa. _x000D_
 Foi morar um tempo em São Paulo e lá ela também continuou seu trabalho. Deu entrevista no programa televisivo da Ana Maria Braga e Globo Repórter sobre controle e resgate de gatos em um Cemitério na Cardeal Arco Verde._x000D_
 Voltou a Alfenas há 9 anos, acolhendo 53 animais. Sendo, 12 no Petshop, Hotel e Creche Focinhos Molhados, onde são realizados pagamentos. 3 no CEME, 3 colônias de gatos, 8 cães no bairro Santos Reis, em sua casa 3 cães e 16 gatos. Além de ter conseguido salvar 19 animais que estavam em risco e sofriam maus tratos, zoofilia e locais com drogas ilícitas. Também cuida voluntariamente há 8 anos, dos animais da praça e rodoviária. _x000D_
 Ana Maria Pereira é uma voz incansável na defesa de nossos animais e um ser humano exempla. Sua atuação é marcada pela empatia, solidariedade e comprometimento. _x000D_
 E é por tudo isso, que nós da CÂMARA MUNICIPAL DE ALFENAS ESTADO DE MINAS GERAIS Praça Fausto Monteiro, 85 – Telefax: (35) 3291-2349 – CEP 37130-031 – Alfenas – MG E-mail: camara@cmalfenas.mg.gov.br, com imensa gratidão, elaboramos esta Moção de Congratulações e Aplausos, reconhecendo seu belíssimo trabalho junto a Prefeitura Municipal de Alfenas, desejando profundamente que sua história e dedicação inspirem outros a se envolverem _x000D_
 _x000D_
 nas causas do nosso munícipio e a promoverem um mundo mais acolhedor para todos. _x000D_
 Câmara Municipal de Alfenas, 29 de novembro de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3580/mocao_no_71-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3580/mocao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações para as assessoras parlamentares Daniela Marques  e Flávia Prado Orsi - vereador José Carlos de Morais</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3567/mocao_n.o_72-2024-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3567/mocao_n.o_72-2024-assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS – SRA. LILLIAN SANTOS SILVA, há 15 anos trabalhando no aprimoramento dos serviços de saúde em Alfenas, atuando com excelência na Unifenas e no Hospital Universitário Alzira Velano (HUAV), subscrita em conjunto pelos Vereadores Guinho e Kátia Goyata.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_73_-dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_73_-dunga.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a todos os servidores efetivos e comissionados desta Câmara Municipal de Alfenas, na pessoa do Procurador Dr. José Ricardo Leandro da Silva, bem como a todos os assessores parlamentares e funcionários contratados (terceirizados), nas pessoas das assessoras de meu gabinete, Sra. Nerilane Cristina Vilas Boas Vieira e Sra. Fernanda Maria de Souza.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3587/mocao_75_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3587/mocao_75_-_vardema.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Auditor Fiscal e Delegado Regional da Receita Federal de Varginha, Dr. Eduardo Antônio Costa</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1937/assinado_indicacao_01-_solar_2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1937/assinado_indicacao_01-_solar_2024.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário para fazer a capina do lote situado na Rua Professora Mariquinha Ferraz, 70 no Jardim Nova América</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_02_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_02_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza geral dos arredores do CRAS Campos Elísios, situado na rua: Paulo Marques de Carvalho, 345 - Campos Elíseos.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_03_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_03_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores em área localizada em frente ao CEMEI Dona Vanja, localizado na Rua: Paulo Marques de Carvalho, 355 – Campos Elísios.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1940/indicacao__04.2024_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1940/indicacao__04.2024_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Que interceda junto à Secretaria Municipal do Meio Ambiente  para averiguar a possibilidade de fazer uma poda adequadamente nas árvores da Av. Machado de Assis e consertar o canteiro.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1942/indicacao__06.2024_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1942/indicacao__06.2024_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a pequena praça do bairro Santa Maria, na Rua Maria Deolinda Terra, uma vez que este vereador, juntamente com a vereadora Tani Rosi Ribeiro, destinou de suas emendas impositivas do ano 2024, cada um R$70.000,00, somando o total de R$140.000,00 para destinação desta obra.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_07-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_07-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Revitalizar a praça localizada na Rua Maria Deolinda Terra, no bairro Santa Maria, uma vez que esta Vereadora, juntamente com o Vereador Paulo Agenor Madeira (Paulinho do Asfalto), destinou de suas emendas impositivas do ano de 2024, cada um R$ 70.000,00, somando-se o total de R$ 140.000,00 para destinação dessa obra.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_09_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_09_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique junto ao setor de trânsito a possibilidade de realizar a instalação de um redutor de velocidade (quebra-molas) na Rua Elis Regina, no bairro Alto da Boa Vista.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_10_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_10_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza geral, poda do mato e troca de lâmpadas na Avenida Américo de Oliveira e em toda extensão do bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_11-_braz__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_11-_braz__assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de fazer a manutenção nas estradas vicinais da Muquirana.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_12-_braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_12-_braz_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de roçar o mato do passeio na Avenida Américo de Oliveira no bairro Residencial Oliveira do nº 692 ao nº894.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_13-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_13-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de fazer um mutirão para tapar os buracos no bairro Jardim América I, II e III e também no bairro Jardim Nova América, para o bem estar de todos os cidadãos que ali frequentam.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_cemiterio3assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_cemiterio3assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza geral (capina, recolhimento de entulhos) nos cemitérios do Município.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_15-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_15-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de asfaltamento nas ruas do bairro rural do Matão.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_16-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_16-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de melhoria ou instalação de nova iluminação na Pracinha da Igreja dos Bárbaras.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_17-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_17-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua Monteiro Lobato, ao lado do Residencial do bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao__019.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao__019.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique o problema de escoamento de água pluvial inadequado na Rua Quinze de Outubro, próximo à esquina que cruza com a Rua Alícia Munhoz, no Bairro Residencial Dona Anita, pois escorre grande quantidade de lama.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao__20.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao__20.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a construção da calçada junto a área verde em toda a extensão da Rua São Gonçalo do Sapucaí, no bairro Residencial Oliveira, bem como a limpeza dessa área.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_21_-_vardema_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_21_-_vardema_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um novo bebedouro de água e a troca das lâmpadas da quadra de Futevôlei .da Escola Municipal Dr. João Januário Magalhães - CAIC._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 JUSTIFICATIVA:</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_22_-_vardema_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_22_-_vardema_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente, operação tampa buracos e nivelar o asfalto da Rua José Munhoz Gago nas proximidades nº425(esquina) no bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_23-_katia_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_23-_katia_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da limpeza e replantio de grama na área verde localizada na Rua Joaquim Lázaro Gomes, no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_24-_katia_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_24-_katia_-_assinado.pdf</t>
   </si>
   <si>
     <t>Que interceda junto à Secretaria Municipal de Defesa Social fim de que seja determinado que membros da Guarda Municipal estejam presentes durante a realização das feiras de hortifrutigranjeiras, realizadas aos domingos e quartas-feiras, para a segurança dos feirantes e dos frequentadores.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1967/indicacao_26_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1967/indicacao_26_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tapar os buracos na Rua Dona Isaura Magalhães Silveira, no trecho entre os imóveis de nº 170 ao 188, no Jardim São Paulo.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_27_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_27_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação do asfalto na estrada municipal do Pântano, localizada em frente ao CEMEI Dulce Martins “Borboleta”.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1973/indicacao_31_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1973/indicacao_31_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza geral e verificação do problema de escoamento de água pluvial inadequado no Bairro Residencial Dona Anita.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_32_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_32_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita aos setores competentes que realizem a passagem do carro fumacê na cidade em geral, devido a grande quantidade de pernilongos na cidade.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_33_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_33_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção devida ou uma limpeza nos bustos e monumentos históricos situados nas praças de nossas cidades.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_35.2024_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_35.2024_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao setor competente no sentido de ver a possibilidade de fazer uma reforma no Posto de Saúde no bairro Jardim América, inclusive colocar 01 guarda durante o dia para a segurança de funcionários e pacientes.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_36_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_36_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Indico a Secretaria do Meio Ambiente no sentido de ver a possibilidade de cercar com alambrado e colocar placa: PROIBIDO JOGAR LIXO na área verde do Bairro Nossa Senhora da Aparecida na Avenida Afonso Pena com a rua Maria de Lourdes Munhoz._x000D_
 _x000D_
 JUSTIFICATIVA: Por ser uma das áreas verdes mais cuidadas e estar próxima ao centro, merece ser mais bem cuidada, pois é um cartão postal.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_39_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_39_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>A notificação e a limpeza no bairro Julio Alves. _x000D_
 Na rua Carmo do rio claro ao lado do numero 300_x000D_
 moradora relata que esta com muitos  bichos, escorpião,cobra e moscas, mosquitos da dengue.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_40_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_40_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a notificação de proprietários de terrenos vagos localizados na Rua Adolfo Engel, em toda a sua extensão e em especial nos terrenos localizados próximo ao CEMEI Professora Lucinda Tamburini de Souza - Ipê Amarelo, para que regularizem a limpeza de seus terrenos.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_41_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_41_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de viabilizar limpeza das áreas verdes, bem como retirada de mato das calçadas em todo o Bairro Residencial Dona Anita. Além disso, solicito também que o setor de postura notifique proprietários de terrenos vagos que estiverem com mato alto para que realizem a limpeza de seus terrenos.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_42_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_42_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a notificação do responsável pelo terreno vago localizado na Rua João de Camargo, nos fundos da Igreja Santa Rita, ao lado da quadra de esportes, determinando que faça a limpeza desse terreno.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_43-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_43-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapar os buracos na Rua Ozório Padilha, Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_46-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_46-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em vias de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_51_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_51_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um campo society com grama artificial próximo da Escola Estadual Padre José Grimminck, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_52-_ratinho_1.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_52-_ratinho_1.assinado.pdf</t>
   </si>
   <si>
     <t>aquisição de TABLETS para dar suporte ao trabalho dos Agentes Comunitários de Saúde do município de Alfenas.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_53-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_53-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de fazer a recomposição asfáltica, tapa buracos em toda a extensão da Avenida Mario Barbosa Vieira (loteamento do trevo) como também a rua Ademar Paulino da Costa especialmente em frente ao n:10, bairro das Palmeiras.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_56.2024_-_pam_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_56.2024_-_pam_assinada.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedindo ao setor competente (Secretária de Obras e Saúde), no sentido de ver possibilidade com uma certa urgência melhorar a sala de vacinação do posto de saúde da Aparecida, bem como aumentar espaço e ventilação._x000D_
 JUSTIFICATIVA: está minúsculo o local, sem jeito de locomoção das pessoas.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_59-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_59-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Intercedido junto ao órgão competente para verificar uma arvore que com as chuvas a árvore Tombou mais pra dentro de casa da moradora,colocando em risco a queda da mesma na propriedade._x000D_
 Rua Lucas Bento Da Fonceca ,187 jd Aeroporto._x000D_
 JUSTIFICATIVA    A Árvore perdeu totalmente o equilíbrio.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_60-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_60-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a sinalização e um redutor de Velocidade próximo a creche de Gaspar Lopes.._x000D_
 Moradores relatam que os carros passam em alta velocidade colocando assim os pais e os filhos em risco,e com a sinalização correta pode evitar problemas futuros .</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>Braz da Máquina, Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_61-_braz_vardema_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_61-_braz_vardema_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma base da Guarda Municipal e sistema de monitoramento na antiga Rodoviária de Alfenas.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_62_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_62_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e roçagem do mato da pista de caminhada, bem como operação tapa-buracos na Rua  José Munhoz Gago,  do bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_63_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_63_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a divulgação no site da prefeitura bem como no Aplicativo Conecta, quanto a realização dos serviços de "Cata-trecos", realizado pelo Município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_64_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_64_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de um mutirão de limpeza no Bairro Residencial Oliveira, mediante retirada de mato das calçadas e guias de meio-fio, varrição, destacando, para tanto, a situação da Rua Viçosa, na calçada paralela a parte debaixo da Escola Samuel Engel.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_65_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_65_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação da faixa elevada de pedestres em frente ao Supermercado Unissul do Centro.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_66-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_66-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para obras de tapa buracos e recapeamento asfáltico em via de trânsito urbano na cidade de Alfenas.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_69_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_69_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de um mutirão de limpeza das áreas verdes, situadas nos fundos do bairro Vila Betânia e Jardim América I.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_70_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_70_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e obras de tapa buracos em Condomínio Residencial na cidade de Alfenas.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/assinado_indicacao_71-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/assinado_indicacao_71-_solar.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na R. José Munhoz Gago - Jardim Boa Esperança, na altura do número 491.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_72-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_72-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do processo de desratização em torno do complexo da Vila Formosa.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_73-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_73-assinado.pdf</t>
   </si>
   <si>
     <t>Reiterando a  indicação 21/2023, solicito ao setor competente a possibilidade de realizar o recapeamento de toda a Avenida José Paulino da Costa, começando no trevo da entrada da cidade até o sindicato rural.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_74-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_74-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de realizar uma operação de tapa buracos ou mesmo recapeamento na Av. São José, do número 650 até o número 175, esquina com a Rua Américo Totti.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_76-_guinho_para_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_76-_guinho_para_assinada.pdf</t>
   </si>
   <si>
     <t>Trocas de Lâmpadas _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico, nos termos regimentais, ao chefe do Executivo, que verifique junto ao setor responsável  a possibilidade de fazer a troca de lâmpadas pelas as lâmpadas de LED com maior potência de claridade em todas as avenidas da cidade, tais como: Avenida Afonso Pena, Américo de Oliveira, Governador Valadares,Henrique Munhoz Garcia, João Januário Magalhães,José Paulino da Costa,J ovino Fernandes Sales,Lincoln Westin da Silveira,Machado de Assis, Manuel Alves Taveira, Mario Barbosa Vieira e São José.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_79-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_79-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024 _x000D_
 _x000D_
 Assunto: Iluminação _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de trocar a lâmpada de iluminação pública na Rua Juscelino Barbosa em frente ao número 1.421. _x000D_
 _x000D_
 J U S T I F I C A T I V A _x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência acima solicitada, pois os moradores das proximidades informaram que a rua em questão está muito perigosa no período noturno, e a falta dessa lâmpada já resultou em assaltos. Está em uma via central com muito movimento de carros e pessoas, queimou no período natalino e está até hoje sem a troca._x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 26 de janeiro de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_80_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_80_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de calçada de passeio público, na rua: Emília Pereira Esteves em frente ao PSF do bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_81-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_81-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de Poste de Iluminação Pública na Rua Alameda dos Flamboyants no bairro Jardim Primavera na cidade de Alfenas.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_82_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_82_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de execução por parte da Secretaria de Saúde do município de Alfenas de mutirões de exames e procedimentos oftalmológicos no município de Alfenas – MG.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_83-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_83-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza com o trator em torno da Creche Dona Zínica  e também laminar, com a maquina Patrol, a rua de terra aonde as crianças passam para ir para creche.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_84_-_katia.docx_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_84_-_katia.docx_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar reparos no Complexo Esportivo da Chapada.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_86_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_86_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza da Rua Rodolfo Alves Madeira.  Residencial Aeroporto.  Atrás do supermercado  Alvorada. _x000D_
 Está com bastante mato e daqui 2 semanas vai começar as aulas do novo colégio  de Alfenas Marista . E essa rua é  o lugar onde os pais passam para deixar seus filhos.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_87_-_katia.docx_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_87_-_katia.docx_assinada.pdf</t>
   </si>
   <si>
     <t>Que providencie, urgentemente, novo local para instalar o setor da Polícia Civil responsável para emissão de Carteira de Identidade.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_89-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_89-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação da intensificação da campanha de combate ao mosquito transmissor da Dengue no município de Alfenas.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_90-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_90-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e melhorias na passarela próximo ao EMEI - Maria da Conceição Carvalho (Dona Zinica) na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_91-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_91-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da Rua Ozório Padilha em toda a sua extensão no bairro Jardim Boa Esperança na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_92-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_92-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em toda a sua extensão da Rua Gabriel Monteiro da Silva,  na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_93-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_93-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a passagem do carro fumacê no bairro do Distrito do Barranco Alto, Gaspar Lopes, bairro rural dos Barbaras e Matão.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_94.2024_-_pam_-_ass..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_94.2024_-_pam_-_ass..pdf</t>
   </si>
   <si>
     <t>Que interceda ao setor de trânsito do Município a fim de verificar a possibilidade de fazer uma faixa elevada de pedestres na Av. São José, 1858, em frente à Igreja Presbiteriana.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_96.2024_-_pam-_aasinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_96.2024_-_pam-_aasinada.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedindo a Secretaria de Obras no sentido de consertar as estradas dos referidos bairros: Cascalho, Muzambo, Corujas, Fazenda Santa Maria, São Tomé, Fazenda Samambaia, Bosque, Floresta, Marolândia, Lages, Paineiras, Ponte Alta e bairro dos Esteves. JUSTIFICATIVA: Em visitas e a estes bairros rurais, este vereador tomou conhecimento de que estas referidas estradas vicinais estão precisando com urgência da devida manutenção.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_97-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_97-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Regularização das estradas vicinais do ponto da Coruja até o Barranco Alto e do Barranco Alto sentido balsa, além das demais que forem necessárias, bem como seja providenciada a devida sinalização dessas estradas.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_99.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_99.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a um criação de um plano de arborização para todas as áreas verdes da cidade, diante dos benefícios que tais ações podem trazer, como preservação das nascentes de água potável, proteção da biodiversidade, conforto térmico, a redução da poluição, preservação ambiental e a melhora da qualidade de vida.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_100-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_100-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita  operação de dedetização na Rua Benedito Anunciação e em todo bairro do Jardim América I.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/indicacao_101-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/indicacao_101-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos ou até recapeamento em toda Rua Rodolfo Prado, bairro Campinho.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/indicacao_102-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/indicacao_102-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita operação de limpeza e roçagem em toda a área verde localizada na Avenida Américo de Oliveira, Jardim Olímpia.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_103_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_103_-_domingos.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade realizar a iluminação desde a entrada até o centro do bairro dos Barbaras e instalar câmeras de monitoramento nas principais entradas do bairro._x000D_
 J U S T I F I C A T I V A:_x000D_
 Os moradores das referidas localidades estão solicitando a iluminação do bairro e a instalação dessas câmaras, pois oferecerá segurança a eles e a todos que por ali transitam, haja vista que em uma possível ocorrência de um delito, é possível verificar a autoria e como o fato ocorreu e a iluminação vai tornar o bairro mais seguro.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_104_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_104_-_domingos.pdf</t>
   </si>
   <si>
     <t>Realizar a iluminação do trecho entre a entrada até o final da estrada do Pântano.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_105_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_105_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de construir uma  quadra de Beach Tennis  próxima a área verde  do PSF Alvorada.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_106_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_106_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico na forma regimental que o setor responsável notifique o proprietário do terreno  localizado ao lado da Rua Braúna, bairro Residencial Vale Verde,  para que o mesmo providencie a limpeza e a construção de calçada de passeio.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_107_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_107_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Recapear toda extensão da Rua Dona Isaura Magalhães Silveira, que é via de acesso dos moradores do Residencial Tupã e dos bairros Recreio Vale do Sol, Jardim Alvorada, Jardim Boa Esperança, Vale Verde, Novo Horizonte, Pinheirinho e Alto da Boa Vista ao Distrito Industrial.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_109_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_109_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer operações tapa buracos na avenida São José proximo do restaurante Mensorê numero 229</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_110-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_110-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na rua Gabriel Monteiro da Silva, número 59,Bairro  chapada</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_111_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_111_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a verificação junto à "Alfetur” a possibilidade de determinar que os ônibus de transportes cheguem até a os conjuntos habitacionais tanto da Rua Raymundo Corrêa quanto da Rua Carlos Drumond de Andrade.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_112_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_112_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de monitoramento na central de vacinas localizada na Praça Fausto Monteiro, nº 5, Bairro Centro.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/indicacao_113_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/indicacao_113_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza geral (recolhimento de entulhos) no Sitio São Roque, Bairro dos Barbaras.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_114-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_114-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a transferência da feira de carro usados, que hoje acontece na Praça da Saudade, para a Praça da Estação, bem como criar meios de incentivo para realização de outros tipos de eventos nesta praça.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_116.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_116.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de faixa elevada para travessia de pedestres em frente à Gráfica Atenas, na Avenida Lincoln Westin da Silveira, n. 560, onde já existe uma elevação de solo redutora de velocidade, bem como outra faixa elevada para pedestres em frente a Alfa Pneus (número 641).</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_117.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_117.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento da Rua Gabriel Monteiro da Silva, no trecho entre a Universidade Federal de Alfenas - Unifal e a Rua Henrique Munhoz Garcia.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_119.2024_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_119.2024_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo a Secretaria de Saúde no sentido de ver possibilidade de conseguir o tratamento das pessoas com glaucoma que estão sendo assistidos em Varginha – uma vez ao mês – para que passem a se tratar em Alfenas._x000D_
 Justificativa: Temos médicos bons nessa área em nossa cidade e sabemos que as pessoas assistidas são, em sua maioria, todos idosos e estão reclamando do transtorno na comodidade da viagem pelo tempo indevido de espera.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_120_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_120_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>Pede à Secretaria do Meio Ambiente e também à Secretaria do Trânsito no sentido de ver possibilidade de , com muita urgência, fazer uma limpeza no matagal  bem como uma  sinalização bem visível no cruzamento da avenida Alberto Vieira Romão com a  perimetral e entrada do bairro Nova Alfenas.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_121_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_121_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do parquinho do bairro dos Barbaras.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_122_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_122_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de limpeza  em todo o Bairro Jardim Dona Anita.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_123-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_123-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de placas de sinalização de trânsito com a indicação da presença de ciclistas na rodovia de acesso do bairro Vista Grande até a Balsa no Porto da Harmonia na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_124_-_dunga_1_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_124_-_dunga_1_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de placas de denominação de ruas e de sinalização de trânsito, também como uma limpeza geral dos bairros Residencial Cidade Universitária e Vale Verde.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_126-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_126-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Trocar a lâmpada de iluminação pública na Rua Joaquim Guarda ao lado do número 121.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_127-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_127-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação de dedetização no Residencial São Carlos, localizado na Rua Raimundo Correa, Nº 1500, no bairro Jardim São Carlos. de 2024</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_129-_ratinho-assiando.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_129-_ratinho-assiando.pdf</t>
   </si>
   <si>
     <t>Que verifique junto ao setor responsável, a possibilidade de substituição dos semáforos do Município de Alfenas por semáforos inteligentes.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_130_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_130_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita reparos e dar manutenção em todos os parquinhos sendo eles de ferro e de madeira e nas academias ao ar livre  de nossa cidade.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_131_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_131_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento de 3 quarteirões da Rua Gabriel Moura Leite, entre a Av. Lincoln Westin e a Rua Francisco Esteves, no bairro Vila Formosa.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_132_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_132_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de manter o Centro Odontológico aberto em horário de almoço.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_133_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_133_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de um computador/notebook e uma impressora, mesmo que seja usado, porém em bom estado de uso,  para o PSF do Baguari.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_134.2024_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_134.2024_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos ou até recapeamento em toda extensão da Rua José Munhoz Gago, bairro Jardim Boa Esperança (fotos em anexo).</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_136_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_136_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de fazer um mutirão de limpeza (capina e limpeza das guias de meio fio) em todas as ruas do bairro Por do Sol ll principalmente na rua José Paraiso, e também nos terrenos que se encontram sujos e com mato muito alto._x000D_
 justificativa: Os moradores do bairro acima citado reclamam das sujeiras que se encontram as ruas e os terrenos (mato alto e sujos), o que vem ocasionando a presenças de insetos e animais peçonhentos, para tanto solicito solicito um mutirão de limpeza para um melhor atendimento a população e para o bem de todas os moradores daquela região.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_137.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_137.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza de bueiros nos bairros Jardim América, América I e América II, destacando, em especial, a condição em que se encontra de um bueiro localizado na Rua Manoel Guedes da Silva, na esquina com a Rua Benedito Anunciação. JUSTIFICATIVA</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_139_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_139_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização de um bueiro localizado na Rua Maurício Leite da Silva, n. 195, no bairro Jardim Boa Esperança, tendo em vista que o asfaltop ao seu redor está desmoronando.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_140-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_140-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao bueiro existente na rua Lincoln Westin, de frente o posto Jaguar.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_141-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_141-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita providencias quanto ao buraco que abriu próximo bueiro existente na Rua José Munhoz Gago, em frente ao número 530.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_142-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_142-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento de um bueiro que está totalmente obstruído no cruzamento das ruas Silviano Brandão e Juscelino Barbosa (próximo ao IPTU).</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_143_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_143_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza geral e capina do mato em toda extensão da rua São Jorge, bairro Santa Clara.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_146-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_146-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicitamos dois quebras molas na rua Tiradentes próximo ao número 2045 e 2273_x000D_
 Onde os carros descem em alta velocidade na esquina do condomínio novo na antiga saliba. _x000D_
 Pois a rua  da travessa com a Rua Pio X||  é onde os carros fazem a travessia de maior perigo</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_147_-_ratinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_147_-_ratinho_assinado.pdf</t>
   </si>
   <si>
     <t>Recapear uma vala localizada na esquina entre as ruas Gabriel Monteiro da Silva e Leão de Faria.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_149-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_149-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedindo a Secretaria do Meio Ambiente ver possibilidade de fazer uma limpeza de roçagem no córrego no bairro Santos Reis entre a Rua Domingos Vieira e Silva com a Rua Juscelino Barbosa. Principalmente próxima a mina d’água. _x000D_
 JUSTIFICATIVA:  Em se tratando de ter o chafariz d’água e uma padaria em frente o local se torna bastante frequentado e há proliferação de mosquitos, pernilongos e animais peçonhentos nesta localidade.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_150-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_150-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do executivo a instalação de uma academia ao ar livre para o bairro Baguari.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_151-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_151-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita os reparos necessários na cabeceira da ponte que dá acesso a creche da Dona Zínica.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_152-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_152-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita reparos no asfalto da Rua Castro Alves, que foi arrancado pelas fortes chuvas, bem como o desentupimento do bueiro existente em frente ao número 705, que está obstruído com pedaços desse asfalto.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_153-_ratinho_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_153-_ratinho_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita obras de recapeamento asfáltico na Rua Cristina Mendes nos trechos dos bairros Vila Betânia e Jardim São Carlos.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_154_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_154_-_domingos.pdf</t>
   </si>
   <si>
     <t>Providenciar reparos no asfalto na Rua Barbacena, no bairro Residencial Oliveira, bem como construir bueiros para que a agua da chuva seja escoada.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_156-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_156-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a poder executivo municipal que intervenha junto a secretaria responsável para que posso fazer um novo escoamento de água que sai do Trasporte e Deságua na Rua Nabor Toledo em grande quantidade. proximo ao numero 1119</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_157_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_157_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias nas estradas rurais de casso ao Distrito de Barranco Alto e aos bairros rurais São Tomé e Paineiras.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_159-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_159-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 _x000D_
 Assunto: Serviços telefônicos da Prefeitura Municipal _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Senhores Vereadores,_x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de consertar as linhas telefônicas de todos os setores da Prefeitura Municipal que não estão funcionando._x000D_
 _x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
 Há muito tempo vários setores da Prefeitura estão sem atendimentos via telefone, e muitos desses são importantíssimos para a segurança, saúde da mulher, saúde mental. É extremamente importante que isso seja resolvido para a comunicação tanto da população quanto da Câmara, ou outro órgão que precise fazer esse contato. E também que seja disponibilizado o telefone celular corporativo._x000D_
 _x000D_
 _x000D_
 _x000D_
 Câmara Municipal de Alfenas, 22 de fevereiro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_160_-_dunga___assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_160_-_dunga___assinada.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter de urgência, a organização de um Circuito Municipal de Beach Tennis, em Alfenas.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_161_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_161_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização da área externa da ESF do Bairro Barranco Alto, bem como seja providenciada a retirada de braços de luz que foram amontoados na parte externa da ESF.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_162_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_162_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização de um bueiro localizado na Avenida Jovino Fernandes Sales, 1179, no bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_163_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_163_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Umbelina da Silveira Pinto, na esquina com a Rua José Paraíso, em frente ao supermercado Lacerda III, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_164_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_164_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de repelentes gratuitos para população, devido ao aumento de casos de dengue em nosso município.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_165_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_165_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de implementação pela Secretaria de Saúde do município, do cartão eletrônico para pequenas despesas dos motoristas na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_166_-_dunga__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_166_-_dunga__assinada.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de realizar uma operação de tapa buracos em toda extensão da Rua Tuxava, bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_167_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_167_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do mato que cresceu na calçada/passeio em toda área do cruzamento entre as Ruas Emília Pereira Esteves e Dalva Inês de Carvalho, no Jardim Alvorada, nas proximidades do CRAS Alvorada.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_168-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_168-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito a implantação de sistema de monitoramento e fiscalização nos estabelecimentos que comercializam ferros-velhos, sucatas e afins, para evitar receptação.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_169-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_169-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024 _x000D_
 _x000D_
 Assunto: Obras e Serviços _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores Vereadores, _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente com a finalidade de identificar o dono de um terreno na Rua Coronel Pedro Correia, ao lado do número 36, Centro, bem como notificá-lo para que faça a limpeza correta da sua propriedade e calçamento. _x000D_
 _x000D_
 J U S T I F I C A T I V A: _x000D_
 _x000D_
 A fim de atender os anseios dos munícipes que procuraram essa vereadora e relatam a situação, solicitamos que seja identificado o dono do terreno acima citado, e que seja notificado para a limpeza correta da propriedade, já que os vizinhos têm recebido visitas indesejadas de vários tipos de animais trazidos pelo mato alto e sujeira, inclusive peçonhentos._x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 23 de fevereiro de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _______________________ _x000D_
 Tani Rose Ribeiro _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_170_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_170_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de destinar cem mil reais da minha emenda impositiva destinada ao CMA (CENTRO MUNICIPAL DO AUTISTA), para o Núcleo do Amor.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_171-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_171-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente a adaptação dos brinquedos da Praça Padre Afonso Van Graff (Praça da APAE), para uso das crianças com deficiência.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_172-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_172-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita providencie, junto ao setor competente, para adaptação das calçadas da Avenida Henrique Munhoz Garcia, para o uso de cadeirantes.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_173_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_173_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de armários e demais mobiliários da ESF do Bairro Barranco Alto, tendo em vista a condição precária que se encontram.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_174_-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_174_-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, na forma regimental, que verifique junto ao setor responsável a possibilidade de realizar a poda de árvores em área localizada na rua: Sebastião Vieira, nº130, Bairro: Vila Esperança. _x000D_
 JUSTIFICATIVA: _x000D_
 Os moradores procuraram este vereador cobrando providências no sentido de proceder à limpeza e poda dessa árvore, uma vez que esta com os galhos muito grandes, chegando próximos à rede elétrica e tomando a calçada, podendo causar danos em suas residências.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_176_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_176_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente, a fim de verificar a possibilidade de realizar uma limpeza geral e capina do mato em toda extensão da rua: Pedro Tercete, Distrito Industrial._x000D_
 J U S T I F I C A T I V A_x000D_
 A vegetação que cresce desordenadamente está tomando conta das calçadas da referida via, obrigando os pedestres a andarem no meio da rua, dividindo espaço com os veículos que passam por ali, consequentemente aumentando o risco de acidentes._x000D_
 Neste sentido, para garantir o trânsito seguro de pedestres, espera-se que medidas ora sugerida seja adotada o mais rápido possível.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_177_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_177_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Rua Gabriel Monteiro da Silva, no trecho em frente à APAE, bem como na Pça Padre Afonso Van Graff, rua paralela à APAE._x000D_
 Além disso, que seja reforçada a pintura na faixa de pedestres nessas proximidades.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_179-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_179-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a poda das arvores, localizadas na Praça Amália Engel (antiga Praça da Estação)._x000D_
 _x000D_
 Justificativa:_x000D_
 Moradores da localidade reivindicam que as referidas arvores estão com os galhos muito altos e cheios, tornando o local escuro, principalmente no período noturno, servindo de esconderijo de pessoas maliciosas, e gerando risco aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_180-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_180-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas queimadas, localizadas na Praça Amália Engel (antiga Praça da Estação).</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_181-_pam_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_181-_pam_ass.pdf</t>
   </si>
   <si>
     <t>Solicita  tapar algumas crateras no bairro Jardim Primavera, principalmente na Rua Sibipiruna,na altura do nº 462, com certa urgência e também na Rua Joaquim Martins, no 2º quarteirão, entre as ruas João Paulino Damasceno e João de Camargo no bairro Santa Rita.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_182-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_182-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita realização de limpeza, com urgência, na Academia ao ar livre na entrada do Distrito Industrial ,assim como, na entrada do Bairro Jardim Olímpia.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_183_-_ratinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_183_-_ratinho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a  limpeza do terro localizado na rua Antônio do Rosário Maia, ao lado do nº16, esquina com a Rua Joaquim Bento de Souza, Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_184_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_184_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>criar a Secretaria Municipal da Mulher, a ser inserida na Lei Municipal nº 4.985/2021 – Estrutura Administrativa do Poder Executivo, como mecanismo de saúde, segurança, direitos e políticas especiais a todas as mulheres Alfenenses.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_186_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_186_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma e compra de mobiliários para o CAPS Alfenas - Centro de Atenção Psicossocial, uma vez que esta Vereadora, destinou de suas emendas impositivas do ano de 2024, a importância de R$ 100.000,00 (cem mil reais) para essa finalidade.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_187-_braz.docx_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_187-_braz.docx_assinada.pdf</t>
   </si>
   <si>
     <t>Que interceda à Secretaria Municipal de Saúde a fim de verificar a possibilidade de que todos PSFs da nossa cidade distribuam máscaras e álcool em gel para a população.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_188-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_188-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar um ponto de ônibus na Av. Américo de Oliveira, próximo ao número 836, Jardim Olímpia, com a respectiva sinalização.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_189-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_189-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: solicito ao setor competente que a possibilidade de se tornar mão única a rua São Sebastião do Paraiso, bairro Residencial Oliveira._x000D_
 Justificativa: A rua acima mencionada é a do portão principal  da Escola Samuel Engel, é uma rua que sobe e desce muito movimentada parando carros travessado no meio da rua e causando muito transtorno, para tanto solicito a possibilidade de se tornar mão única a rua acima citada para um melhor atendimento a população e para o bem comum dos alunos que estudam nessa escola.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_190_-_marta-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_190_-_marta-assinado.pdf</t>
   </si>
   <si>
     <t>Pedido de indicação para manutenção, limpeza e funcionamento da quadra localizada no Residencial Oliveira, na esquina da rotatória com a rua Belo Horizonte.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_191_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_191_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma academia ao ar livre, melhorar a iluminação, manutenção da limpeza do local e  a instalação de lixeiras verificar verificar na rotatória do Residencial Oliveira</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_192-_dunga__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_192-_dunga__assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de incluir a Rua Domingos Munhoz Gago, bairro Júlio Alves ao PSF  Nova América II.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_193-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_193-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Colocação de uma caçamba ou lixeira grande na esquina do cruzamento da rua Carmelita Coutinho Coutinho com a Rua Natal, bairro Jd Furnas.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_194_-_vardema.docx.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_194_-_vardema.docx.assinado.pdf</t>
   </si>
   <si>
     <t>Tampar o buraco da localizado na Alameda das Sibipirunas, em frente ao imóvel nº 462, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_195_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_195_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias no Campo Society do bairro Jardim Primavera na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_196-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_196-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico e  mudanças de sinalização de trânsito e sentido de direção na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_197_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_197_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir um campo society, com gramas sintéticas, nas proximidades de uma das quadras do bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_199_-_domingos_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_199_-_domingos_1.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, na forma regimental, que verifique junto ao setor responsável a possibilidade de realizar a poda de árvores em área localizada na rua Plínio Leite da Silva, nº: 257, Bairro: Jardim Boa Esperança. _x000D_
 J U S T I F I C A T I V A:_x000D_
 Os moradores procuraram este vereador cobrando providências no sentido de proceder à limpeza e poda dessa árvore, uma vez que conforme as fotos anexo demostram,  estão com os galhos muito grandes, chegando próximos à rede elétrica e invadindo as residências, podendo causar danos e acidentes com os moradores.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_200_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_200_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção (limpeza e iluminação) na fonte luminosa da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_201-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_201-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rua Tupinambas, 170, Vila Teixeira.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_202_-_vardema_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_202_-_vardema_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita autorização para o estacionamento de veículos no interior da antiga rodoviária.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_203_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_203_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de 4 (quatro) metros de passagem no canteiro da Avenida Govenador Valadares, em frente ao nº800, na altura do Supermercado Alvorada.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_204-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_204-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Rrealizar uma operação tapa buracos na Rua Rosário Carlos de Campos, próximo ao número 233, no bairro Residencial Novo Horizonte (foto anexa).</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_206_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_206_-_domingos.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que solicitar ao setor responsável da Administração Pública a remoção dos veículos abandonados. _x000D_
 Justificativa: A presente indicação tem por objetivo o atendimento a reivindicações dos munícipes, tendo em vista que existem veículos abandonados por toda a cidade há algum tempo. A ocupação indevida e abusiva do espaço público por carros abandonados incomoda os moradores, atrapalha a mobilidade urbana e causa ameaça à saúde e à segurança, sendo inclusive local de acumulo de água parada que contribui para a proliferação do mosquito da Dengue.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_207_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_207_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização das calçadas na Avenida Henrique Munhoz Garcia e na Rua Dom Silvério, paralelas ao terceiro cemitério, bem como a construção da calçada na Rua Joaquim Esteves de Oliveira, às margens da área verde onde existe um cruzamento com a Rua Geraldo Freitas da Costa, e fica localizado um parquinho infantil, uma vez que esta Vereadora destinou a importância de R$ 150.000,00 (cento e cinquenta mil reais) de suas emendas impositivas do ano de 2024 para essa finalidade.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_209-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_209-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo a Secretaria de Obras fazer operação tapa buracos na Rodovia Ottoni Barbosa entre Santos Reis com a empresa Café Campinho._x000D_
 Justificativa: Pois a COPASA fez a parte dela, mas existe danificações tipo crateras nas mediações.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_210-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_210-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento e colocação de grade no bueiro localizado na Rua João Landre, nº27, esquina com a Rua Vanderley de Castro, frente ao PSF América, no Jardim América, bem como a troca da lâmpada queimada no mesmo endereço.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_211_-_marta_psf_pinheirinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_211_-_marta_psf_pinheirinho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a devida atenção  às necessidades do PSF do bairro Recreio Vale do Sol.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_212-_marta_1_placas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_212-_marta_1_placas_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação e/ou manutenção de placas de identificação das ruas do bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_213-_marta_lixeira_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_213-_marta_lixeira_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a  instalação de uma lixeira na rua João Paulino Damasceno, próximo ao número 1193, nas imediações da Associação Vida Viva e da Igreja Santa Rita.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_214_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_214_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Avenida Américo de Oliveira, em frente ao número 443, no bairro Residencial Oliveira, tendo em vista que há um grande buraco que está atrapalhando o trânsito e causando prejuízos a motoristas.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_216_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_216_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente que realize uma operação tapa buracos na rua Alameda dos Flamboyants, principalmente em frente ao número 417 aonde o asfalto se encontra bastante danificado, no bairro Jardim primavera._x000D_
 justificativa: Os moradores reclamam do asfalto que se encontra danificado principalmente em frente ao número 417, nessa rua passa muito caminhões o que vem ocasionando mais buracos ainda, para tanto solicito essa operação tapa buracos para um melhor atendimento a população e para o bem comum dos motoristas que circulam por esse local.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_217_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_217_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Reiterando as Indicações nº 14/2023 e nº 899/2023, modificar o sentido do tráfego da Rua João de Souza Sobrinho, passando a ser via de mão única em toda a sua extensão, tendo em vista que, embora uma parte da via já seja mão única, no trecho em que o tráfego é permitido de ambos os lados, há grande dificuldade de circulação quando há veículos estacionados.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_220_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_220_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade implementar no Centro Odontológico de Alfenas, especialização de implantes dentários para pessoas carentes.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_222_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_222_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação da análise de implementação de escola infantil em tempo integral no município de Alfenas - MG.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_223-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_223-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº/2024_x000D_
 _x000D_
 _x000D_
 Assunto: Obras e serviços _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
               Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de realizar operação tapa buracos em toda extensão da Rua Leão de Faria, principalmente entre os números 54 ao 394, bairro Centro. _x000D_
 _x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
              Atendendo aos anseios dos munícipes que procuraram essa vereadora, venho solicitar que seja tomada a providência acima solicitada, pois tanto os moradores da proximidade, pedestres e também os motoristas estão se sentindo inseguros com atual situação. _x000D_
             Além disso, trata-se de um local público e com intenso fluxo de veículos diariamente cuja precariedade do asfalto que se encontra com inúmeros buracos, ocasiona danos e prejuízos aos veículos que trafegam diariamente por esse local. (FOTOS EM ANEXO)_x000D_
 _x000D_
 Câmara Municipal de Alfenas, 08 de março de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANI ROSE RIBEIRO_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_224_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_224_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Recapear toda extensão da Rua Oswaldo Orsi, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_226_-_vardema_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_226_-_vardema_assinada.pdf</t>
   </si>
   <si>
     <t>Limpeza na Rua João Fonseca e demais ruas do bairro Vista Alegre._x000D_
 E também a limpeza interna dentro da Escola Municipal Antônio Joaquim Vieira - Polivalente - _x000D_
 Conforme foto em anexo.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_227_-_vardema_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_227_-_vardema_assinada.pdf</t>
   </si>
   <si>
     <t>Adquirir uma impressora para o PSF do bairro Santa Rita.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_229_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_229_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reintero ao poder executivo municipal,que possa asfaltar,pavimentar ou em ultima eptese  providenciar massa triturada de asfalto antigo para o seguinde endereço Estr. Açude Maria do Carmo ao lado do residencial mont branc</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_230_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_230_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Instalar um parquinho na área verde da Rua Eugênio Esteves dos Santos, no Bairro Jardim Aeroporto, incluindo também bancos e a revitalização do local.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_232_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_232_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de fazer um mutirão de limpeza (capina e limpeza das guias de meio fio) em todas as ruas do bairro Itaparica, principalmente na rua Ilhéus._x000D_
 Justificativa: Os moradores do bairro acima citado reclamam da sujeira das rua, mato alto, principalmente a rua Ilhéus, para tanto solicito um mutirão para um melhor atendimento a população e para o bem comum dos moradores daquela região.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_233_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_233_-_domingos.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário do terreno localizado  na Rua Doutor David Pedro Hanemann, Residencial Morada do Sol, em frente ao número 36, para que  seja realizada a retirada dos veículos abandonados no local bem como notificá-lo para que faça a limpeza correta da sua propriedade.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_234_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_234_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação nº 998/202, indico ao Chefe do Executivo, na forma regimental, que interceda junto à Secretaria Municipal de Obras a fim de providenciar o asfaltamento próximo ao local destinado para instalação dos quiosques, em Gaspar Lopes.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/assinado_indicacao_236-_solar_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/assinado_indicacao_236-_solar_1.pdf</t>
   </si>
   <si>
     <t>Providenciar, em regime de urgência, o Estatuto da Guarda Municipal de Alfenas, como o seu Regimento Interno.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_237_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_237_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Secretaria Municipal de Meio Ambiente a fim de verificar  a possibilidade de podar os arbustos das árvores localizadas na Av. Henrque Munhoz Garcia, no bairro Morada do Sol, bem como no trecho da Av. Jovino Fernandes Sales, entre os bairros Jardim Boa Esperança e Alvorada.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_239_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_239_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar em caráter emergencial, o desentupimento de um bueiro localizado na Rua Maraú, próximo ao número 277, no bairro Itaparica.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_241-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_241-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº/2024_x000D_
 _x000D_
 _x000D_
 Assunto: Serviços e Obras _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente com a finalidade de identificar o dono de um terreno na Rua Juscelino Barbosa n°1504, Centro, bem como notificá-lo para que faça a limpeza correta da sua propriedade. _x000D_
 _x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
 A fim de atender os anseios dos munícipes que procuraram essa vereadora e relatam a situação, solicitamos que seja identificado o dono do terreno acima citado, e que seja notificado para a limpeza correta da propriedade, já que os vizinhos têm recebido visitas indesejadas de vários tipos de animais trazidos pelo mato alto e sujeira, inclusive peçonhentos. (FOTO EM ANEXO)_x000D_
 _x000D_
 Câmara Municipal de Alfenas, 14 de março de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANI ROSE RIBEIRO_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_242-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_242-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Rua Luiz Gonzaga de Moraes, no bairro Residencial Novo Horizonte.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_243_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_243_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário do terreno vago localizado na Rua Artur de Azevedo, em frente ao número 885, no Bairro Jardim São Carlos, para que regularize a situação com a limpeza do terreno (fotos anexas), dentro do prazo que determina a Lei Municipal.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_244_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_244_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos por toda a extensão da Rua Dr. Luís Libânio do Prado, no bairro São Lucas, em especial do trecho compreendido entre o Edifício Jurerê e o CREA, onde há uma grande quantidade de buracos e erosões no asfalto.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_246_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_246_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em vias de trânsito urbano no Bairro Pôr do Sol na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_247_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_247_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>IAsfaltar a única rua do Condomínio Lago Azul, denominada Alameda águas Claras.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_249_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_249_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, na forma regimental, que interceda junto ao setor competente providenciar o recapeamento de toda extensão das Rua Norte e Sul do bairro Recreio Vale do Sol.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_251_-_marta_assinado_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_251_-_marta_assinado_ok.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma lombada na rua João Paulino Damasceno entre os números 960 a 1000, pois existe risco de acidentes devido ao excesso de velocidade, inclusive tem ocorrido vários atropelamentos de animais no local.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_252_-_marta_assinado_okk.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_252_-_marta_assinado_okk.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de tambores para recolhimento de tampinhas e lacres de latinhas , em alguns pontos estratégicos como na rodoviária por exemplo, e alguns comércios , o recolhimento do material se destinaria a venda para captação de recursos para os animais acolhidos pelo município, através do programa Prosan  Alfenas, além de  contribuir também para o  meio ambiente sustentável</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_253_-_ratinho.2.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_253_-_ratinho.2.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza nos bairros Pôr do Sol e no Jardim América, em especial na Rua José Paraíso, como também no córrego chafariz, nas proximidades das ruas São Paulo e Joaquim Manso Viera.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no_254_-_pam.docx_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no_254_-_pam.docx_-_ass.pdf</t>
   </si>
   <si>
     <t>Que interceda junto ao Departamento de Estradas e Rodagem – DER, em Belo Horizonte, no sentido de construir um acostamento, com embarque e desembarque de passageiros intermunicipais, na Rodovia MG-369, no quilometro 18, no local antigamente conhecido como ponto da Dona Ana.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_256_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_256_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo a Secretaria de Obras no sentindo de ver a possibilidade de recapear a rua 13 de maio entre Av. Afonso Pena até muro da Saliba no Bairro da Chapada._x000D_
 Justificativa: Levando em consideração que esta administração está fazendo recapeamento no centro da cidade e em outras vias, nada mais justo que atender esta solicitação onde o asfalto já tem 43 anos que foi feita sua pavimentação. Está saturado e não aceita mais paliativos.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_257_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_257_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Que interceda junto ao setor de trânsito do Município para implantar a completa sinalização na estrada que liga a bairro da Harmonia até o porto da balsa.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_259_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_259_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a ALFETUR  a possibilidade de colocar ponto de parada circular, na _x000D_
 R. Antônio Pedro de Oliveira, em frente ao n 868 - Parque das Nações._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A referida solicitação se faz necessário, pois, na localidade existe muitos idosos que utilizam do transporte para fazerem compras. Tal solicitação irá melhoram desembarque deles com as sacolas próximo as suas residências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_260_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_260_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade em frente ao barracão de reciclagem, na Avenida Alberto Vieira Romão, nº 2226, no bairro Distrito Industrial.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_261_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_261_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de técnico ambiental para a avaliação e posterior remoção de uma árvore “morta”, localizada na rua Alameda dos Jequitibás, em frente número 673, Jardim Primavera.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_262-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_262-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza de um terreno localizado na Rua Paulo Marques de Carvalho, Campos Elísios, ao fundo do CEMEI -Dona Vanja- (BEIJA FLOR)</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_263-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_263-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a reconstrução de um bueiro, localizado na Av. Governador Valadares, número 262, esquina com a Rua Padre João Batista.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_264.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_264.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua João de Souza Sobrinho, no trecho paralelo ao muro do Sesi, próximo ao ponto de ônibus, no bairro Jardim América.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_266-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_266-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de incluir no Código Municipal de Postura, a proibição da utilização do Porto da Harmonia, por banhistas, além de penalidades advindas pelo descumprimento, diante dos vários casos de afogamento ocorridos nos últimos tempos e também diante da dificuldade que a balsa está enfrentando para atracar em decorrência da utilização do espaço pelos banhistas.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_267_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_267_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciarem a colocação de placas de sinalização de trânsito, bem como a limpeza geral no bairro Residencial Vale Verde.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_269_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_269_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Melhorar a iluminação na Rua leão de faria nas proximidades do numero 195,entre os trechos da Padaria ate a APAE as lampadas são fracas e de baixa luminosidade</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_270_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_270_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Terminar de jogar cascalhos na rua restante do bairro Rural Angola</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_271_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_271_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo do passeio que está com um buraco, localizado próximo a ponte do trevinho do Jardim São Carlos que liga ao bairro Jardim América.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_272_-_marta_passeio_area_verde_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_272_-_marta_passeio_area_verde_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de  passeios nas áreas verde do bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_273_-_marta_asfalto_proximo_escola_samuel_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_273_-_marta_asfalto_proximo_escola_samuel_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do asfalto em volta de um bueiro localizado próximo a Escola Samuel Engel.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_274_-_marta_limpeza_nautico_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_274_-_marta_limpeza_nautico_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor competente a limpeza em todas áreas do Náutico Clube</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_276_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_276_-_domingos.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto ao setor competente a possibilidade de realizar o recapeamento de toda a extensão do Bairro Jardim Alvorada. _x000D_
 JUSTIFICATIVA: Devido a grande quantidade de buracos e deterioração do asfalto o simples tapa buraco não é mais suficiente, sendo necessário que se proceda o recapeamento total das ruas, os moradores do bairro solicitam, urgentemente, o recapeamento, a fim de evitar possíveis acidentes e prejuízos a todos que passam pelo local.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_277_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_277_-_domingos.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento de toda a extensão dos Bairros Jardim Boa Esperança I e Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_279_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_279_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito Municipal, na forma regimental, que interceda junto ao setor competente a fim de verificar a possibilidade de colocar braço de luz e lâmpadas na Estrada do Pântano que fica próximo a creche Cemei Dulce Martins- Borboleta, bairro Distrito Industrial._x000D_
 _x000D_
 Justificativa: O local está colocando a população em risco constante por falta de iluminação.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_281_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_281_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalar um parquinhos na Pré-escola São João da Escócia.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_282_-_braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_282_-_braz_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalar um bebedouro no PSF Vila Betânia.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_283_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_283_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Rua Barão de Alfenas, principalmente aos arredores do n°1319, Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_284_-_braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_284_-_braz_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo providencias quanto aos moradores de ruas que estão instalados nas imediações do Mercado Municipal e Antiga Rodoviária.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_286-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_286-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 _x000D_
 Assunto: Limpeza de canteiros e poda_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Senhores(as) Vereadores(as),_x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que estude junto ao setor competente a possibilidade de efetuar a limpeza e a poda das árvores nos canteiros da Avenida Jovino Fernandes Salles, Jardim Boa Esperança._x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que relatam a situação do mato alto, e árvores em meio aos fios, solicitamos que seja efetuado a limpeza e poda acima mencionadas (IMAGENS EM ANEXO)_x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 26 de março de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANI ROSE RIBEIRO_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_287_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_287_-_domingos.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias na estrada rural da Muquirana, próximo ao morro da empresa Ipanema.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_288.2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_288.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita  limpeza na pista de caminhada da Perimetral entre Vista Grande até o Km 2.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_289.2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_289.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo ao chefe do executivo que interceda junto a Secretaria de Obras no sentido de mandar recapear as seguintes vias públicas: _x000D_
 - Um quarteirão da Rua Rodolfo Prado entre Rua Francisco Orta Lemos com a Rua Ana Nery, no bairro Campinho._x000D_
 - Um quarteirão da Rua Venâncio Franco de Carvalho entre a Rua Duque de Caxias com a Rua Gabriel Moura Leite, na Vila Formosa._x000D_
 - Três quarteirões na Rua Redenção entre a Rua Carmelita Coutinho com a Rua João da Cunha Bastos, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_290.2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_290.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita um redutor de velocidades na Rua das Paineiras em frente nº 371 no Jardim Primavera.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_291_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_291_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita que a emenda parlamentar no valor de R$ 150000,00, obtida junto ao Deputado Estadual Alencar da Silveira Júnior, seja utilizada para ações especificas em favor ao Centro Municipal de Autismo e demanda esportivas.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_293.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_293.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de retorno da “van” que era disponibilizado para atender as necessidades dos moradores do Bairro Barranco Alto, tendo em vista que o veículo que fazia esse serviço estragou e não voltou a ser oferecido o transporte para atender esta demanda desde 05/11/2023.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_294.2024_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_294.2024_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição de um abrigo (cobertura) de ponto de ônibus na Rua João de Souza Sobrinho, paralelo ao muro do Sesi, no bairro Jardim América.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_296_-_marta_lombada_kumon_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_296_-_marta_lombada_kumon_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma lombada, em frente a Escola Kumon na Rua Tiradentes, nº 850, esquina com Amélio da Silva Gomes. Tem ocorrido acidentes frequentemente devido a alta velocidade usada nessa via que é preferencial.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_297_-_marta_cabo_internet_solto_tiradentes_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_297_-_marta_cabo_internet_solto_tiradentes_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita  a manutenção ou remoção de um  cabo de internet localizado na Rua Tiradentes , próximo ao número 1423, que se encontra  solto.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_298_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_298_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de destinar R$ 80.000,00 (oitenta mil reais) da emenda impositiva de minha autoria ao Centro Municipal do Autista - CMA, para o "Núcleo Dedicação", localizado na Rua Henrique Carivaldo de Miranda nº 460, Bairro Jardim América.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_299-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_299-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 _x000D_
 Assunto: Iluminação Pública _x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as),_x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de melhorar de iluminação pública na Praça Fausto Monteiro, entre a entrada da Prefeitura Municipal e a Praça da Copasa._x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência acima, pois as luzes do canteiro da Prefeitura e as da Praça da Copasa não acendem durante a noite, e o poste que iluminava o trecho que sobe ao Ambulatório Doutor Plínio Prado Coutinho queimou, deixando a rua em questão totalmente escura e muito perigosa._x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 27 de março de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_300_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_300_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja estudada a possibilidade de asfaltar o condomínio Portal das Esmeraldas .</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_301_-_vardema_assinados.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_301_-_vardema_assinados.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de estacionamento para motos, nas mediações do Colégio Sagrado Coração de Jesus (Sagrado).</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_302_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_302_-_dunga.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo municipal a instalação de um redutor de velocidade (quebra-molas) na Rua Ribeirão Preto, bairro Jardim Alto da Boa Vista.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_303_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_303_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal que intervenha junta à secretaria responsável a possibilidade de fazer demarcação de transito e limpeza em todos os bueiros do bairro Jardim  São Paulo.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_304_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_304_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>implantar em toda área da Zona Azul a tolerância de 15 minutos para os comerciantes.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_306_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_306_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Reitera indicação de obras de cobertura e melhorias no Terminal Rodoviário da ALFETUR na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_307_-_ratinho.assinado.2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_307_-_ratinho.assinado.2.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_309.2024_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_309.2024_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Pedindo a Secretaria de Trânsito no sentido de ver a possibilidade de pintar uma placa decente com os seguintes dizeres Rodovia Ottoni Ferreira Barbosa e colocar no local onde se encontra uma placa antiga e danificada no local, sendo esquina da Rua Alferes Domingos Vieira e Silva com o início da referida Rodovia Alfenas-Fama._x000D_
 Justificativa:  Está um desleixo esta placa causando poluição visual em um item que deveria ser um cartão postal e isto ruim para a administração local e para a população.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_310_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_310_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria do Meio Ambiente a analise da água da mina descoberta na área verde do Jardim Olímpia.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_311_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_311_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada rural da Muquirana perto da Ipanema.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_312_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_312_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e manutenção em toda sua extensão da estrada rural  do Bairro Angolinha.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_313_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_313_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a limpesa da area verde do bairro Boa esperança.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_314_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_314_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>rocar a lâmpada queimada na Rua Evaristo da Veiga, nas proximidades do imóvel de nº 331.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_316_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_316_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>solicito que o senhor prefeito providencie junto a Secretária de Trânsito a obrigatoriedade da fixação de faixas refletivas em caçambas estáticas.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_317_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_317_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar uma faixa de pedestres em frente ao Centro Municipal do Autismo, na Av. Governador Valadares, nº 1262, no Jardim São Carlos.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_319_-_vardema__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_319_-_vardema__assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente, a possibilidade de fazer a limpeza no bairro Residencial Teixeira.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_320-braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_320-braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito  reparos ou substituição de duas cabines de ponto de ônibus localizadas na Avenida Lincoln Westin da Silveira.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_321_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_321_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na Rua Carlos Drumond de Andrade, nas proximidades do nº260 no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_322_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_322_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a retirada de lixo e a limpeza do terreno localizado na rua da Paz, em frente ao número 181, entre os barracões, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_323_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_323_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de uma lixeira na esquina da rua Maraú, com a rua José Alves da Silva, no bairro Residencial Itaparica</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_324-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_324-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>interceda junto ao setor competente para que sejam trocadas duas lâmpadas dos postes localizados na Rua Juscelino Barbosa, em frente aos imóveis de nºs 1421 e 1022.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_326_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_326_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o reparo no solo que está afundando, na Rua Pio XII, entre as esquinas da Avenida Governador Valadares e Rua Professor Carvalho Júnior, na lateral da Casa dos Parafusos, na mão direita de quem desce.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_327-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_327-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a operação tapa-buracos na Rua Juscelino Barbosa, próximo ao nº 532, no bairro Santos Reis.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_329_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_329_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o reparo de asfalto localizado na rua Tamarés, altura do número 31 onde o buraco já está grande , provocando acidentes a pedestres e automóveis que por ali circulam.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_330_-_dunga_1_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_330_-_dunga_1_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário da casa localizada na Rua José Pio da Silva nº195, Conjunto Habitacional Francelino Pereira dos Santos, para que regularize a situação de a limpeza e remoção de entulho.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_331_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_331_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita reparos ou substituição da cabine de ponto de ônibus existente na rua Padre Cornélio Hans, em frente ao Ultragaz.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_322_-_pam._assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_322_-_pam._assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na Rua Sérgio Macedo a altura do nº 400, no bairro Vale Verde, bem como também providenciar as placas de identificação das ruas, deste mesmo bairro</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_333_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_333_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 683/2023, que indica a informatizar o sistema prontuário do Ambulatório Dr. Plínio Prado Coutinho.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_334_-_tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_334_-_tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>Desentupir o bueiro localizado na Rua Joaquim Guarda, em frente ao imóvel nº 193, centro.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_335_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_335_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras para ser feito o recapeamento em toda extensão da Av. Prefeito Aristides de Souza, no Jardim Aeroporto, especialmente no cruzamento com a Av. Teixeira da Silva, onde há vários buracos profundos, e nas proximidades do imóvel nº 610.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_336_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_336_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de instalar, de forma urgente, um semáforo no cruzamento da Av. Lincoln Westin da Silveira, esquina com a Rua Alferes Domingos Vieira e Silva, próximo ao número 2420.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_337_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_337_-_domingos.pdf</t>
   </si>
   <si>
     <t>Instalar um quebra-molas na Rua Campinas, Jardim São Paulo, nas proximidades do nº 1094.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_338_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_338_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento em toda extensão do Residencial Tupã, especialmente na Rua Emília Pereira Esteves - Jardim São Paulo.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_339_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_339_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Entrar em conto os orgão conpetente para retirada de fio que estão que estão nos postes da rua Evaristo da Veiga de frente o numero 58</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_340-braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_340-braz_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de revitalização da praça pública do bairro Vista Grande.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_341-braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_341-braz_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza geral nas ruas Raimundo Correia, Carlos Drummond de Andrade e de todas as Travessas existentes no bairro Jardim São Carlos e, na Rua Alberto de Oliveira, além da limpeza geral, também realizar o recapear a rua.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_342-braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_342-braz_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito a possibilidade de criar um programa para oferecer estágio remunerado no centro odontológico municipal, aos alunos do curso de Odontologia que nasceram e residem no município.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_343_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_343_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma operação tapa buraco na Rua Tupi, nº 691 (em frente a oficina da empresa Balterdiesel), bem como a manutenção do bueiro da Rua Caraíba, em frente ao nº 143, ambas no Residencial Teixeira.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_344_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_344_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Reformar o bueiro localizado na Rua João Landre, abaixo do número 321, no Bairro Jardim América I, pois trata-se da terceira indicação quanto a este problema.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_345_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_345_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que realize estudo técnico para verificar a possibilidade de implantação de redutores de velocidade, por meio de lombadas ou outro meio eficaz para diminuir o risco de acidentes, na Rua Emilia Pereira Esteves, em frente ao número 821, próximo ao Residencial Tupã.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_346_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_346_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a construção da calçada junto a área verde em toda a extensão da Rua São Gonçalo do Sapucaí, no bairro Residencial Oliveira, bem como a limpeza dessa área verde.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_347_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_347_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Construir uma área verde, com brinquedos infantis, para os bairros Jardim Elite e Tropical.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_348_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_348_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>solicita a realização de uma operação tapa buracos descendo o Hotel São Lucas, na rua Luiz Libânio do Prado.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_349_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_349_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente, a possibilidade de efetuar pintura da sinalização de solo delimitando o espaço para estacionamento de motos na Rua Leão de Faria – Centro, ao lado do portão do Colégio Sagrado Coração de Jesus. (Conforme foto em anexo)</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_350_-_marta_cdm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_350_-_marta_cdm_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor responsável a manutenção da calçada que dá acesso a CDM, especificamente nas costas do almoxarifado da Prefeitura, pois o piso encontra se irregular, com muitos buracos, gerando transtorno a população que circula por ali.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_351-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_351-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo que solicite junto ao setor da Vigilância Sanitária um laudo de análise da qualidade para consumo humano e também monitoramento da nascente, pois a água é consumida pela comunidade dos bairros circunvizinhos. Sendo sua localização abaixo da Av. Lincoln Westin, 4370, entre o bairro Vila Santa Edwiges e Vila Promessa ao fundo do condômino Montanhês.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_352_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_352_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Fazer um redutor de velocidade na R. Casemiro Siqueira Viana, 110 BAIRRO, Jardim Santa Maria 2</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_353_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_353_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao setor responsável a ampliação do número de ruas que a Circular percorre no bairro Vila Formosa, aos arredores do PSF._x000D_
 Os moradores necessitam subir uma ladeira para chegar até o ponto de espera do ônibus.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_354_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_354_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer uma limpeza (capina e limpeza das guias de meio fio) em toda extensão da Rua Rodolfo Prado, bairro Campinho, e nos bairros Vila Formosa, Santos Reis e Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_355_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_355_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita  a manutenção em todos os parquinhos infantis de ferro da cidade, ou  a substituição daqueles que não tiverem condições de serem reformados  por um playground de madeira, principalmente o parquinho em frente ao PSF do Pinheirinho.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_356_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_356_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a construção de um campo society, com gramas sintéticas, nas proximidades de uma das quadras do bairro Pinheirinho._x000D_
 Considerando que destinei 100 mil reais de emenda impositiva para está solicitação.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_357_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_357_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Roçar o mato da calçada na Rodovia Perimetral Leste.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_359-braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_359-braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um mutirão de limpeza em todas as ruas do bairro Jardim América, bem como o recapeamento da rua Antônio Bruzadelli, no bairro Jardim América e da rua da Paz, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_360_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_360_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de iluminar, com uma certa urgência, a pista de caminhada do Jardim Tropical, próximo ao Imesa, bem como a área de lazer nas imediações.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_361_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_361_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita uma faixa elevada de pedestres na Av. Lincoln Westin , cruzamento com a esquina da Rua Luís Libanio, frente ao Terracota, no bairro São Lucas.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_362-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_362-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza geral em torno da fábrica de polpa, da Associação das Mulheres do bairro Rural dos Barbaras.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_363_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_363_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento em toda extensão da rua Maria José de Carvalho, Bairro: Colinas Park.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_364_-_2024_-_tani_rose_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_364_-_2024_-_tani_rose_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário para que realize a limpeza do terreno localizado na Rua Castro Alves, esquina com a Rua Barão de Alfenas, no bairro Campos Elísios (foto anexa).</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_366_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_366_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Fazer operação tapa-buracos na Rua Plínio Leite da Silva, próximo ao imóvel nº 108, no bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_367_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_367_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos em toda extensão da Rua Tupinambás, bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao.369.assinado.1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao.369.assinado.1.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de asfaltamento nas vias de acesso ao Condomínio Residencial Chácaras Tangará, zona rural da cidade de Alfenas</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_370_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_370_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de placas de identificação de ruas no Bairro Vale Verde, bem como a realização de uma limpeza geral e a demarcação de trânsito em todo a Bairro.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_371_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_371_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente a possibilidade de construir um bueiro na Rua Luiz Gonzaga de Morais esquina com a Rua Francisco Leite de Amaral, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_372-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_372-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalar uma iluminação adequada no trecho compreendido entre a entrada do trevo até o Hospital Alzira Velano, localizado na Av. Lincoln Westin, local que merece atenção especial devido à sua proximidade ao hospital e ao trevo da cidade, fazendo com que a concentração de pacientes e estudantes na área seja expressiva.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_373_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_373_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Viabilizar limpeza das áreas verdes, bem como retirada de mato das calçadas em todo o Bairro Residencial Dona Anita. Além disso, solicito também que o setor de postura notifique proprietários de terrenos vagos que estiverem com mato alto para que realizem a limpeza dos seus terrenos.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_374_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_374_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que interceda à Secretaria Municipal de Obras para realizar reparo adequado do asfalto próximo a um bueiro na Rua Viçosa, no Bairro Residencial Oliveira, no início da área verde da mina d’água, pois o local foi reparado há pouco tempo, mas já está afundando novamente.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_379_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_379_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente  limpeza e manutenção geral na quadra na fausto Monteiro, Gaspar Lopes,</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_380_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_380_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Geraldo Freitas da Costa, ao lado do estacionamento do Hospital Universitário Alzira Velano.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_381_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_381_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de faixas elevadas para travessia de pedestres em frente à Gráfica Atenas, na Avenida Lincoln Westin da Silveira, n. 560, bem como outra faixa elevada para pedestres em frente a Alfa Pneus (número 641).</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_382_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_382_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de dois redutores de velocidade (quebra-molas) na Rua: Avelino Batista de Andrade, próximo ao número: 1631 Bairro: Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_383_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_383_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de dois redutores de velocidade (quebra-molas) na Rua: David Pedro Haneman - Morada do Sol.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_384-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_384-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>realizar a troca de lâmpada do poste localizado na Rua Otobelo Singi, ao lado do número 210, Residencial Morada do Sol.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_386_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_386_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo ao chefe do executivo que entre em entendimento com a empresa Alfetur no sentido de colocar um ponto de ônibus embarque e desembarque de passageiros na Rua Venancio Franco de Carvalho, frente ao PSF Vila Formosa._x000D_
 Justificativa: Tenho recebido muitas reclamações do pessoal moradores das imediações São Lucas e Vila Formosa a necessidade desse ponto de ônibus.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_387_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_387_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras para que, com urgência, seja consertado e colocada grade de proteção no bueiro da Rua José de Assis Costa, no bairro Jardim das Palmeiras J</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_389_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_389_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de placas de sinalização de trânsito em via urbana na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2673/indicacao_390_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2673/indicacao_390_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Colocação de 2(dois) postes de iluminação pública em extensão de rede, na Rua Ademar Vieira Becker, nas proximidades do número 643, no bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_391-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_391-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de realizar a troca de lâmpada do poste localizado próximo à Escola Municipal Antônio Joaquim Vieira (Polivalente), no endereço Praça Melvin Jones, número 64, pois a segurança e o bem-estar de nossos estudantes, professores e moradores devem ser prioridades absolutas</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_392_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_392_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a avaliação e possível substituição de árvores localizadas na Rua Salomão Barroso, nas proximidades da Escola Estadual Prefeito Ismael Brasil Corrêa.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_393_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_393_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, a colocação de cascalho no Bairro Rural Paineiras.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_394_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_394_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza em geral, como retirada de entulhos e do lixo das caçambas localizadas na via pública, na parte de cima do campo de futebol, no Distrito do Barranco Alto.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_396_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_396_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, a instalação de dois redutores de velocidade (quebra-molas) na Rua: Padre João Batista próximo aos números 688 e 697, bairro Centro, e um redutor de velocidade(quebra-molas) na Rua Campinas bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2725/indicacao_397-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2725/indicacao_397-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, na forma regimental, que providencie junto à Secretaria Municipal de Saúde a aquisição de aparelhos digital de braço para medir pressão, a fim de que os PSF’s possam realizar o empréstimo semanal de esfigmomanômetros aos cidadãos portadores de hipertensão arterial.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2727/indicacao_399_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2727/indicacao_399_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>assunto: Solicito ao setor competente a possibilidade de destinar R$100.000,00 (cem mil reais) da emenda impositiva de minha autoria ao Centro Municipal do Altista-CMA, para o "Núcleo Solidariedade" para o seu custeio e também a possibilidade de o município alugar uma casa para que o núcleo possa ser melhor instalado._x000D_
 justificativa: O Núcleo Solidariedade está localizado dentro do CAIC em algumas salas e não está em um lugar adequado, pois precisaria de um lugar mais grande com mais salas para poder atender melhor as crianças, pois atende várias crianças de toda aquela região._x000D_
 Esse repasse de R$100.000,00 também para o núcleo seria essencial para a compra de moveis, materiais pedagógicos para o bom atendimento deste público.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_no_400_-__clinica_vet.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_no_400_-__clinica_vet.pdf</t>
   </si>
   <si>
     <t>Solicita  a contratação emergencial de uma clínica veterinária para atender a população de baixa renda, e os animais em situação de rua.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2729/indicacao_no_401_-_semaforo_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2729/indicacao_no_401_-_semaforo_ok.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de um semáforo na Rua Afonso Pena, esquina com a leão de Faria pois em horários de entrada e saída escolar o trânsito fica tumultuado, facilitando a ocorrência de acidentes com frequência.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2730/indicacao_no_402_-__sinalizacao_animais_silvestres_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2730/indicacao_no_402_-__sinalizacao_animais_silvestres_ok.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de placas indicativas, orientando as áreas que possuem animais silvestres em nosso munícipio.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2732/indicacao_403-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2732/indicacao_403-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a  realização das seguintes obras de melhoria, na Rua da Saudade, próximo ao CRA Kids: que seja pintada uma faixa de pedestre, também seja instaladas placas que advertem ao condutor do veículo da existência de trecho de circulação de estudantes na via e de placas de proibido estacionar ao lado esquerda a rua e também seja alterada o sentido a Rua Carmelita Coutinho, entre a Rua da Saudade e a Rua Redenção, para mão única. Essas medidas visam não só aprimorar a infraestrutura local, mas também contribuir para a segurança de nossos estudantes e fluidez do tráfego local.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_404_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_404_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que elabore, através de setor jurídico, minuta de projeto de lei de sua competência, para atualizar o calendário de festividades do Município de Alfenas, compilando todas elas em uma única legislação.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_406_-_dunga_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_406_-_dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, asfaltar a entrada do bairro Rural Lago Azul, instalar um playground de madeira e colocar uma caçamba de lixo para os moradores.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2740/indicacao_407_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2740/indicacao_407_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização das pinturas de sinalização de trânsito em toda extensão da rua João de Souza Sobrinho.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_409_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_409_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas providências quanto ao alinhamento e a retirada dos fios inutilizados nos postes situados no calçadão da Rua Cônego José Carlos, no centro da cidade.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2743/indicacao_410_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2743/indicacao_410_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a poda/realinhamento das árvores que localizadas na Avenida Afonso Pena, próximo ao laboratório Dr. Roque Tamburini.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2744/indicacao_411_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2744/indicacao_411_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>|Solicita a troca dos  braços de luz existentes, por braços de luz maiores  e também trocar as lâmpadas que são fracas por lâmpadas mais fortes nos postes que ficam em torno da pracinha da antiga igreja São Pedro.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2745/indicacao_412_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2745/indicacao_412_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de braço de luz e lâmpadas na Rua Ermelindo Dias Costa, Residencial Novo Horizonte, na área de recreação infantil.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_413_-_pam_-_assin.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_413_-_pam_-_assin.pdf</t>
   </si>
   <si>
     <t>solicita o recapeamento as devidas vias públicas no Jardim América tais como rua Maria de Lourdes Navarro, João Cesário, Jair Furtado, Alzira Velano Mauro Cecílio e Antônio Bruzadelli.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2747/indicacao_414_-_pam_-_assin..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2747/indicacao_414_-_pam_-_assin..pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras a possibilidade de construir uma pequena passarela, tipo ponte de madeira, no Complexo Esportivo Vila Formosa onde está funcionando as quadras esportivas e o setor de informação e administração.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Kátia Goyatá, Marta Pelegrin, Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2750/indicacao_416-_katia_marta_e_tani_rose_3.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2750/indicacao_416-_katia_marta_e_tani_rose_3.pdf</t>
   </si>
   <si>
     <t>Indico ao poder executivo municipal para intalar Placas alusivas á proteção animal proxima ao trevo : " "   "Em Alfenas é proibido abandonar Animais</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2751/indicacao_417_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2751/indicacao_417_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Fazer operação tapa buraco na R. Américo Totti de frente o numero 736</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2753/indicacao_419-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2753/indicacao_419-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024 _x000D_
 _x000D_
 Assunto: Obras e serviços_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de realizar o recapeamento da Rua da Saudade, extensão da esquina próxima ao número 03 até a esquina do número 67._x000D_
 _x000D_
 J U S T I F I C A T I V A _x000D_
 _x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência acima solicitada, pois tanto os moradores da proximidade, pedestres e também os motoristas estão se sentindo inseguros com atual situação. Além disso, trata-se de um local escolar, com intenso fluxo de veículos diariamente (foto anexa)._x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 02 de maio de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2754/indicacao_420-_vardema-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2754/indicacao_420-_vardema-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento das Ruas: Padre Cornélio Hans e a Rua João Pinheiro do bairro Jd. Boa Esperança</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2755/indicacao_421_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2755/indicacao_421_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de passar a máquina na estrada rural do Pesqueiro do Pica Pau, onde liga o bairro Vista Alegre ao condomínio do Imesa.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2756/indicacao_422-_vardema_asinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2756/indicacao_422-_vardema_asinado.pdf</t>
   </si>
   <si>
     <t>Solicito adicionar melhorias às bolsas auxílios direcionada aos integradores do Programa Cidade Escola.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2757/indicacao_423-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2757/indicacao_423-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a a troca de lâmpada do poste localizado na Rua Joaquim Guarda, ao lado do número 87, Centro.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2761/indicacao_426_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2761/indicacao_426_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de quebra-molas em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2764/indicacao_429_-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2764/indicacao_429_-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, na forma regimental, que verifique com o setor competente da Prefeitura a possibilidade de realizar a poda de uma arvore localizadas na Rua Braúnas, Bairro Vale Verde e que seja realizada a limpeza do meio fio. _x000D_
 _x000D_
 J U S T I F I C A T I V A Trata-se de reivindicação dos moradores da localidade, uma vez que as árvores estão com os galhos muito altos e cheios, tornando o local escuro, principalmente no período noturno, servindo de esconderijo de pessoas maliciosas, e gerando risco aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2765/indicacao_430_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2765/indicacao_430_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Intervenha junto a Secretaria da Educação e Obras para realizar, com uma certa urgência, a construção da tão esperada creche do distrito do Barranco Alto.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2766/indicacao_431_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2766/indicacao_431_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas queimadas e acender as existentes na Av. Antônio Marcial de Faria no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2767/indicacao_432_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2767/indicacao_432_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento do asfalto das vias públicas do bairro Vila Esperança, nas proximidades do Caique.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2768/indicacao_433-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2768/indicacao_433-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de reformar o Complexo Primavera.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2771/indicacao_436_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2771/indicacao_436_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de deslocamento da Feira Livre de quinta-feira para o bairro rural de Gaspar Lopes na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2772/indicacao_437_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2772/indicacao_437_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas obras de asfaltamento nas vias de acesso e de trânsito na comunidade rural denominada  Condomínio Manacá, nas proximidades da Volta da Ferradura.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_439_-_katia_assindada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_439_-_katia_assindada.pdf</t>
   </si>
   <si>
     <t>Fazer a melhoria da iluminação na area verde do bairro Novo Horizonte</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2775/indicacao_440_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2775/indicacao_440_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que verifique a possibilidade de instalar lixeiras nos canteiros da Avenida Governador Valadares e Av. José Paulino da Costa, de frente os comércios como bares e restaurantes.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2777/indicacao_441_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2777/indicacao_441_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2778/indicacao_442-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2778/indicacao_442-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente a possibilidade de fazer o conserto da calçada na proximidade do colégio MARISTA situado a R. José Constâncio da Silveira, 619 - Res. Aeroporto, Alfenas/MG.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2779/indicacao_443_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2779/indicacao_443_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que a prefeitura estude a possibilidade de alocar espaços estratégicos para instalação de outdoors, a fim de serem usados para atingir a população com informações de interesse público.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2780/indicacao_444_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2780/indicacao_444_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Recolocar um redutor de velocidade, por meio de lombada, ou faixa elevada para travessia de pedestres, ou outro meio eficaz para diminuir o risco de acidentes na rua Benjamin Constant, na altura no nº 1778 (foto anexa), onde já existia uma lombada que foi removida.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2782/indicacao_446_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2782/indicacao_446_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento da Rua Benedito Anunciação, no Bairro Jardim América I.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2783/indicacao_447_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2783/indicacao_447_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>que seja notificado o proprietário de um terreno vago localizado na Rua Maria Dalva da Silva Costa, ao lado do número 43, no bairro Residencial Alda Caetani, para que regularize a limpeza e retirada do mato do terreno, assim como providencie a desobstrução da calçada que está tomada pelo mato, dentro do prazo que determina a Lei Municipal.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_449-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_449-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade a possibilidade de refazer a rampa elevada para travessia de pedestre, situada na Avenida Henrique Munhoz Garcia, na mão descendo sentido Distrito Industrial em frente ao supermercado Unisul e também verificar a possibilidade de colocar dois redutores de velocidades na rua Wanderley de Castro próximo aos número 35 e 175 e também um redutor de velocidade na rua Murilo Magalhães próximo ao número 354, bairro Jardim América._x000D_
 Justificativa: A rampa elevada para passagem de pedestre que existia na mão direita descendo ao supermercado Unisul, na avenida Henrique Munhoz Garcia foi removida devido ter ficada irregular, ainda não foi refeita, os moradores da localidade reclamam devido aos carros que passam em alta velocidade podendo ocasionar acidentes._x000D_
 Os redutores de velocidade nas ruas acima mencionadas, visam solucionar as várias reclamações dos moradores quanto a alta velocidade com que os motoristas trafegam por essas ruas, valem lembrar que as ruas dão acesso a um PSF e também a uma escola.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2786/assinado_indicacao_450-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2786/assinado_indicacao_450-_solar.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua São Vicente, na altura do número 348.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2787/indicacao_451-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2787/indicacao_451-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a troca da grade do bueiro, localizado na Avenida Afonso Pena, ao lado do imóvel de número 505, Centro, que fica em cima da faixa de pedestre, pois segundo relatos, muitas pessoas já caíram no local.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2788/indicacao_452-_vardema_assindo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2788/indicacao_452-_vardema_assindo.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de fazer uma revitalização no parquinho, situado a Praça Padre Afonso Van Graff (em frente a APAE), as melhorias entre elas são; manutenção dos brinquedos quebrados, a revitalização, colocação de lixeiras e trocar a iluminação existente para lâmpadas de LED.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_453-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_453-_solar.pdf</t>
   </si>
   <si>
     <t>Solicito atenção na Rua Bias Fortes, a qual precisa de uma operação de tapa-buracos, especialmente em seu início, na altura do número 1081.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_454-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_454-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento em toda extensão da Rua da Amizade, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2796/indicacao_456-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2796/indicacao_456-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal a instalação de um redutor de velocidade (quebra-molas) na Rua Francisco Lobanco próximo ao número 82, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2847/indicacao_459_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2847/indicacao_459_-_domingos.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Senhores (as) Vereadores (as),_x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade realizar o revestimento da área de entrada da APAC com pedra brita ou cobertura asfáltica, dada a necessidade para a adequada manutenção da instituição.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2849/indicacao_460_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2849/indicacao_460_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalar uma grade de proteção em bueiro localizado na rua Elíseo Ayer, em frente ao nº 245, bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2868/indicacao_461_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2868/indicacao_461_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação de iluminação da pista de caminhada do bairro Vila Formosa, pois a pista é bem frequentada por usuários constantemente</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2871/indicacao_462_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2871/indicacao_462_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de dispor, no âmbito deste Município, projeto lei que autorize a criação do Serviço de Assistência Técnica Veterinária no Programa Prosan – Programa de Saúde dos Animais, para atendes às famílias carentes.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_463_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_463_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e poda do mato no acostamento, dos dois lados, da estrada da Harmonia, que impede a visibilidade das placas de sinalização.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2901/indicacao_464_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2901/indicacao_464_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a poda/realinhamento de uma árvore, bem como retirada dos galhos que estão obstruindo a calçada, na Rua Maraú, em frente ao número 350, próximo ao CRAS do bairro Campos Elíseos.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2903/indicacao_466_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2903/indicacao_466_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja recolocada placa vertical indicava quanto a existência de lombada, na Rua Dona Guiomar de Oliveira, ao lado do número 17, no Bairro Residencial Oliveira</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2904/indicacao_467_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2904/indicacao_467_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>colocar uma faixa elevada de pedestres na Rua Benjamin Constant, nas proximidades do Supermercado Lacerda, no bairro Santa Edwirges.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2906/indicacao.469-ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2906/indicacao.469-ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de ponto de ônibus em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2907/indicacao_470_-_marta-tani-katia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2907/indicacao_470_-_marta-tani-katia.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja construído um cemitério para pets em Alfenas.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2918/indicacao_471-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2918/indicacao_471-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Indico Secretaria de Defesa Social (Guarda Municipal) realizar ronda noturna no período das 19 e 22 horas no loteamento do trevo, entre a rodoviária e o Senac, devido à ocorrência de furtos de veículos de alunos em frente ao Senac.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2919/indicacao_472-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2919/indicacao_472-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade fazer cascalhamento na estrada de terra que dá continuidade à Rua Domingos Vieira e Silva, entre condomínio Floresta, sentido estrada da Fama.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2920/indicacao_473-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2920/indicacao_473-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Trânsito ver a possiblidade de instalar refletores tipo, tartaruguinhas - olho de gato na rodovia Sr. José Florêncio (Zé Buguinho), que liga o bairro Vista grande a balsa da Harmonia.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2921/indicacao_474-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2921/indicacao_474-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>notificar o proprietário para que realize a limpeza do terreno localizado na Rua Manoel Pedro Rodrigues, esquina com a Rua Joaquim Guarda.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2923/indicacao_476_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2923/indicacao_476_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de construir um bueiro na Av. Luiz Gonzaga de Moraes com a R. Maria Delcy Corsini - bairro Novo Horizonte. ( Lateral do supermercado EPA)</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2924/indicacao_477-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2924/indicacao_477-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Reealizar  operação de recapeamento ou mesmo operação    tapa-buracos    em   toda   extensão   da   Rua   Maçaranduba,  no bairro Residencial Vale  Verde (fotos anexas).</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2927/indicacao_479_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2927/indicacao_479_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente, a possibilidade de colocar iluminação pública no Parquinho e no Campo de futebol do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2928/indicacao_480_-_marta-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2928/indicacao_480_-_marta-assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a construção zoo passagens (aéreas ou subterrâneas), bem como  reforço na sinalização e ampliação de medidas de redução de velocidade, no perímetro urbano de Alfenas, a fim de garantir a travessia segura de animais por rua e avenidas.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2930/indicacao_481_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2930/indicacao_481_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de recapear a Rua Américo Totti, na descida para o aeroporto, nas proximidades do Virô Brasil.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2931/indicacao_482_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2931/indicacao_482_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal que coloque iluminação na pracinha onde se encontra um campo de malha próximo da escola Padre Jose Grimminck, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2945/indicacao_483_-_katia_1_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2945/indicacao_483_-_katia_1_assinado.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridas mais raquetes de tênis e bolinhas, para adultos, para as aulas realizadas pelo Complexo Vila Formosa.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2946/indicacao_484-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2946/indicacao_484-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário do terreno localizado na Rua Manoel Pedro Rodrigues, próximo ao nº 428, para que realize a limpeza.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_486-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_486-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, na forma regimental, que verifique a possibilidade de construir redutores de velocidade eletrônicos ou estudar a implantação de Semáforos e faixas elevadas, nas duas vias da Av. Henrique Munhoz Garcia, bem como reforçar a sinalização e ampliar as medidas de redução de velocidade, principalmente nos cruzamentos da Rua: Redenção nas imediações do deposito do Dante.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_487-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_487-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário do terreno localizado na esquina entre as Ruas Silviano Brandão e Manoel Pedro Rodrigues para que seja realizada a limpeza.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2952/indicacao_489_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2952/indicacao_489_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, a possibilidade de recapear a Rua Eduardo Ferreira Dias - Santa Rita.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_491_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_491_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal a Implantação de Posto de Saúde da Família (PSF) e instalação de uma academia ao ar livre com um playground de madeira no bairro Alto da Boa Vista._x000D_
 _x000D_
 Justificativa: O Posto Médico, academia ao ar livre e o playground no referido Bairro será de extrema importância para atender a demanda populacional do Bairro Alto da Boa Vista, proporcionando mais qualidade de vida aos moradores que anseiam pela implementação.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2956/indicacao_492-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2956/indicacao_492-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras a fim de verificar a possibilidade de asfaltar a rua de terra próxima à Escola Abraão Adolpho Engel, no Distrito de Barranco Alto.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2958/indicacao_494_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2958/indicacao_494_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Saúde possibilidade de reformar o posto de saúde do Distrito de Barranco Alto.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_496_-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_496_-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de instalar um redutor de velocidade na rua José Resck em frente ao n:81 aonde já foi  até marcado para poder ser colocado, no bairro Vista Grande e também estudar a possibilidade de instalar um redutor de velocidade na rua José do Rosário Velano nas proximidades do n:98, bairro Jardim Eunice._x000D_
 Justificativa: São inúmeras as reclamações quanto a alta velocidade com que alguns motoristas que trafegam por essas ruas, colocando em risco a segurança de pedestres e dos demais motoristas._x000D_
  Nesse sentido, a medida ora sugerida visa obrigar motoristas imprudentes a reduzirem a velocidade, proporcionando mais seguranças ao trânsito local.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2963/indicacao_497_-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2963/indicacao_497_-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de destinar R$ 50.000,00 (cinquenta mil) da minha emenda impositiva que foi destinado ao Centro Municipal do Autismo- CMA, para formação e capacitação dos profissionais do CMA no programa de neurociências._x000D_
 Justificativa: Tal solicitação é de suma importância pois visa uma melhor formação e capacitação dos profissionais que trabalhão no CMA, para um melhor antendimento das demandas do núcleo.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_499_-_katia_assianado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_499_-_katia_assianado.pdf</t>
   </si>
   <si>
     <t>Fazer operacão tapa buracos e a limpeza do mato alto na rua Joaquim Bernardes da Silva 70</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_500_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_500_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>substituir um poste de energia elétrica da Rua João de Souza Sobrinho, 1026, próximo à antiga Matriz de São Pedro, pois o poste está com a base deteriorada, oferecendo riscos de queda.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2968/indicacao_502-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2968/indicacao_502-_tani_rose.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº XXX/2024_x000D_
 _x000D_
 Assunto: Limpeza de Canteiro_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente a fim de limpar toda a extensão do canteiro da Avenida Mário Barbosa Vieira, que fica próximo ao Mart Minas em direção a Unifenas._x000D_
 _x000D_
 J U S T I F I C A T I V A_x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que relataram a situação de acúmulo de mato no citado terreno, solicitamos que seja efetuado a limpeza de toda extensão do canteiro, pois além do mato muito alto, já cometeram recentemente queimadas criminosas que estão devastando a população de árvores frutíferas do local (foto anexa). _x000D_
 _x000D_
 Câmara Municipal de Alfenas, 23 de maio de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ____________________________x000D_
 TANI ROSE RIBEIRO _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_503_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_503_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Colocar quebra-molas na Rua Profa. Dona Lili, nas proximidades do nº 222, no Bairro Pôr do Sol na cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_504__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_504__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, na forma regimental, que realize a elaboração de projeto de lei para adequar e garantir o trabalho de todos os agentes comunitários de saúde e de combate às endemias, no âmbito do município de Alfenas, a fim de que estes permaneçam nos quadros do funcionalismo público municipal, pois desenvolvem trabalhos essenciais a toda população alfenense.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2981/indicacao_506_-braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2981/indicacao_506_-braz.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de passar a máquina(laminar) na estrada da Fama depois do asfalto que foi feito até na divisa com a Fama que pertence ao município de Alfenas, e também nas estradas vicinais do Barranco Alto._x000D_
 justificativa: Os moradores e usuários das estradas acima reclamam dificultada em transitar por essas estradas, sendo necessária passar a máquina para melhorar a qualidade da estrada e segurança dos motoristas que circulam por essa região.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2982/indicacao_507_-domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2982/indicacao_507_-domingos.pdf</t>
   </si>
   <si>
     <t>Que interceda junto à empresa de transporte público ALFETUR para que seja disponibilizada uma linha de ônibus, com dois horários diários, com destino à balsa da Harmonia, e passagem pelo bairro Tangará da Serra.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2986/indicacao_508-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2986/indicacao_508-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de destinar R$ 50.000,00 (cinquenta mil) da minha emenda impositiva que foi destinado para compra de caçambas de lixo, comprar lixeiras para colocar em em volta das quadras da cidade, praças e em todos locais estratégicos.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3008/indicacao_516_-_2024_-__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3008/indicacao_516_-_2024_-__assinada.pdf</t>
   </si>
   <si>
     <t>Limpar toda a extensão da Rua Mário Manso, bairro Jardim Santa Maria II, e ainda que notifique os proprietários dos terrenos localizados na mesma rua, ao lado do imóvel de número 100 e outro ao lado do imóvel 138, para a limpeza._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANI ROSE RIBEIRO_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3016/indicacao_522_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3016/indicacao_522_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Benjamin Constant (da esquina da Rua Cristina Mendes até a esquina da Rua Joaquim Manoel de Macedo).</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3017/indicacao_523_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3017/indicacao_523_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza da área verde, bem como a construção de calçada, na Avenida Américo de Olivera, iniciando-se ao lado do número 662, no bairro Residencial Oliveira e finalizando no término do Bairro Jardim Olímpia.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3019/indicacao_525_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3019/indicacao_525_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Retornar as bancas que estão no meio da rua, durante a realização da feira livre de domingo, para as beiradas das calçadas, como estavam desde o período pós-pandemia.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3023/indicacao_528_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3023/indicacao_528_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma do telhado da ESF do Jardim Nova América, e por conseguinte, realizar a reforma das paredes e teto que estão mofadas e deterioradas em decorrência da umidade, além de adotar medidas eficazes para impedir a entrada de água pluvial que vem da rua e está alagando o local.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3034/indicacao_532-_paulinho.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3034/indicacao_532-_paulinho.assinada.pdf</t>
   </si>
   <si>
     <t>Solicita uma limpeza e taludes(tipo rampa) em 1Km de asfalto na saída da rodovia que liga Paraguaçu sentido Matão, feito pela empresa Natus Farma que construiu esse 1Km de pavimentação asfáltica como contrapartida.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_533_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_533_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de revitalização e paisagismo da pracinha da Copasa, bem como a reinstalação do um parquinho infantil.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3038/indicacao_534_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3038/indicacao_534_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Iluminar, instalando braços de luz no loteamento da comunidade rural Matão.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3040/indicacao_536_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3040/indicacao_536_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Reintero o pedido de area verde na parte de cima da pista de Skat no jardim aeroporto.onde no pedido anterior pedimos para gramar o local e colocar bebedouros de agua,juntamente com bancos para o conforto adeguado das pessoal que freguentam o local.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_537_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_537_-_assinada.pdf</t>
   </si>
   <si>
     <t>notificar o proprietário do terreno localizado na Rua Maçaranduba, próximo ao número 346, no bairro Residencial Vale Verde,_x000D_
 para que seja realizada a limpeza.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3046/indicacao_540_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3046/indicacao_540_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique o problema relacionado a uma lâmpada na rua da Liberdade, próximo ao número 536, pois após a substituição dessa lâmpada, a mesma não está mais se apagando.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3047/indicacao_541_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3047/indicacao_541_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja realizada um mutirão de limpeza ao redor do Grupo Tancredo Neves, além da realização de poda/realinhamento das árvores internas do Grupo e da cerca viva que fica no muro paralelo a Rua João de Souza Sobrinho.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3048/indicacao_542_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3048/indicacao_542_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento das ruas que interligam a Avenida Jovino Fernandes Sales a Avenida Henrique Munhoz Garcia, quais sejam, as Ruas José Munhoz Gago, Ângelo Munhoz Leite, Raquel Munhoz Leite e Maria de Lurdes Munhoz, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3050/indicacaoassearaiformatizadoassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3050/indicacaoassearaiformatizadoassinado.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um sistema informatizado, para abertura/protocolo de processos, com disponibilização de acesso para os profissionais de engenharia e arquitetura da ASSEARA (Associação dos Engenheiros, Arquitetos e Agrônomos da Região de Alfenas.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3051/indicacaoassearaissqnassinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3051/indicacaoassearaissqnassinado.pdf</t>
   </si>
   <si>
     <t>Solicita a adequação na cobrança da alíquota do ISSQN atingidos pelos profissionais da engenharia e arquitetura da ASSEARA (Associação dos Engenheiros, Arquitetos e Agrônomos da Região de Alfenas)</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_546_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_546_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente a possibilidade de fazer a pintura da calçada e fazer uma faixa de pedestre em frente a padaria na Rua José Paraiso em frente ao numero 381 - Jd. América.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3055/indicaccao_547-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3055/indicaccao_547-_assinada.pdf</t>
   </si>
   <si>
     <t>Implantar em nosso Município o Programa ''Ruas de Brincar'' através do envio de Projeto de Lei a essa Casa que “ Institui o Programa Ruas do Brincar no Município de Alfenas e dá outras providências’, cuja minuta segue anexo.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3058/indicacao_549_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3058/indicacao_549_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de terminar a construção da calçada de passeio público,  e construir uma quadra de beach tennis na rua: Emília Pereira Esteves próximo ao PSF do bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3059/indicacao_550_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3059/indicacao_550_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, a instalação de dois redutores de velocidade (quebra-molas) em lugares estratégico na Rua: Ribeirão Preto, bairro alto da Boa Vista.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3060/indicacao_551_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3060/indicacao_551_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Reintero o pedido de uma faixa elevada e rampas de Acessibilidade prossimo CMA - Centro Municipal do Autismo</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3062/indicacao_552__-_ratinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3062/indicacao_552__-_ratinho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação do término da obra de construção de faixa elevada de pedestres em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_553__-_ratinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_553__-_ratinho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de iluminação pública em condomínio da Zona Rural na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_554__-_ratinho_assinadaa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_554__-_ratinho_assinadaa.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de reforma e manutenção das rampas de acessibilidade nas calçadas (passeios) para pessoas portadoras de deficiência e cadeirantes na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3066/indicacao_556_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3066/indicacao_556_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento da Rua da União, no Bairro Vila Betânia.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3067/indicacao_557_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3067/indicacao_557_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar um redutor de velocidade, por meio de lombada, ou outro meio eficaz para diminuir o risco de acidentes, na Avenida Américo de Oliveira, em frente ao número 199, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3077/indicacao_558_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3077/indicacao_558_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente a fim de verificar a possibilidade de colocar alambrado ou rede atrás dos dois gols do campo de futebol do bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_559_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_559_-_domingos.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, nos termos regimentais, que verifique junto ao setor competente, em caráter de urgência, a possibilidade de criar uma vaga e colocar uma placa de estacionamento exclusivo de carga e descarga, na Rua: João Pinheiros, em frente ao nº: 209, Bairro: Centro.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_560_-_katia_1_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_560_-_katia_1_assinado.pdf</t>
   </si>
   <si>
     <t>Indica reforma na pracinha em frente a APAE, bem como do parquinho, das lixeiras e da iluminação do local.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3074/indicacao_561_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3074/indicacao_561_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Indica o consertar do buraco da Rua Expedicionário, no bairro Vila Godoy, nas proximidades do número 66.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3075/indicacao_562_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3075/indicacao_562_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a construções de faixa elevada e instalação de sinalização adequada na área escolar, em frente ao Senac.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3076/indicacao_563_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3076/indicacao_563_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma academia ao ar livre, de um parquinho de madeira e de um Playground no Bairro rural das Palmeiras, em Alfenas.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_564_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_564_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto à Secretaria Municipal de Obras bem como ao Departamento de Trânsito a fim de verificar a possibilidade de construir um redutor de velocidade na Av. Governador Valadares, ao lado esquerdo da via, sentido Vista Grande, nas proximidades da Igreja Evangélica Assembleia de Deus, n° 1881.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3079/indicacao_565-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3079/indicacao_565-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Pedindo ao Chefe do Executivo para ver a possibilidade de colocar uma academia ao ar livre na área de lazer do Jardim tropical nas imediações do Jardim Elite. Em se tratando do referido local possuir uma linda área de lazer com pista de caminhada, então se faz necessário a instalação de 01 academia ao livre com aparelhos de alongamento e exercícios físicos.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3080/indicacao_566-_paulinho-ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3080/indicacao_566-_paulinho-ass.pdf</t>
   </si>
   <si>
     <t>Pedindo a Secretaria de Trânsito para sinalizar as imediações com faixas de pedestres próximo a Creche Santa Luzia no Bairro Santa Luzia. Tivemos reclamações que as crianças correm o risco de sofrer acidentes, uma vez que, os motoristas passam com alta velocidade e não respeitam os direitos dos  pedestres.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3081/indicacao_567_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3081/indicacao_567_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero que interceda junto à Secretaria Municipal de Obras para cascalhar ou asfaltar a estrada que fica na parte de cima da pista do aeroporto municipal, confrontando com muro do lado esquerdo do Condomínio Monte Blanc Residence.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3083/indicacao_569-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3083/indicacao_569-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente, a possibilidade de consertar os buracos da Rua Benjamin Gonçalves Leite no bairro Jardim São Carlos._x000D_
 Justificativa:_x000D_
 Tal buraco tem causado transtornos para os moradores da localidade.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3084/indicacao_570_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3084/indicacao_570_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de braços de luz  e lâmpadas de LED nos postes ,que não os possuir, na rua Afrânio Peixoto. Também instalar postes,  braços de luz e lâmpadas de LED na  rua Pedro Saturnino, esquina com a rua Érico Verissimo, no bairro Jardim São Carlos de cima.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3085/indicacao_571_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3085/indicacao_571_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita que o buraco localizado na Avenida Henrique Munhoz Garcia, esquina com a Rua Vitório Bruzadelli, próximo a Padaria Relíquia, no bairro Jardim Boa Esperança, seja devidamente tapado.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3086/indicacao_572_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3086/indicacao_572_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza em geral, com retirada de entulhos e do lixo da área verde localizada entre a Avenida Lincoln Westin Da Silveira e a Rua Elísio Ayer, no bairro Campos Elísios.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3087/indicacao_573_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3087/indicacao_573_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa buraco na rua Nicolau Continho nas proximidades do numero 13.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3089/indicacao_574_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3089/indicacao_574_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de iluminação nos Cemitérios Municipais da cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_576__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_576__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de iluminação pública na Praça Padre Antônio Van Graff em frente a APAE de Alfenas-MG.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3092/indicacao_577_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3092/indicacao_577_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Que interceda junto à Guarda Municipal que seja dado dar um suporte na segurança durante os jogos estudantis (JOESA) que estão acontecendo no Ginásio Poliesportivo de Alfenas.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/indicacao_579_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/indicacao_579_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de construir banheiros e mais bancos de madeira, para crianças e pais , que frequentam o Bosque dos Balanços na Mina do Residencial Oliveira, a população esta reivindicando para o bem estar de todos,</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_580-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_580-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita ao órgão competente a possibilidade de implantar  iluminação na Av. Av. Rui Martins dos Santos, (próximo ao Jd. da Colina).</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/indicacao_581_-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/indicacao_581_-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente a possibilidade de instalar um parquinho infantil ao lado da academia ao ar livre localizada na rua Uberlândia, no bairro Jardim Olímpia.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/indicacao_582_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/indicacao_582_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>indica operação tapa buracos na frente da universidade federal de alfenas [UNIFAL]</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/indicacao_583_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/indicacao_583_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de uma nova camada de asfalto na Rua Nador Toledo Lopes, do numero 1308 ao 1161, local onde os alunos das Auto escolas fazem as principais aulas e a prova de direção.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/indicacao_584-_paulinho_ass..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/indicacao_584-_paulinho_ass..pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras a possibilidade de fazer um ressalto, com massa asfáltica, na Rua Petra Gago Munhoz, em frente ao nº 286, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/indicacao_586_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/indicacao_586_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Pedindo a Secretaria de Trânsito no sentido de ver a possibilidade de aumentar, pelo menos de 03 a 05 vagas no estacionamento de motos em frente à Praça Melvin Jones próxima ao Polivalente. O estacionamento existente é minúsculo, levando em consideração que é ponto comercial, por isto é necessária esta demanda.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_587_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_587_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias no EMEI Dona Zinica, bairro Jardim São Carlos, sendo, nos banheiros femininos: arrumar 05 portas, 02 banheiros estão com vasos entupidos (inativos), todos os vasos sanitários sem tampa, as válvulas das descargas estão sem as tampas; e nos banheiros masculinos, faltam uma porta em um banheiro e as tampas das válvulas de três banheiros.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_589_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_589_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Disponibilizar atendimento 24h na especialidade de pediatria no pronto socorro da Santa Casa de Misericórdia de Alfenas.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/indicacao_590_-teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/indicacao_590_-teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento da Rua José da Silva Gomes, da esquina da Rua Henrique Carivaldo de Miranda até a bifurcação em “Y” da Rua Professora Mariquinha Ferraz, no bairro Por do Sol.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/indicacao_591__-_ratinho_assinadaa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/indicacao_591__-_ratinho_assinadaa.pdf</t>
   </si>
   <si>
     <t>Solicitação de término das obras de asfaltamento e de iluminação pública na estrada do pântano, próximo a creche Dulce Martins – CEMEI – Borboleta, na cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_592_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_592_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica realização de um estudo técnico para identificar as melhores soluções para o escoamento de água na Rua Jorge Esteves da Lage, próximo ao número 150, esquina com a Travessa Lucilla Bueno Lopes</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/indicacao_593_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/indicacao_593_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor responsável a remoção de um tronco de árvore e de um orelhão desativado localizados em frente a banca de jornal, que fica de frente à portaria da escola Coronal José Bento</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/indicacao_596_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/indicacao_596_-_assinada.pdf</t>
   </si>
   <si>
     <t>*INDICAÇÃO Nº /2024*_x000D_
 _x000D_
 *Assunto: Fiscalização/Poluição Sonora*_x000D_
 _x000D_
 Senhor Presidente,  _x000D_
 Senhores(as) Vereadores(as),  _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao Setor Competente a fim de realizar uma fiscalização mais rigorosa relacionada à poluição sonora e perturbação do sossego em nosso município._x000D_
 _x000D_
 *JUSTIFICATIVA*_x000D_
 _x000D_
 Nossa cidade tem sofrido intensamente com poluição sonora, principalmente durante a noite até a madrugada. Essa poluição sonora perturba trabalhadores em seus momentos de descanso, pessoas doentes, crianças e animais, causando estresse e sofrimento. A constante exposição a altos níveis de ruído afeta negativamente a qualidade de vida, interferindo no descanso necessário para a saúde e o bem-estar. Além disso, indivíduos mais vulneráveis, como autistas, idosos e pessoas com deficiência, são ainda mais sensíveis a esses ruídos, o que pode levar a crises, aumento de estresse e até risco de acidentes._x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 20 de junho de 2024._x000D_
 _x000D_
 ---_x000D_
 _x000D_
 Tani Rose Ribeiro  _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_597_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_597_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de contratação de mais profissionais de terapia ocupacional, neuropsicólogo e outros,  para prestar atendimento nos núcleos do CMA (Centro Municipal do Autismo).</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/indicacao_599_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/indicacao_599_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, por intermédio do setor competente, a possibilidade de contratação de mais enfermeiros e médicos  nos PSF dos bairros: Pinheirinho, Jardim Alvorada e Recreio Vale do sol. Também verificar a falta de medicamentos nas farmácias do postos de Saúde._x000D_
 Justificativa: A população nos procurou para reclamar da falta de profissionais e medicamentos que mesmo os básicos estão em falta.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_600-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_600-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita  reforma geral da Praça Melvin Jones – Alfenas/MG (em frente ao supermercado Castelinho e da Escola Municipal Antônio Joaquim Vieira – Polivalente.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_601_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_601_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita um redutor de velocidade na rua Tiradentes, em frente ao número 2315.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/indicacao_602_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/indicacao_602_-_domingos.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de reforçar o mutirão de varrição na Rua Onofre Gomes Pereira, Bairro: Recreio Vale do Sol</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/indicacao_603_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/indicacao_603_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>Entrar em contato com a empresa responsável para desentupir a rede esgoto da COPASA que fica na pista de caminhada, na Rua imaculado da Conceição, número 109, bairro Santa Clara</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/indicacao_604_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/indicacao_604_-_domingos.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza, passando máquina, no entorno do EMEI D. Zinica, no bairro Jardim São Carlos, bem como asfaltar as vias de acesso à escola, em especial nas proximidades da ponte, que dá acesso ao lavador do Pelé.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/indicacao_606_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/indicacao_606_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Pedindo a Secretaria do Meio Ambiente no sentido de ver a possibilidade de fazer uma limpeza na galeria de pedras da área de lazer do Bairro Residencial Oliveira. Tive reclamações de que, nessa galeria, acumula lixos e causa mau cheiro a vizinhança.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/indicacao_607_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/indicacao_607_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Realizar a operação tapa-buracos, om urgência, na Rua Francisco de Paula Lima, no bairro Santos Reis.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_609-_dunga-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_609-_dunga-assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal que verifique junto à secretaria responsável a possibilidade de implementação de um Parquinho de madeira e um playground ao lado do vestiário  do campo  Bairro Santa Clara.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_610_-_dunga-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_610_-_dunga-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de colocar bancos de reserva para jogadores, no campo de futebol do Bairro Rural dos Bárbaras.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_611_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_611_-_assinada.pdf</t>
   </si>
   <si>
     <t>revitalizar os bueiros localizados no cruzamento da Avenida Jovino Fernandes Salles e Rua José Munhoz Gago.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_612_-_tereza_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_612_-_tereza_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Salomão Barroso, nas proximidades do n. 664, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_613_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_613_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização de quatro bueiros da Rua Capistrano de Abreu (esquina com a Tiradentes), no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/indicacao_614_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/indicacao_614_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Criar uma casa de acolhimento de idosos em situação de vulnerabilidade, ou seja, um espaço destinado à permanência diurna do idoso, com intuito de atender famílias que tenham idosos em casa, mas que não têm condição de prover tais cuidados durante o dia, assegurando o acolhimento, proteção e atividades condizentes à faixa etária.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/indicacao_616_-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/indicacao_616_-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização das pinturas (quebra-molas, faixa de pedestre) de sinalização de trânsito em toda a extensão da rua Joao Pinheiro, pois depois do recapeamento do asfalto a sinalização de trânsito ficou toda coberta, dificultando a visibilidade pelos motorista.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_617_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_617_-_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar a iluminação adequada e placas indicativas de trânsito em todo o trecho da Av. Rui Martins dos Santos. Este local merece atenção especial por ser a via de acesso ao Hospital Imesa, além de passar em frente à Sede da Pró-Vida de Alfenas e ao Condomínio Colinas Park, fazendo com que a concentração de pessoas e carros na área seja expressiva</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_619_-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_619_-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito a possibilidade do poder executivo elaborar um projeto de capacitação de recursos para implantação de malha asfáltica na Perimetral Leste, mais conhecida como Transbegue._x000D_
 Justificativa: Essa estrada  fica no fundo do Condomínio Mont Blanc no bairro Jardim Aeroporto e vai até o Rancho Capivana no bairro Gaspar Lopes,  tem um fluxo grande de veículos diariamente e a mesma não tem asfalto, o que faz jus tal solicitação.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/indicacao_620_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/indicacao_620_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação e bancos em frente o Senac de Alfenas, como também a construção um redutor de velocidades no local.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/indicacao_622_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/indicacao_622_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Pedindo ao Setor competente no sentido de ver a possibilidade de iluminar com lâmpadas de LED e oferecer água potável no Parque Municipal. Se faz necessário que o Parque seja iluminado para uma maior segurança da população e, também, não pode faltar água aos visitantes que transitam por lá.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_623_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_623_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e a religação da iluminação da área verde da rua localizada na rua José Ferreira de Morais</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_625_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_625_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Setor competente junto com a secretaria responsável, a possibilidade de fazer o recapeamento nas ruas: leão de faria, Pio XII, José Munhoz Gago, Avelino Batista  de Andrade.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_626__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_626__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita obras de recapeamento asfáltico nas Ruas Nicolau Coutinho, no Centro e na Rua Murilo Magalhaes, no bairro Jardim América.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao.628-ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao.628-ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em vias de trânsito urbano no centro da cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_629_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_629_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito, na forma regimental, que verifique junto ao setor competente a possibilidade de instalação de placas de sinalização para redução de velocidade e postes de iluminação na rotatória de entrada da UNIFENAS, sentido Machado na rodovia MG-179. Este local merece atenção especial por ser a única via de acesso a entrada da UNIFENAS, fazendo com que a concentração de pessoas e carros na área seja expressiva.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_630_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_630_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica a troca da iluminação nos canteiros do trevo em sentido ao antigo Zoológico, na BR-491, e instalação de novos postes ao fim dos canteiros, até o Parque Multicultural em Sustentabilidade “Manoel Pedro Rodrigues”.  Este local merece atenção especial por ser a via de acesso principal a cidade, além de passar ao lado da UNIFENAS de Alfenas, fazendo com que a concentração de pessoas e carros na área seja expressiva.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_632-_guinho-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_632-_guinho-assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Retirada do Coreto que fica no Parque da Prefeitura._x000D_
 Justifica-se que os moradores estão reclamando que algumas pessoas estão se escondendo para realizar pequenos furtos._x000D_
 Sugestão dos moradores seriam que fosse plantado grama e colocassem bancos para os munícipes.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/indicacao_633_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/indicacao_633_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica  melhorias e instalação de novos postes de iluminação no Campo Esportivo Santa Clara, localizado no cruzamento da Rua Quartzo e Estrada Sítio do Bahjat, no bairro Santa Clara.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/indicacao_634_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/indicacao_634_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de realizar demarcação de solo, limpeza de mato e pintura nas rampas de acessibilidade do bairro Vista Grande.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/indicacao_636_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/indicacao_636_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>*Ref.: Sugere medidas de interesse público*_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Colegas Vereadores,_x000D_
 _x000D_
 A Vereadora que esta subscreve vem através desta, com fulcro nos arts. 105 e 124 do Regimento Interno da Câmara Municipal de Alfenas, sugerir ao Prefeito Municipal que verifique junto ao setor competente do Poder Executivo a possibilidade de promover a pavimentação asfáltica da via pública localizada entre o aeroporto municipal e o bairro Residencial Mont Blanc, ao menos na extensão que margeia os muros do mencionado bairro, além da implementação de redutores de velocidade na referida via.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/indicacao_637_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/indicacao_637_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Sugere à Superintendência Municipal de Trânsito a possibilidade de autorizar a Associação de Moradores do bairro Residencial Mont Blanc a promover a colocação de barreiras de trânsito móveis, sem ônus para a Municipalidade, nas vias públicas internas do bairro, conforme já requerida pela mencionada Associação.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/indicacao_639_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/indicacao_639_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo Municipal que intervenha junto á secretaria responsável melhorias no asfalto que foi feito recentemente no bairro rural dos Bárbaras, como: canaletas, placas de trânsito  e 3 quebra- molas, também fazer um pequeno trecho de asfalto para chegar na sede da Associação das Mulheres do Bárbaras.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_640_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_640_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, seja  verificada a viabilidade de realizar as seguintes ações na área verde da Rua José Ferreira de Morais no Bairro Jardim Aeroporto, que proporciona acesso ao Alfenas Tênis Clube:_x000D_
 - Substituição das lâmpadas queimadas;_x000D_
 - Limpeza e recolhimento das folhas secas;_x000D_
 - Esvaziamento das lixeiras e coleta do lixo;_x000D_
 - Realização da poda da vegetação</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_641_-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_641_-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que após o termino do recapeamento da rua Aberto de Oliveira, seja feita toda a revitalização das pinturas de sinalização de trânsito (quebra-molas, faixas de pedestre, pare, vagas de estacionamento, pinturas de garagem) em toda a sua extensão.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_642-_vardema_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_642-_vardema_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um Parquinho de madeira e um playground, na área verde do Residencial Chácara Pontal das Esmeraldas.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_643_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_643_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a notificação do proprietário do terreno localizado na Rua Antônio Fernandes Salles, ao lado do imóvel de número 329, para que seja realizada a limpeza.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_644_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_644_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação 542/24, realizar o recapeamento das ruas que interligam a Avenida Jovino Fernandes Sales à Avenida Henrique Munhoz Garcia, quais sejam, Ruas José Munhoz Gago, Ângelo Munhoz Leite, Raquel Munhoz Leite e Maria de Lurdes Munhoz, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_646_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_646_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reivindico  a limpeza e a calçada na área verde da Rua Américo Totti onde separa o Bairro jardim Aeroporto e o  Jardim Sao Lucas III  ,  Muitas pessoas transitam por esse lado e como tem muitas curvas é perigoso pois dificulta a visibilidade de quem possa estar caminhando</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/indicacao_647_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/indicacao_647_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza, com a retirada de mato das calçadas e guias de meio-fio, bem como a varrição, nos seguintes bairros: Vila Betânia, América I e II, Pôr do Sol I e II, Morada do Sol, Jardim Olímpia e Residencial Oliveira.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/indicacao_649_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/indicacao_649_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente a possibilidade de fazer uma cobertura entre as 2 quadras do Pinheirinho, colocar iluminação e se possível fazer um novo vestiário para os usuários. _x000D_
 Justificativa: O local solicitado é usado para várias atividades.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/indicacao_650_-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/indicacao_650_-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a intervenção do Prefeito junto à Secretaria Municipal de Meio Ambiente para que seja reforçado o mutirão de varrição no Bairro Vila Esperança em especial na Rua: João Manoel da Silva.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/indicacao_651_-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/indicacao_651_-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que verifique a possibilidade de realizar a reestruturação da faixa elevada de pedestres ao lado e em frente ao Cine A Alfenas na R. Pres. Artur Bernardes, 609.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/indicacao_652_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/indicacao_652_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma calçada que faça a união do Residencial Tupã ao Residencial Cândido Alves.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/indicacao_653-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/indicacao_653-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de refazer toda a iluminação pública, com a colocação da fiação que foram toda rancada, colocar os postinhos de luz mais alto, na pista de caminhada do Córrego Chafariz, nos bairros Santa Rita e Jardim Tropical._x000D_
 Justificativa: Tal solicitação visa atender as reivindicações dos moradores dos referidos bairros, pois reclamam da iluminação que não existe devido toda fiação ter sido arrancada, sendo um local de lazer para eles fazerem suas caminhadas no período da noite.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_654_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_654_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>realizar melhorias na iluminação na Praça Amália Engel (Praça da Estação).</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_656_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_656_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de colocar lixeiras de coleta em volta de todas as escolas e quadras da cidade._x000D_
 Justificativa: Tal Indicação se faz necessária, pois os sacos e sacolas de lixo estão sendo rasgados e espalhados pelas calçadas.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_657_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_657_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>verificar um local apropriado, próximo ao bairro Pinheirinho, para construção de um campo society, no valor de R$ 100.000,00 (cem mil reais) cujo valor é originário de emenda impositiva de minha autoria para essa finalidade.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_659_-_paulinho_-ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_659_-_paulinho_-ass.pdf</t>
   </si>
   <si>
     <t>Pedindo a Secretaria de trânsito no sentido de ver a possibilidade de ver uma demanda no trânsito no início da rua Uberlândia no bairro Residencial Oliveira.  Quando estacionam dos 2 lados da via pública fica impedido a travessia de ônibus caminhões e outros veículos maiores.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_660_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_660_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de liberar o entroncamento da rua Tiradentes, onde se inicia a Rua Cristina Mendes, no muro da Saliba, no centro de Alfenas.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/assinado_indicacao_661-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/assinado_indicacao_661-_solar.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do Córrego da Pedra Branca - próximo à Rua: José Constâncio da Silveira, na altura do Colégio Marista; assim como ação de plantio para conservação da água e do ecossistema ao redor; como  também, a construção de um espaço de convivência neste local com bancos e parquinho para as crianças da localidade.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/indicacao_662_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/indicacao_662_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento de um  bueiro, localizado na Rua Raquel Munhoz Leite.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/assinado_indicacao_663-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/assinado_indicacao_663-_solar.pdf</t>
   </si>
   <si>
     <t>Solicita a organização do trânsito na rua João Paulino Damasceno, perto a área hospitalar do Imesa, para que seja permitido o estacionamento de veículos em apenas uma única via da rua.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/assinado_indicacao_664_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/assinado_indicacao_664_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Colocar lâmpadas nos postes de iluminação pública na Rua João Caetano Saraiva (rua sem saída).</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/indicacao_666_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/indicacao_666_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>adquirir(comprar) sopradores, pelo menos a quantia de uns 30 sopradores para facilitar a varrição e também o trabalho de nossos garis que trabalham no centro de nossa cidade.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/indicacao_667_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/indicacao_667_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Que interceda junto à Secretaria Municipal de Obras a fim de verificar de quem é a competência para realizar a conclusão da obra de construção das calçadas da Av. Rui Martins, que liga o Jardim da Colina à Rodovia MG-491.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/assinado_indicacao_669_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/assinado_indicacao_669_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito, na forma regimental que verifique junto à Secretaria responsável a situação do terreno localizado na rua Plínio Coelho Fleury, entre os números 76 e 90, no bairro Jardim Santa Maria II. Os moradores da localidade dizem que o terreno se encontra mal cuidado, deixando água parada e ambiente propício para proliferação de animais peçonhentos. Assim, solicito a notificação do proprietário do terreno, bem como uma dedetização auxiliando a limpeza do referido terreno.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_670_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_670_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento em volta da quadra e do campo no campinho da vila formosa .</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/indicacao_671_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/indicacao_671_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito o o estudo de uma parceria entre o Executivo e os organizadores de festas de grande porte em Alfenas, para criação de uma equipe credenciada e selecionada pelo poder executivo, com o intuito de recolhimento de materiais recicláveis dentro do evento.j</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_672_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_672_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Observatório da Mulher, para fins de tratarmos a condição das mulheres em geral ou de um tema específico, como, por exemplo, violência, saúde, trabalho ou política.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/indicacao_673_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/indicacao_673_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente a realização do recapeamento de toda a extensão da Rua Tamarés, bairro Vila Teixeira. Peço atenção especial ao buraco que se abriu em frente ao imóvel de número 31, que vem aumentando a cada dia e já causou acidentes recentemente.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/indicacao_674_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/indicacao_674_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo técnico para a implantação de redutores de velocidade próximo a nova ponte da Rua Cristina Mendes, cruzamento com a Rua Alberto de Oliveira, bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_676.2024_-jaime.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_676.2024_-jaime.assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que verifique junto ao setor responsável a possibilidade de fazer a limpeza nas bocas de lobo da Rua Juiz de Fora próximo aos números 289 e 290 no bairro Residencial Oliveira</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_677_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_677_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar  uma limpeza em um terreno localizado na rua Venâncio Franco de Carvalho em frente ao nº 702, bairro Vila Formosa, bem como gramar e colocar iluminação pública na pracinha do bairro Pôr-do-Sol 2.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_679_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_679_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos, bem como limpeza e capina de mato que cresce junto aos meios-fios na rua Emília Pereira Esteves, bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_680_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_680_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um vestiário no campo de futebol do bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_681_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_681_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização dos bueiros da Rua Joaquim Manso Vieira, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_682_-_dominguinhos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_682_-_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização de um bueiro existente na rua: Joaquim Esteves de Oliveira, próximo ao número 361.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_683_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_683_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ações para resolução da  erosão na área verde a baixo da Avenida Américo de Oliveira, em frente aos números 912 e 924, entre os Bairros Residencial Oliveira e Jardim Olímpia.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_684_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_684_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar, com urgência, semáforos, na Avenida Dr. Lincoln Westin da Silveira, no cruzamento com a Rua Alferes Domingos Vieira e Silva, devido ao intenso movimento do trânsito local e diante de inúmeros acidentes já ocorridos.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/assinado_indicacao_686_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/assinado_indicacao_686_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, na forma regimental, que verifique junto à Secretaria responsável um bueiro entupido na rua Raimundo Correa, na altura do número 216, no bairro Parque das Nações. Faz-se necessário pois o período de chuva está se aproximando, o que alerta para a possibilidade de futuros alagamentos.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_687_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_687_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique a possibilidade de demolir e reincorporar as dependências da escola, a área destinada a pista de Skate que existe aos fundos do CEMEI Lucinda Tamburini, paralelo a Avenida Jovino Fernandes Sales, tendo em vista que o local está sendo utilizado para práticas de atos ilícitos e libidinosos.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_689-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_689-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo a Secretaria do Trânsito de ver a possibilidade de averiguar uma melhoria na sinalização nas esquinas da Avenida Henrique Munhoz com a rua Francisco Navarro no bairro Morada do Sol._x000D_
 Justificativa: Está havendo acidentes neste local e a população está reivindicando melhorias.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_690-2024_pam_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_690-2024_pam_assinada.pdf</t>
   </si>
   <si>
     <t>Que interceda, urgentemente, junto à Secretaria do Trânsito para que seja proibido o estacionamento de veículos em apenas um dos sentidos da rua José Delmiro dos Santos, no bairro Jardim Panorama, especificamente em um dos quarteirões onde existem pontos comerciais.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_691_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_691_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a cobertura do buraco localizado na rua Amélio da Silva Gomes, próximo ao número 487, Bosque dos Ipês.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/indicacao_692-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/indicacao_692-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realizar de limpeza na última rua do bairro Santa Clara, local próximo ao imóvel onde se localiza o pasto DR. Edward.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_693-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_693-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja refeita a rampa elevada para travessia de pedestres, situada na Avenida Henrique Munhoz Garcia, na mão descendo sentido Distrito Industrial, em frente ao Supermercado Unisul.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_694_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_694_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Revitalização do bueiro localizado na Avenida Henrique Munhoz Garcia, em frente ao Cross Experience, na entrada do Distrito Industrial.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_696_-_dominguinhos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_696_-_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, na forma regimental, que verifique junto ao setor competente a possibilidade de realizar a limpeza na Pista de Caminhada e Parquinho Infantil do Bairro Jardim Boa Esperança na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_697_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_697_-_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria de Obras, a possibilidade de realizar um estudo técnico para a implantação de redutores de velocidade Rua Joaquim Manso Vieira, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_699_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_699_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal, manutenção nas lâmpadas que estão queimadas e melhorias da iluminação pública em toda extensão do bairro Jardim Nova Alfenas principalmente na Rua José Pedro do Couto próximo ao nº 156.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_700_-_dunga_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_700_-_dunga_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de rampas de acesso para pessoas com deficiência física e mobilidade reduzida, nas calçadas da Avenida Henrique Munhoz Garcia.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/indicacao_701_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/indicacao_701_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de redutores de velocidade na estrada da Harmonia, indo para balsa.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_702_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_702_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de bebedouros de água nas quadras e campo da Vila Formosa</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_703_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_703_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico e também a varrição em todo o trecho da Rua Murilo Magalhães, bairro Jardim América, que segundo os moradores a referida a rua não é limpa há 5 anos.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_704_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_704_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Secretaria de Obras, a possibilidade de realizar um estudo técnico para a implantação de redutores de velocidade e/ou semáforo próximo ao cruzamento das esquinas da Avenida Jovino Fernandes Salles e Rua Carlos Engel, no bairro Jardim Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/indicacao_707_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/indicacao_707_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e poda das árvores nas áreas verdes do Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_710_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_710_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Solicita vigilância na porta da Escola Estadual Padre José Grimminck no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_711_-_paulinho_-ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_711_-_paulinho_-ass.pdf</t>
   </si>
   <si>
     <t>Solicita a remoção das sobras de asfalto (pedriscos), das ruas recentemente pavimentadas de nossa cidade.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_712_-_vardema_assinadoo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_712_-_vardema_assinadoo.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas LED queimadas em frente ao Ginásio Poliesportivo Tancredo Neves.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_713_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_713_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de criação de uma Creche para Idosos em Alfenas.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_714_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_714_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Implantar ginástica olímpica no ginásio poliesportivo, situado a Rua Joao de Souza Sobrinho, 258, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/indicacao_715_-_guinho_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/indicacao_715_-_guinho_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, na forma regimental, que providencie junto à Secretaria Municipal de Defesa Social, departamento de Trânsito, que verifique a possibilidade de intervenção na Rua Pres. Artur Bernardes, especificamente entre os cruzamentos com a Rua João Paulino Damasceno (cine Art Alfenas) e Praça Emílio Silveira (antiga rodoviária), no sentido de possuir apenas um ponto de transporte coletivo de passageiros, bem como a alteração do estacionamento de veículos para a direita da via pública.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/indicacao_716_-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/indicacao_716_-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e colocação de grade/tampa de cimento em um bueiro localizado na rua Angelim, em frente ao nº 131, bairro Vale Verde.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_717_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_717_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza, com retirada de mato das calçadas e das guias de meio-fio, bem como varrição, no Bairro Jardim América e Jardim América I, principalmente nas imediações da Escola Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_720_-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_720_-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Solicita realização da feira noturna, também no bairro rural dos Barbaras, a partir do dia 13 de setembro de 2024.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/indicacao_721_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/indicacao_721_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita de criar um “Centro Integrado de Convivência para Idosos”.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/assinado_indicacao_722_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/assinado_indicacao_722_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Solicita a notificação do dono do terreno na rua Geraldo Thiers Vieira, na altura do número 100, no bairro Jardim São Lucas;</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/assinado_indicacao_723_-_luciano_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/assinado_indicacao_723_-_luciano_solar.pdf</t>
   </si>
   <si>
     <t>Solicita a verificação da situação de um bueiro na rua Benedito Anunciação, na altura do número 91, no bairro Jardim América</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_724_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_724_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Vinícius de Oliveira, da esquina da Rua Henrique Carivaldo de Miranda até a esquina da Rua Florentino José Ribeiro.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_727_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_727_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação lixeiras de coleta ou caçamba na esquina da Rua Carmelita Coutinho com a Rua Natal, Bairro Jardim Furnas.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_728_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_728_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo ao Setor de Trânsito para ver a possibilidade de fazer a delimitação de estacionamento, com marcação de vagas regulamentadas, com implantação de sinalização vertical com faixa de pedestres. Cito a Rua Juscelino Barbosa entre a Avenida Presidente Artur Bernardes com a Rua Dom Silvério. _x000D_
 Justificativa: como se trata de ser no centro da cidade, a rua Juscelino Barbosa é a única que ainda se encontra sem uma sinalização adequada.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_729_-_paulinho_ass..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_729_-_paulinho_ass..pdf</t>
   </si>
   <si>
     <t>Assunto: Pedindo ao Chefe do Executivo para ver a possibilidade de confeccionar, o mais rápido possível, uma (1) placa com os dizeres: “Rodovia Alfenas a Fama – Ottoni Barbosa”._x000D_
 Justificativa: A mesma se encontra deteriorada no meio do matagal causando poluição visual.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_730_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_730_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a lavagem ou troca da placa da pista de skate onde estão escritos os horários de funcionamento do local, bem como instala-la o mais alto possível.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_731_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_731_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que se estude a possibilidade de construir um “ParCão” (Parques Caninos) em Alfenas.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_732_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_732_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das lâmpadas comuns da Rua Progresso - bairro Cruz Preta, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_733_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_733_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de todas as áreas verdes do bairro jardim aeroporto, afim de evitar proliferação de insetos e incêndios, nesta época seca</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_734_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_734_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Designar varredores para realizar a limpeza de todas as ruas do bairro Santa Maria.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_735_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_735_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor competente a instalação de iluminação no campo de futebol do bairro Santa Clara.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_736_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_736_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Indico que a autorização de novas moradias através do "Habite-se" seja vinculada e somente autorizada mediante o plantio de no mínimo uma árvore de pequeno porte em frente a residência e que o proprietário do imóvel seja o responsável pelos cuidados pertinentes. _x000D_
 As orientações quanto as espécies autorizadas seja de responsabilidade da prefeitura e de seu órgão específico através de rool de especies autorizadas._x000D_
 _x000D_
 Justificativa:_x000D_
 O plantio de árvores na cidade é essencial para melhorar a qualidade do ar, reduzindo a poluição e o aquecimento urbano, além disso, contribui para o bem-estar da comunidade</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_737_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_737_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realização de um estudo técnico para a instalação de postes de iluminação, bem como a troca das lâmpadas queimadas e a melhoria da iluminação pública ao longo de toda a extensão da Avenida Nossa Senhora Aparecida, localizada no bairro Santa Clara.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_738_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_738_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o reforço na pintura uma faixa elevada para travessia de pedestres, na Rua Florentino José Ribeiro, em frente à escola Estrela Guia, no bairro Jardim América.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_739-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_739-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de construir mais duas salas de aulas  e reformar os banheiros da Escola Nicolau Coutinho, bairro rural dos Barbaras._x000D_
 Justificativa: Devido ao grande números de alunos que tem na escola, pois vem alunos de outras comunidades rurais como Matão, Esteves, Coroado entre outras comunidades rurais, por isso há necessidade da construção de mais duas salas de aulas para poder atender a demanda de alunos, a reforma dos banheiros também é necessária para poder atender as necessidades dos alunos, professores e serviçais das escola.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_740_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_740_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo no solo que está afundando, na Rua Pio XII, entre as esquinas da Avenida Governador Valadares e Rua Professor Carvalho Júnior, na lateral da Casa dos Parafusos, na mão direita de quem desce.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_741_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_741_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a troca da lâmpada de iluminação pública na Rua João de Souza Sobrinho, ao lado do imóvel de número 787.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_742_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_742_-_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a trocar da lâmpada de iluminação pública na Rua Joaquim Guarda, em frente ao imóvel de número 234, Centro.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_743_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_743_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização da mina d’água denominada “mina do bairro vista grande”, descendo a BR-369, ao lado do Jardim Primavera.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_744_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_744_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Incluir uma linha de ônibus, no transporte público municipal, para o bairro Cidade Universitária, nos horários de pico, entre 17h e 20h.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_745_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_745_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal a instalação de um redutor de velocidade (quebra-molas) na rua Ramos Garcia, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_746-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_746-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de fazer o meio fio aonde foi feito o asfalto na entrada do bairro do Matão._x000D_
 Justificativa : Tal solicitação visa atender as reivindicações dos moradores daquela região pois foi feito o asfalto em um quilometro mas não foi feito o meio fio.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_747_-braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_747_-braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Obras a possibilidade de construir uma rampa de acessibilidade em frente ao portão da Creche CEMEI Bem-te-Vi “Santa Luzia”, localizada na Rua Lima Barreto, nº 742, no bairro Santa Edwirges.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/indicacao_748-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/indicacao_748-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>indico a colocação de uma Lixeira grande na Rua Moji Mirim_x000D_
 Bairro Jardim são Paulo._x000D_
 _x000D_
 justificativa _x000D_
 Moradores fazem o pedido para evitar o acumulo de lixos jogados na rua.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/indicacao_749-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/indicacao_749-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de Redutores de Velocidade na AV. Governador Valadares próximo a Casa Do Criador e outro próximo do Supermercado Alvorada   onde a Acidentes semanalmente._x000D_
 justificativa._x000D_
 comércios e moradores locais estão pedindo urgência para resolver o problema, pois esta pondo em risco pedestre e condutores a fatalidade.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/indicacao_750_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/indicacao_750_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação 357/2023, indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto a secretaria competente a possibilidade de realizar a construção de faixas elevadas para travessia de pedestres, na Avenida Governador Valadares, próximo ao supermercado Alvorada, de ambos os lados, tendo em vista que foram colocadas placas indicando a existência de passagem para pedestres, porém nunca foram implantadas referidas faixas elevadas.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/indicacao_751_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/indicacao_751_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de duas faixas elevadas para travessia de pedestres, sendo a primeira em frente à Gráfica Atenas, na Avenida Lincoln Westin da Silveira, n. 560 e a segunda em frente a Alfa Pneus (número 641).</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_752_-_guinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_752_-_guinho_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um parquinho de madeira no Condomínio Farol do Lago.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/indicacao_753_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/indicacao_753_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de fazer a delimitação de estacionamento, em apenas 1(um) lado na Rua Alferes Domingues Vieira e Silva entre a Avenida Lincoln Westin da Silveira com o Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_754__assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_754__assinada.pdf</t>
   </si>
   <si>
     <t>bem como instalação de lâmpadas nos postes que estão faltando e a melhoria da iluminação pública no treco da Rua Tiradentes, Nº 3500 até o Nº 3731, esquina com a Rua Monteiro Lobato, bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_755_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_755_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de um caminhão pipa para encher a caixa d'água do bairro Matão.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_756-braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_756-braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto; Solicito ao setor competente a possibilidade de fazer o recapeamento do asfalto em frente ao portão da creche CEMEI BEM-TE-VI "SANTA LUZIA", bairro Santa Edwiges._x000D_
 Justificativa: O asfalto em frente o portão da creche encontra cheio de imperfeição devido a péssima qualidade, o que impossibilita as pinturas de demarcações do transito no local como a faixa de travessia de pedestre, essa faixa lá é essencial devido ao transito de alunos e pais que usam a referida creche.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_757_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_757_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Gramar o local onde foi instalado um playground de madeira, no bairro rural Lago Azul.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_758-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_758-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a reformar (trocar as tabuas) da ponte localizada no bairro rural Cruz Preta.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_759_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_759_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: OBRAS _x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto ao setor competente a instalação de postes de iluminação, bem como o asfaltamento da Rua Monteiro Lobato, a partir do cruzamento com a Avenida Governador Valadares n° 2165, passando por todo o trecho atrás dos conjuntos 1 e 2 do Condomínio Residencial Jardim São Carlos._x000D_
 J U S T I F I C A T I V A_x000D_
 Atendendo aos anseios dos munícipes que procuraram essa vereadora, venho solicitar que sejam tomadas as providências acima solicitadas no trecho da Rua Monteiro Lobato, pois são ações essenciais para garantir maior segurança e qualidade de vida aos moradores e transeuntes da comunidade. _x000D_
 O trecho citado não possui nenhum tipo de iluminação pública, nem asfaltamento adequados, sua instalação irá melhorar a visibilidade nas vias, reduzindo o risco de acidentes e proporcionando maior segurança, especialmente à noite, quando a via se torna mais suscetível a furtos e roubos. _x000D_
 Até que a Rua seja asfaltada faz-se necessário a rega, pois a mesma é de terra e com o tempo seco, a poeira é levada diretamente para dentro das residências. Importante ressaltar que toda a área em vermelho no mapa não possui asfaltamento, nem iluminação adequadas._x000D_
 Câmara Municipal de Alfenas, em 13 de setembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_760_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_760_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita alterar para mão única de direção a Rua Onofre Gomes Pereira ou instalar redutores de velocidade (quebra-molas) na rua mencionada e na Rua Sul, bairro Recreio Vale do Sol, próximo ao Supermercado e entrada dos Predinhos ou em locais estratégicos.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_761_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_761_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto ao setor competente a possibilidade de realizar operação tapa-buracos na Rua Pio XII principalmente próximo ao imóvel de número 240 (foto anexa).</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_763-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_763-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero o Pedido de Iluminação na área de lazer do bairro Novo Horizonte, onde no local a muitos frequentadores para utilizar a academia ao ar livre, o parquinho e o Campo de futebol que a noite fica muito escuro para o lazer._x000D_
 _x000D_
 justificativa _x000D_
 a muitos frequentadores no local e relatam que não tem como utilizar a academia a noite depois do trabalho por falta de iluminação.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_764_-_dominguinhos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_764_-_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Instalar colocação de 2 (duas) lixeiras grandes na área verde próxima ao Hospital Alzira Velano.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_766-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_766-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de um Parquinho na área verde da Casemiro Siqueira Viana onde fizemos o pedido de uma área verde com gramado, iluminação e academia ao ar livre.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_768_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_768_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a identificação de um problema relacionado a uma erosão que se encontra na Rua Francisco de Paula, em frente ao número 39, no bairro Gaspar Lopes, e, em se tratando de responsabilidade do Município, que seja sanado o problema.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_770_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_770_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Pedindo ao Setor Competente para ver junto a empresa Alfetur a possibilidade de colocar um ponto de ônibus no início da rua da Saudade frente ao Cemitério 2 próximo ao depósito de materiais do Dante._x000D_
 Muitos passageiros ficam ali esperando ali com o sol quente sobre eles e , também por ser um local perigoso, é preciso fazer um ponto de ônibus para oferecer mais conforto e segurança aos passageiros.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_772_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_772_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Obras e Serviços_x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente para verificar a possibilidade de refazer a pintura da faixa de pedestre e faixas indicativas de trânsito no cruzamento da Av. Lincoln Westin da Silveira e Rua Alferes Domingos Vieira e Silva._x000D_
 J U S T I F I C A T I V A_x000D_
 As faixas existentes estão muito apagadas, dificultando a visibilidade pelos pedestres e motoristas. Como é uma via de acesso principal ao munícipio onde os veículos trafegam em alta velocidade e também há grande circulação de pedestres o que aumenta consideravelmente o risco de acidentes durante a travessia nesse trecho. _x000D_
 Assim, visando à segurança tanto dos motoristas quanto dos pedestres, deve-se realizar essa providência o mais breve possível. _x000D_
 Câmara Municipal de Alfenas, em 20 de setembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_774_-_dominguinhos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_774_-_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, na forma regimental, que interceda junto à Secretaria Municipal de Trânsito no sentido de verificar a possibilidade de realizar uma melhoria na sinalização na esquina da Rua: Lambari em frete ao número 179, no bairro Residencial Oliveira. _x000D_
 J U S T I F I C A T I V A: Estão ocorrendo acidentes neste local e a população está reivindicando melhorias.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/indicacao_776-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/indicacao_776-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar aparelhos inaladores em todas as ESF’s do Município, inclusive naquelas situadas nas zonas rurais.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/indicacao_777_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/indicacao_777_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Serviços e Obras _x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico ao Senhor Prefeito Municipal, na forma regimental, que interceda junto ao setor competente no sentido de verificar a possibilidade de construir um bueiro Avenida Nossa Senhora Aparecida, próximo ao imóvel de número 272, bairro Santa Clara, conforme fotografia anexa. _x000D_
 J U S T I F I C A T I V A_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, solicito que seja tomada a providência requerida no bairro Santa Clara, uma vez que o local indicado não possui bueiro ou qualquer tipo de escoamento da água. Causando inúmeros transtornos, como empoçamento de água fétida principalmente na época das chuvas, além do alto risco de proliferação da larva do mosquito Aedes Aegypti (dengue)._x000D_
 Câmara Municipal de Alfenas, em 24 de setembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANI ROSE RIBEIRO_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_779_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_779_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a reconstrução das sarjetas que beiram o meio-fio das calçadas, na Rua João de Souza Sobrinho, principalmente nas proximidades da Escola Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/indicacao_780_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/indicacao_780_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a correta selagem de uma tampa existente na esquina que interliga as Ruas Maurício Leite da Silva e Raquel Munhoz Leite.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/indicacao_781_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/indicacao_781_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua Gabriel Monteiro da Silva, principalmente no trecho compreendido entre a Universidade Federal de Alfenas - Unifal até a Avenida Henrique Munhoz Garcia.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/indicacao_782_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/indicacao_782_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente a possibilidade de implantar quebra molas na extensão da Av. Governador Valadares.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/indicacao_783_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/indicacao_783_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de asfaltar a continuação da Rua Alferes Domingos Vieira e Silva no bairro do Jardim Aeroporto iniciando-se na divisa do Jardim Floresta até o trevinho que vai para o Condomínio Mont Blanc, devido a forte incidência de poeira no local.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_784_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_784_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Que verifique junto à Secretaria Municipal de Agricultura a possibilidade de adquirir 01(um) caminhão tipo ¾ (três quartos) para o transporte de calcário e outros agregados agrícolas para atender às comunidades rurais que trabalham com a agricultura familiar e, também, o pequeno produtor rural.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_786_-_katia_goyata_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_786_-_katia_goyata_assinada.pdf</t>
   </si>
   <si>
     <t>Reintero o pedido de retirada de um tronco de arvore na calçada na rua Evaristo da Veiga  N 165</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_787-_katia_1_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_787-_katia_1_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e colocar grades de proteção nos bueiros do Bairro Mont Serrat.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_789_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_789_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Iluminação_x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de trocar a lâmpada de iluminação pública na Rua Juscelino Barbosa, em frente ao imóvel de número 1393, Centro (conforme imagem em anexo)._x000D_
 J U S T I F I C A T I V A_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência acima, pois a referida lâmpada queimou. Os moradores das proximidades informaram que a rua em questão fica muito perigosa no período noturno, e a falta dessa lâmpada já resultou em assaltos.  _x000D_
 Câmara Municipal de Alfenas, em 27 de setembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_790_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_790_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de cesto de lixo próximo ao Supermercado Devanil, bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_791-_dominguinhos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_791-_dominguinhos.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade (quebra-molas) na Rua Avelino Batista de Andrade, nas proximidades do n. 1631, Bairro Jardim Alvorada, na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no792.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no792.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na rua Lulu Correa, em frente ao nº180, bairro Pôr do Sol.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/indicacao_no_793.2024_-_katia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/indicacao_no_793.2024_-_katia.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parquinho e uma academia ao ar livre na Rua Avelino Batista de Andrade, altura do número 27, no Bairro: Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_794_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_794_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar grama sintética 10 x15 na quadra do predinho de baixo, do bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_796_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_796_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Ampliar o número de vagas de estacionamento para a pessoa idosa na região central da cidade.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/indicacao_797_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/indicacao_797_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo técnico para a implantação de redutores de velocidade, radar e/ou semáforo, uma rotatória e melhorar a sinalização no cruzamento das ruas Henrique Carivaldo de Miranda e Vinícius de Oliveira, no bairro Jardim Nova América.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/indicacao_799_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/indicacao_799_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 _x000D_
 _x000D_
 Assunto: Limpeza_x000D_
 _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente para notificar o proprietário do terreno localizado na Avenida Jovino Fernandes de Salles, ao lado do imóvel de número 678, para que seja realizada a limpeza._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 _x000D_
 Atendendo aos anseios dos munícipes que relataram a situação de acúmulo de mato no citado terreno, solicitamos que seja efetuada a limpeza acima mencionada, pois os moradores têm reclamado da grande quantidade de insetos e animais peçonhentos como baratas, ratos, escorpiões, pernilongos e possivelmente focos de mosquito causadores de dengue._x000D_
 _x000D_
 Câmara Municipal de Alfenas, 04 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_801-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_801-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Possibilidade gramar e instalar uma academia ao ar livre e um parquinho infantil, na área verde localizada na rua Wanderley de Castro, bairro Jardim América.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_803_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_803_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Interesse Público _x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente a fim de disponibilizar um servidor ficar responsável pelas chaves e cuidar dos banheiros químicos enquanto seu uso na feira municipal. _x000D_
 J U S T I F I C A T I V A_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, solicito que seja tomada a providência requerida para os banheiros da feira municipal. _x000D_
 Os feirantes nos informaram que uma das barracas fica responsável pelas chaves, e conforme os munícipes e trabalhadores pedem eles precisam emprestar e vigiar para que ela seja recebida de volta, e isso atrapalha o trabalho do feirante em questão. Nesse sentido solicitamos que o executivo disponibilize um servidor para que fique responsável pelas chaves, guarde os banheiros, faça a limpeza, e perpetue essa atividade semanalmente._x000D_
 Câmara Municipal de Alfenas, em 09 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_804_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_804_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Fazer a troca do telhado do Mercado Municipal por telhas de zinco com isopor.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_806_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_806_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza por toda a cidade para retirada de material de campanha (santinhos) que foram jogados nas ruas, principalmente próximo as escolas que abrigaram as sessões eleitorais do município.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_807_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_807_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza, mediante retirada de mato das calçadas, guias de meio-fio e varrição, no Bairro Jardim América e América I, além do Jardim Nova América.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_809_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_809_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 _x000D_
 Assunto: Meio Ambiente_x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que interceda junto à Secretaria Municipal de Meio Ambiente, Secretaria Municipal de Agricultura e Desenvolvimento Rural, Secretaria Municipal do Clima, Sustentabilidade e Inovação Social e Secretaria Municipal de Educação a fim de realizar a criação de um Viveiro de Mudas Municipal. _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A criação de um Viveiro de Mudas Municipal, tem como fim a produção de árvores nativas, frutíferas, para a recuperação de nascentes e mata ciliar. Também produzir flores para o embelezamento paisagístico e polinização, enriquecendo os espaços públicos, nas praças, unidades educacionais, residências, rurais e urbanas._x000D_
 O Viveiro será essencial para contribuir ao enfrentamento da crise climática e a recuperação de áreas degradadas, pois proporcionará um ambiente verde para o lazer e o contato direto com a natureza, beneficiando a saúde mental e física dos cidadãos, onde serão executados projetos de educação ambiental e sustentabilidade, transformando essas ações em práticas do Bem-Viver. _x000D_
 _x000D_
 Câmara Municipal de Alfenas, em 11 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_810_-_guinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_810_-_guinho_assinado.pdf</t>
   </si>
   <si>
     <t>Instalar câmeras de vigilância na esquina do cruzamento entre a Rua Sete de Setembro e a Praça Dr. Emílio da Silveira.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_811_-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_811_-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Ceder um motorista e um veículo, tipo van, para o Distrito de Barranco Alto para realizar o transporte dos pacientes até o Município.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_813-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_813-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de colocar banheiros químico sendo um feminino e um masculino na Balsa no Porto da Harmonia, para atender as demandas da população e para o bem estar de todos.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_814_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_814_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero ao Sr. Prefeito Municipal, na forma regimental, que interceda junto ao setor competente a fim de verificar a possibilidade de instalar uma casa de apoio, em Belo Horizonte – MG, para familiares de pacientes que vão a consultas de longo prazo.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/indicacao_816_-_katia_goyata_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/indicacao_816_-_katia_goyata_assinada.pdf</t>
   </si>
   <si>
     <t>Inteiro na forma regimental, ao Chefe do Executivo, que interceda, junto_x000D_
 ao setor competente, a fim de solicitar a atualização em sites e buscadores de internet de_x000D_
 todos os endereços e números de telefone de toda estrutura administrativa, bem como_x000D_
 de todos os setores da prefeitura que prestam serviço direto à população._x000D_
 JUSTIFICATIVA:_x000D_
 A atualização se faz necessária, pois recebemos várias queixas de_x000D_
 cidadãos que não conseguem ser atendidos por telefone devido a números incorretos_x000D_
 cadastrados nos meios oficiais. A atualização de endereço também deve ser atualizada para evitar a ida_x000D_
 desnecessária a setores que mudaram de endereço.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/indicacao_817_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/indicacao_817_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas) na Rua da Saudade, nas proximidades com a esquina da Rua Pio XII, no bairro Vila Betânia.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_819_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_819_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Obras e Serviços _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente a fim de realizar uma operação tapa-buracos ou até mesmo o recapeamento da Rua Martins Alfenas, Centro (fotos em anexo). _x000D_
 JUSTIFICATIVA_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência acima solicitada, pois tanto os moradores das proximidades, pedestres e também motoristas estão se sentindo inseguros com a atual situação._x000D_
 Importante ressaltar que se trata de uma área residencial com intenso fluxo de veículos e moradores, diariamente. _x000D_
 A precariedade neste trecho de trânsito, que se encontra com inúmeros buracos e alguns pontos faltando asfalto, ocasiona danos e prejuízos a veículos, motocicletas e ciclistas e toda comunidade que circula diariamente na região._x000D_
 Câmara Municipal de Alfenas, 18 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_820_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_820_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Limpeza _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico ao Chefe do Executivo, na forma regimental, que interceda junto ao setor competente para notificar o proprietário do terreno localizado na Rua Silviano Brandão, ao lado do imóvel de número 733, Centro, para que seja realizada a limpeza adequada. _x000D_
 JUSTIFICATIVA _x000D_
 Atendendo aos anseios dos munícipes que relataram a situação de acúmulo de mato no citado terreno, solicitamos que seja efetuada a limpeza acima mencionada, pois os moradores têm reclamado da grande quantidade de insetos e animais peçonhentos como baratas, ratos, escorpiões, pernilongos e possivelmente focos de mosquito causadores de dengue. _x000D_
 Câmara Municipal de Alfenas, 18 de outubro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_821_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_821_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento de toda extensão da Rua Salomão Barroso, centro (fotos em anexo).</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_822_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_822_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a pavimentação asfáltica na Rua Monteiro Lobato (Rua de cima dos predinhos do Jardim São Carlos.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n8242024_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n8242024_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, na forma regimental, que verifique junto ao setor competente a possibilidade de instalar ventiladores da academia do Ginásio Poliesportivo de Alfenas.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_826-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_826-2024.pdf</t>
   </si>
   <si>
     <t>Reitero Estudar a possibilidade de resgatar uma mina d'água, cuja nascente está localizada no pé de uma árvore e a água sendo despejada frequentemente dentro de um bueiro, na Rua Joaquim Bento de Souza, em frente ao número 100. Através desse estudo e planejamento, construir uma mina de água no final da rua que dá acesso às novas pistas de caminhada que cortam a cidade, no Bairro Jardim Aeroporto 2.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_n827-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_n827-_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar placas de sinalização “Caminhões de Aluguel” na Praça da Saudade, ao lado da praça que fica em frente ao Supermercado ABC.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_829_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_829_assinada.pdf</t>
   </si>
   <si>
     <t>Implantar iluminação pública mediante a colocação de “Braços de Luz” em 4 postes que ainda não possuem, na Rua Afrânio Peixoto (referência n. 1130), no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/indicacao_830_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/indicacao_830_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção medidas para retirada de animais como gado e cavalos que se encontram nas áreas verdes dos bairros Residencial Oliveira, Dona Anita e Jardim Olímpia.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/indicacao_831_-_tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/indicacao_831_-_tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>revitalização e desentupimento dos bueiros localizados na Rua Manoel Pedro Rodrigues, próximo ao nº 114 até o nº298</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_832_-_tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_832_-_tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a troca da tampa de proteção para incêndio localizada na praça Central, ao lado da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_833_-_tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_833_-_tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma operação tapa-buracos ou até mesmo o recapeamento em toda extensão da Rua Alferes Domingos Viêira e Silva.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no834_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no834_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e colocação de uma grade/tampa de ferro em um bueiro localizado na Rua Angelim, em frente ao nº 131, no bairro Vale Verde.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao.836.ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao.836.ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e roçagem de matos em via de trânsito urbano no centro de Alfenas - MG.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_837-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_837-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero ao Sr. Prefeito Municipal, na forma regimental, a Indicação nº 724/2024, a fim de verificar junto à secretaria competente, a possibilidade de realizar operação tapa buracos na Rua Vinícius de Oliveira, da esquina da Rua Henrique Carivaldo de Miranda até a esquina da Rua Florentino José Ribeiro, no Bairro Jardim América.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_839_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_839_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>ndico, na forma regimental, ao Chefe do Executivo, que interceda_x000D_
 junto ao setor competente a fim de realização da limpeza e replantio de_x000D_
 grama na área verde localizada na Rua Joaquim Lázaro Gomes, no Bairro_x000D_
 Jardim Aeroporto._x000D_
 J U S T I F I C A T I V A_x000D_
 Devido à morte da vegetação existente e considerando que muitas_x000D_
 crianças utilizam essa área para brincar, torna-se imprescindível a_x000D_
 restauração do gramado, garantindo um ambiente seguro e propício para_x000D_
 as atividades recreativa</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/indicacao_840-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/indicacao_840-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 2 (dois) redutores de velocidade com massa asfáltica (quebra-molas), na rua Tiradentes, próximo aos números 2045 e 2273.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/indicacao_841_tani_rose_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/indicacao_841_tani_rose_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que a pintura da sinalização de trânsito horizontal, principalmente das faixas de pedestres, localizada na Av. São José sejam refeitas.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/assinado_indicacao_poda_luz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/assinado_indicacao_poda_luz.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria responsável verifique a situação do campo de futebol localizado na Alameda das Sibipirunas, no Jardim Primavera e providencie as benfeitorias necessárias no local.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao.843.ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao.843.ratinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza em toda a sua extensão, das vias de acesso ao bairro Jardim Boa Esperança,  Alfenas - MG.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_n844_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_n844_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de trocar as lâmpadas que estão queimadas na quadra da Creche Dona Zinica, bairro Jardim São Carlos._x000D_
 Justificativa: tal solicitação visa atender aos moradores daquela localidade, pois a noite os jovens usam a quadra para poderem jogar bola mas devido ter muitas lâmpadas queimadas, impossibilita a pratica do esporte.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_846_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_846_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito novamente ao setor competente, a colocação de lixeiras em em volta das quadras da cidade, praças e em todos locais estratégicos.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/camscanner_11-11-2024_15.05.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/camscanner_11-11-2024_15.05.pdf</t>
   </si>
   <si>
     <t>Solicito ao órgão competente a possibilidade de fazer a troca de lâmpada queimada em poste de iluminação pública localizado na Rua Francisco Leite Amaral 122 no bairro Novo Horizonte._x000D_
 _x000D_
 Justificativa:_x000D_
 Tal solicitação se faz necessária, tendo em vista que o local não apresenta iluminação suficiente, sendo assim, os munícipes se reivindicam pois, sentem inseguros e consequentemente, para que não aumente o índice de criminalidade e de violência no local.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_849_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_849_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na rua Afonso Pena entre os imóveis de números 251 até 201, no Bairro Jardim Aeroporto 2. 851 e 815</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/indicacao_850_guinho-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/indicacao_850_guinho-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja alterado o dia da semana que é realizada da feira que acontece toda sexta-feira na Praça da Saudade, bem como a sua periodicidade.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/ind.ratinho.851.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/ind.ratinho.851.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de um quebra-molas em via de trânsito urbano na cidade de Alfenas – MG.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/ind.ratinho.852.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/ind.ratinho.852.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de tapa buraco em via de trânsito urbano, na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_853_-_tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_853_-_tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a avaliação e poda das árvores existentes dentro do Centro Municipal Celso Moura Leite.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/indicacao_854_-__tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/indicacao_854_-__tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>realizar a instalação da grade de proteção do bueiro localizado na Av. Governador Valadares, esquina com a Rua Lima Barreto, em frente ao número 193</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/indicacao_no856-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/indicacao_no856-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de colocar alambrado no campo do Por do Sol ll._x000D_
 Justificativa: Tal solicitação visa atender às reinvindicações feitas pelos moradores do referido bairro que utilizam o campo para a prática esportiva.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_857-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_857-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos no cruzamento entre as Ruas Antônio Bruzadelli e Manoel Guedes da Silva, no Bairro Jardim América I.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no859-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no859-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente a possibilidade de fazer a manutenção das estradas rurais e também a reabertura do PSF do bairro rural dos Esteves._x000D_
 Justificativa: Os moradores do bairro rural dos Esteves reclamam das condições que se encontram as suas estradas, para tanto solicito melhorias nas estradas do referido bairro , para um melhor atendimento aos moradores daquela região, bem como aos motoristas que trafegam nessas estradas._x000D_
            Os moradores também solicitam que o antigo PSF seja reaberto, pois continuam sendo atendidos de maneira improvisada, em uma sala da igreja do bairro.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_860-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_860-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Implantar um ambulatório de verificação de coagulação para a população que necessita, tendo em vista que no Município, este serviço é realizado apenas no Ambulatório Cruz Preta, e a demanda de atendimento desses pacientes é alta.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_861_-tani_rose_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_861_-tani_rose_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e retirada de entulho no terreno localizado na Rua Raimundo Correa, Nº 1500, bairro Jardim São Carlos, ao lado do condomínio São Carlos.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/indicacao__862_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/indicacao__862_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero a possibilidade de construir duas  quadras de Beach Tênis, uma ao lado da Escola Estadual Padre José Grimminck e outra no bairro Novo Horizonte, através da Emenda Parlamentar Impositiva de minha autoria.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_863_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_863_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero destinar a emenda impositiva de minha autoria para construção de um passeio na Rua Antônio Tibúrcio, Bairro Pinheirinho, e para compra de 30 circuitos de psicomotricidade e utensílios para os núcleos do CMA - Centro Municipal do Autista.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_864_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_864_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a criação de um consultório farmacêutico para o cuidado farmacêutico do município.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_866_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_866_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: OBRAS E SERVIÇOS_x000D_
 Senhor Presidente, _x000D_
 Senhores (as) Vereadores (as), _x000D_
 _x000D_
 Indico ao Sr. Prefeito Municipal, na forma regimental, que interceda junto à Secretaria Municipal de Obras a fim de realizar a instalação de grade de proteção de um bueiro, localizado na Rua Ministro Salgado Filho, em frente ao imóvel de número 160, bairro Centro (foto em anexo)._x000D_
 J U S T I F I C A T I V A_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que sejam tomadas as providências necessárias. _x000D_
 Conforme foto anexa, o bueiro encontra-se descoberto, o que representa um sério risco à segurança de todos, pois pode causar acidentes, como quedas de pedestres e danos a veículos. Além disso, facilita o acúmulo de lixo e entulho, o que pode obstruir o fluxo da água da chuva, provocando alagamentos. _x000D_
 A providência imediata é essencial para garantir a segurança e o bem-estar da comunidade. _x000D_
 Câmara Municipal de Alfenas, em 14 de novembro de 2024. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_867_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_867_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de trocar a lâmpada de iluminação pública na Rua Presidente Arthur Bernardes, em frente ao imóvel de número 365, Centro (conforme imagem em anexo).</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_869_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_869_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de fazer uma cobertura ao lado do PSF Primavera, para servir a  população que frequenta o local e para os que trabalham no PSF, para proteger do sol e da chuva.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_870-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_870-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Que providencie a construção de faixas elevada para travessia de pedestres e/ou sinalização vertical de redutor de velocidade, das duas mãos de tráfego da via, na Avenida Governador Valadares, próximo ao Supermercado Alvorada.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_871-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_871-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Que providencie a substituição da placa de sinalização de trânsito fixada no poste, indicando a existência de lombada, na Rua Professor Carvalho Junior, em frente ao número 688.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_872-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_872-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Que providencie o reparo de uma valeta que está deteriorada, na equina da Rua Vitório Bruzadelli, próximo a rotatória, bem como providencie a readequação dessa rotatória.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_873_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_873_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e capina da área verde localizada à Rua Carmo do Rio Claro, nº 132, Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_874_bra_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_874_bra_assinada.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicito ao setor competente o desvio do trânsito de veículos pesado da rua Antônio Fernandes Salles, bairro Aparecida.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_876-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_876-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer operação tapa buraco de frente o APAE</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3536/ratinho.877.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3536/ratinho.877.pdf</t>
   </si>
   <si>
     <t>Recapear o trecho da Rua Arthur Bernardes, próximo ao Edifício Juca Lopes, nº 326.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3538/ratinho.879.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3538/ratinho.879.pdf</t>
   </si>
   <si>
     <t>Solicitação de realização de obras de recapeamento asfáltico em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_no880_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_no880_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita um mutirão de limpeza em todas as ruas dos bairros Jardim América I, II e III, como também no Jardim Nova América.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_no881_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_no881_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação uma tampa de ferro/concreto em um grande bueiro perto da tubulação que foi feito lá na rua Vanderlei de Castro, bairro Nova América.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no882_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no882_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente, dentro do sistema rotativo da feira noturna, que seja realizada também no bairro Jardim São Carlos na rua Alberto de Oliveira.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3543/indicacao_883-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3543/indicacao_883-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Substituir um poste de energia elétrica da Rua José Paraíso, abaixo do número 618, no bairro Residencial Oliveira, pois o poste está com a base deteriorada, com ferragens enferrujadas e expostas.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3544/indicacao_884-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3544/indicacao_884-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a notificação dos proprietários de terrenos e/ou empresas, determinando a correta construção de calçadas, na Avenida Alberto Vieira Romão, no Distrito Industrial, tendo em vista que há locais sem calçada ou com calçadas deterioradas.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3547/indicacao_885_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3547/indicacao_885_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Obras e Serviços _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que providencie junto ao setor competente o desentupimento e limpeza do bueiro localizado na Rua Silviano Brandão, próximo ao nº 39A, devido ao acúmulo de mato e barro, o bueiro encontra-se obstruído, o que agrava o problema e prejudica ainda mais o escoamento de água._x000D_
 JUSTIFICATIVA:_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência referente ao bueiro citado, pois ele ficou sem passagem para o escoamento para de água, o que acaba aumentando o fluxo da enxurrada, assim gerando transtorno aos pedestres nos dias chuvosos. (Conforme fotos em anexo). _x000D_
 Câmara Municipal de Alfenas, em 29 de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_886_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_886_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº /2024_x000D_
 Assunto: Obras e Serviços _x000D_
 Senhor Presidente, _x000D_
 Senhores(as) Vereadores(as), _x000D_
 _x000D_
 Indico, na forma regimental, ao Chefe do Executivo, que providencie junto ao setor competente o desentupimento e limpeza do bueiro localizado na Rua Gabriel Moura Leite, próximo ao nº 73, devido ao acúmulo de mato, o bueiro encontra-se obstruído, o que agrava o problema e prejudica ainda mais o escoamento de água._x000D_
 JUSTIFICATIVA:_x000D_
 Atendendo aos anseios dos munícipes que procuraram esta vereadora, venho solicitar que seja tomada a providência referente ao bueiro citado, pois ele ficou sem passagem para o escoamento para de água, o que acaba aumentando o fluxo da enxurrada, assim gerando transtorno aos pedestres nos dias chuvosos. (Conforme fotos em anexo). _x000D_
 Câmara Municipal de Alfenas, em 29 de novembro de 2024._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_887_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_887_-_assinada.pdf</t>
   </si>
   <si>
     <t>Trocar a grade de proteção de um bueiro, localizado na Rua Manoel Pedro Rodrigues, próximo ao imóvel de número 167, Centro.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_889_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_889_assinada.pdf</t>
   </si>
   <si>
     <t>Indico mais uma vez ao Senhor Prefeito, na forma regimental, que providencie junto ao setor competente a colocação de lixeiras de coleta ou caçamba na esquina da Rua Carmelita Coutinho com a Rua Natal, Bairro Jardim Furnas._x000D_
 J U S T I F I C A T I V A:_x000D_
 Esta indicação visa atender à reivindicação feita pela população dessa localidade do Bairro Furnas, a fim de manter a limpeza, pois os lixos_x000D_
 ficam espalhados atraindo, ratos, baratas e deixando um mal cheiro.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3576/indicacao_896_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3576/indicacao_896_-_assinada.pdf</t>
   </si>
   <si>
     <t>trocar a lâmpada de iluminação pública na esquina da Rua da Saudade com a Rua Concórdia, no bairro Vila Betânia. Também indicamos a troca da lâmpada de iluminação pública na esquina da Rua Pio XII com a Rua União, bairro Vila Borges.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3577/indicacao_897_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3577/indicacao_897_-_assinada.pdf</t>
   </si>
   <si>
     <t>notificar o proprietário do terreno localizado na Rua Joaquim Martins, ao lado do imóvel de número 163, bairro Santa Rita, para que seja realizada a limpeza adequada. Também indico o recapeamento das Ruas Luiz Pedro de Castilho e José Arildo da Silveira, que são ruas com calçamento de pedras.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_898_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_898_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação + Minuta PL - Destoca</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/substitutivo_ccljrf_-_pl_021.2024_altera_a_lm_3067.1998_-_elim_barr_arquit_deficientes-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/substitutivo_ccljrf_-_pl_021.2024_altera_a_lm_3067.1998_-_elim_barr_arquit_deficientes-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização, nas hipóteses que menciona, de estabelecimentos de atendimento ao público, mediante a implementação de formas alternativas de atendimento às disposições da Lei Municipal nº 3.067, de 13 de novembro de 1998, que versa sobre a eliminação de barreiras arquitetônicas para pessoas com deficiência nos locais de fluxo de pedestre e edifícios do uso público e dá outras providências</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/substitutivo_ccljrf_-_pl_001.2024_cordao_de_girassol-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/substitutivo_ccljrf_-_pl_001.2024_cordao_de_girassol-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização, no âmbito do Município de Alfenas, do "cordão de girassol", instituído pela Lei federal n° 14.624, de 17 de julho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final, COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2974/emenda_modificativa_-_pl_no23-2024-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2974/emenda_modificativa_-_pl_no23-2024-assinada.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: Fica alterado o §1º do art. 2º do Projeto de Lei nº 023/2024, o qual passará a tramitar com a seguinte redação:_x000D_
 _x000D_
 “Art.2º........................................................................................................................_x000D_
 ...................................................................................................................................._x000D_
 _x000D_
 §1º Qualquer pessoa que tiver conhecimento da conduta descrita no artigo 1º poderá denunciar pelo telefone 153, ficando a Guarda Municipal, de forma autônoma ou em conjunto com a Fiscalização de Posturas, responsável pela vistoria e averiguação da conduta ilícita. (NR)</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final, COFP - Comissão de Orçamento e Finanças Públicas, COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2975/emenda_aditiva_pl_no_20-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2975/emenda_aditiva_pl_no_20-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: Fica incluído um novo art. 2º ao Projeto de Lei nº 020/2024, com a redação a seguir descrita, renumerando-se os artigos subsequentes:_x000D_
 _x000D_
 “Art. 2º Fica transformado o parágrafo único do art. 4º da Lei Municipal nº 5.155, de 2022, em §1º, acrescendo-se um §2º com a seguinte redação:_x000D_
 _x000D_
 ‘Art. 4º .................................................................................................................................._x000D_
 .............................................................................................................................................._x000D_
 _x000D_
 §2º Como forma de não desvirtuar a finalidade desta lei, ficam os autorizatários obrigados a ofertar e manter à disposição, com acesso visual aos clientes, de forma onerosa ou gratuitamente, em meio físico ou eletrônico, edições atualizadas de jornais de circulação municipal, estadual e nacional, bem como de revistas de temas variados.’”</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2977/emenda_modificativa_-_pl_no_11-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2977/emenda_modificativa_-_pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>I - EMENDA MODIFICATIVA: Ficam alterados os incisos I, “b”, IV e V do art. 4º do Projeto de Lei nº 011/2024, os quais passarão a tramitar com a seguinte redação:</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2978/ii_emenda_modificativa_-_pl_no_11-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2978/ii_emenda_modificativa_-_pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>II - EMENDA MODIFICATIVA: Fica alterado o art. 5º do Projeto de Lei nº 011/2024, o qual passará a tramitar com a seguinte redação:</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2979/iii_emenda_modificativa_-_pl_no_11-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2979/iii_emenda_modificativa_-_pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>III - EMENDA MODIFICATIVA: Fica alterado o art. 8º do Projeto de Lei nº 011/2024, o qual passará a tramitar com a seguinte redação:</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2980/iv_emenda_modificativa_-_pl_no_11-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2980/iv_emenda_modificativa_-_pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>IV - EMENDA MODIFICATIVA: Fica alterado o §2º do art. 6º do Projeto de Lei nº 011/2024, o qual passará a tramitar com a seguinte redação:</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2983/i_emenda_modificativa_-_pl_no_22-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2983/i_emenda_modificativa_-_pl_no_22-2024.pdf</t>
   </si>
   <si>
     <t>I – EMENDA MODIFICATIVA: o § 1º do art. 4º do Projeto de Lei nº 22/2024 passará a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2987/ii__emenda_modificativa_-_pl_no_22-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2987/ii__emenda_modificativa_-_pl_no_22-2024.pdf</t>
   </si>
   <si>
     <t>II – EMENDA MODIFICATIVA: o art. 6º do Projeto de Lei nº 22/2024 passará a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>V - Emenda Aditiva : Fica Incluído o paragrafo 5°  ao art. 6 do PL 11/24, com a seguinte redação: _x000D_
 _x000D_
 Art 6° _x000D_
 _x000D_
   Tanto a revisão inicial quanto às periódicas  posteriores do Plano de Manejo deverão conter, obrigatoriamente  com a participação efetiva deum membro do Poder Legislativo Municipal Alfenense, o qual será indicado pela sua Presidência para integrar  Comissão, comitê ou órgão colegiado responsável por discutir, sugerir e elaborar  as mencionadas revisões.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/i_-emenda_modificativa_-_pl_no_030.2024-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/i_-emenda_modificativa_-_pl_no_030.2024-assinada.pdf</t>
   </si>
   <si>
     <t>I – EMENDA MODIFICATIVA:  no texto do Projeto de Lei nº 30/2023, onde houver a expressão “sobre Drogas” substituir por “Antidrogas”.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/ii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/ii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
   </si>
   <si>
     <t>II – EMENDA MODIFICATIVA: o inciso V do art. 4º do Projeto de Lei nº 30/2024 passará a viger com a seguinte redação: _x000D_
 “Art. 4º (...)_x000D_
 V - representar aos Poderes competentes e órgãos fiscalizadores sempre que a situação assim se justificar;”</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/iii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/iii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
   </si>
   <si>
     <t>III –  EMENDA ADITIVA: acrescenta-se parágrafo único ao art. 14 do Projeto de Lei nº 30/2024, que passará a viger com redação abaixo transcrita, renumerando-se o dispositivo seguinte:</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/iv-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/iv-emenda_modificativa_-_pl_no_030.2024-assinado.pdf</t>
   </si>
   <si>
     <t>IV –  EMENDA ADITIVA: acrescenta-se VIII ao art. 15 do Projeto de Lei nº 30/2024, que passará a viger com redação abaixo transcrita, renumerando-se o dispositivo seguinte:</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>COFP - Comissão de Orçamento e Finanças Públicas</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/i_-emenda_cofp_-_pl_no_030.2024-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/i_-emenda_cofp_-_pl_no_030.2024-assinado.pdf</t>
   </si>
   <si>
     <t>I – EMENDA MODIFICATIVA:  o § 4º do art. 8º do Projeto de Lei nº 30/2024 passará a viger com a seguinte redação:</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_aditiva_no_15_subs_no_02-2024-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_aditiva_no_15_subs_no_02-2024-assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: Fica incluído o §5º ao art. 4º do Projeto Substitutivo nº 002/2024</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Guinho, Jaime Daniel, Kátia Goyatá, Márcio Dunga, Paulinho do Asfalto, Professor Luciano Solar, Ratinho, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3564/tabela_emendas_impositivas_2025.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3564/tabela_emendas_impositivas_2025.pdf</t>
   </si>
   <si>
     <t>Formaliza as Emendas Impositivas apresentadas pelos Vereadores.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA:_x000D_
 _x000D_
 Fica alterado o inciso II do art. 15 do PL nº 048/2024, que passará a tramitar com a seguinte redação:_x000D_
 _x000D_
 “Art. 15. [....]_x000D_
 [....]_x000D_
 _x000D_
 II - ter completado 18 (dezoito) anos de idade até a data de término do período da inscrição para realização do concurso;_x000D_
 [....]”</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA:_x000D_
 _x000D_
 Fica modificado o §1º do art. 38 do PL nº 048/2024, que passará a tramitar com a seguinte redação:_x000D_
@@ -11057,256 +11057,256 @@
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>EMENDA ADITIVA: incluir um ou mais dispositivos no PL nº 048/2024, observada a correlação das matérias, estabelecendo o seguinte procedimento para a nomeação dos cargos e funções de chefia da Guarda Municipal:_x000D_
 _x000D_
 “Art. ou §º. A nomeação para as funções de confiança de Ouvidor e Corregedor, bem como para os cargos de provimento em comissão de Subcoordenador e Coordenador da Guarda Municipal deverá ser precedida de:_x000D_
 _x000D_
 I – Escolha, mediante eleição a ser realizada pelos guardas municipais, de uma lista com no mínimo três nomes para cada um dos cargos e funções descritos no caput;_x000D_
 _x000D_
 II – Sabatina, pela Câmara Municipal, dos eleitos e indicados pela guarda municipal para ocupar os referidos cargos e funções; e_x000D_
 _x000D_
 III – Designação e nomeação pelo Prefeito Municipal, através de Portaria.”</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/mensagem_34.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/mensagem_34.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/mensagem_035.2024_-_atribuicoes_fiscalizacao_tributaria_municipal_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/mensagem_035.2024_-_atribuicoes_fiscalizacao_tributaria_municipal_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre o detalhamento das atribuições do cargo de Agente Fiscal Tributário, integrante da Carreira de Serviços Fiscais Tributários – C.S.F.T. prevista na Lei Municipal nº 4.246, de 6 de janeiro de 2011, que dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos servidores da Prefeitura Municipal de Alfenas.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/mensagem_36_-_pro_refis.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/mensagem_36_-_pro_refis.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas – PROREFIS 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/mensagem_37_-_ruas_de_brincar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/mensagem_37_-_ruas_de_brincar.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que institui o Programa Ruas do Brincar no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/alternativa_msg_38.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/alternativa_msg_38.zip</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que autoriza o Município de Alfenas a celebrar acordo com a empresa Alternativa Construções Elétricas Ltda – EPP e dá outras providências</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.zip</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 5.051, de 22 de setembro de 2021, que “autoriza a desafetação, afetação, doação e alienação de áreas e dá outras providências”, posteriormente alterada pela Lei Municipal nº 5.084, de 15 de dezembro de 2021, e pela Lei Municipal nº 5.266, de 21 de dezembro de 2023</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/mensagem_040.2024_-_modificativa_altera_os_anexos_do_pl_000.24_-_loa_2025_assinada.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/mensagem_040.2024_-_modificativa_altera_os_anexos_do_pl_000.24_-_loa_2025_assinada.zip</t>
   </si>
   <si>
     <t>Apresenta alterações aos Anexos do Projeto de Lei nº 035/2004, de autoria do Poder Executivo, que “estima as receitas e fixa as despesas do orçamento fiscal do município de alfenas para o exercício de 2025”.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/mensagem_041.2024_-_prorefis_.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/mensagem_041.2024_-_prorefis_.pdf</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a delimitação do perímetro urbano do Município de Alfenas.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3539/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3539/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a organização, funções e estrutura da Guarda Municipal de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 4.897, de 18 de dezembro de 2019, que instituiu a gratificação de atividade de risco e auxílio-fardamento aos Guardas Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3554/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3554/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 4.992, de 5 de abril de 2021, que autorizou a afetação e desafetação com permuta de áreas e deu outras providências.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3555/mens_46.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3555/mens_46.pdf</t>
   </si>
   <si>
     <t>Altera a da Lei Municipal nº 4.928, de 20 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3556/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3556/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que revoga a Lei Municipal nº 5.038, de 11 de agosto de 2021, que autorizou o Poder Executivo a desafetar, afetar e alienar os bens imóveis que especifica, em função da criação de Parques Ambientais, Complexos Esportivos e de Lazer, e deu outras providências.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3560/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3560/mensagem_048.2024_-_pgv_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que dispõe sobre a nova Planta Genérica de Valores do Município de Alfenas, para fins de cálculo e lançamento do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU a partir do exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3562/mensagem_049.2024_-_ctm_2025_times_new_roman.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3562/mensagem_049.2024_-_ctm_2025_times_new_roman.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei Complementar que dispõe sobre a alteração e consolidação do Código Tributário do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3581/mensagem_50.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3581/mensagem_50.zip</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3589/mensagem_050.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3589/mensagem_050.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal_x000D_
 nº 5.012, de 7 de junho de 2021, que dispõe sobre_x000D_
 doação de imóvel com obrigação de fazer, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3590/mensagem_051.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3590/mensagem_051.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal_x000D_
 nº 5.029, de 5 de julho de 2021, que dispõe sobre_x000D_
 doação de imóvel com obrigação de fazer à empresa_x000D_
 Vital Aço Estruturas Metálicas Ltda. e dá outras_x000D_
 providências, e suas posteriores modificações.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3591/mensagem_53.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3591/mensagem_53.zip</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que estabelece normas para_x000D_
 a alienação, mediante doação, de bens imóveis_x000D_
 pertencentes ao patrimônio público municipal, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3598/mensagem_54.zip</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3598/mensagem_54.zip</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei que altera a Lei Municipal nº 5.291, de_x000D_
 09 de julho de 2024, que dispõe sobre a instituição e_x000D_
 organização do SIMPAD – Sistema Municipal Antidrogas, no_x000D_
 âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>RELC</t>
   </si>
   <si>
     <t>Relatório Conclusivo</t>
   </si>
   <si>
     <t>CE - Comissão de Ética</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2109/relatorio_conclusivo_comissao_etica_no_01.2024_p284.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2109/relatorio_conclusivo_comissao_etica_no_01.2024_p284.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE ÉTICA Nº 001/2023_x000D_
 PRESIDENTE: Jaime Daniel dos Santos_x000D_
 RELATOR: Braz Femando da Silva_x000D_
 SECRETARIO: Marcio Femando Costa_x000D_
 REPRESENTANTES: Nivalda de Lima Silva e Outros_x000D_
 REPRESENTADO: Vereador Vagner Tarcisio de Morais (Guinho)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -11618,67 +11618,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1932/titulo_de_honra_01_-_cleodemilson_presciliano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1933/titulo_de_honra_02_-_francisco_amorim_pereira.assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1934/titulo_de_honra_03_-_sra._edenise_donizete_barbosa.assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1935/titulo_de_honra_04_-_sr.djalma_de_paula.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/pdl_06.2024_-_bfs_-_cidada_honorario_-_maria_jose_freitas_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/pdl_07.2024_-_bfs_-_cidadao_honorario_-_valter_donizeti_de_araujo_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/assinado__pdl_09.2024_-_ls-_cidadao_honorario_-_jose_do_alvim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/pdl_10.2024_-_pam_-_titulo_de_cidadao_honorario_ao_sr._daniele_rastello._assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/diploma_de_honra_ao_merito_ao_dr._gil_horta.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/assinado_pdl_12.2024_-_ls-_honra_ao_merito_-_mae_luana_landre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/honra_ao_merito_100_-_14-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2125/jcm_-_cidadao_honorario_alessandro_emergente_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2157/epa_-_cidadao_honorario_nelio_nogueira_neves_assinado_17.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/bfs-_honra_ao_merito_ze_patinho_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/bfs-_honra_ao_merito_antonio_carlos-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/pdl_23.2024_-_jcm_-_cidada_honoraria_sra._camila_campos_dutra_-_retificado.assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_24.2024_-_marta_-_diploma_de_honra_ao_merito_ao_sr._moises_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_25.2024_-_jcm_-_diploma_honra_ao_merito_a_sra._flavia_correa_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_26.2024_-_bfs_-_cidadao_honorario_-_pastor_isaias-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/pdl_27.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._roberto_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/pdl_28.2024_-_braz-_diploma_honra_ao_merito_ao_sr.ronaldo_andre_lopes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_decreto_no_29.2024-wagner.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2797/marta_-_honra_ao_merito-_medica_veterinaria_amelia_margarida_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2815/pdl_31.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._julio_tadeu_lima_de_souza_assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2960/assinado_luciano_solar_-_cidadao_honorario_frederico_mendonca_oliveira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3037/diploma_honra_ao_merito_jesse_valimassinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3057/pdl_34..2024_dunga_-_deputado_alencar_da_silveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3073/diploma_honra_ao_merito_cidinhaassinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/pdl_36_-_suenia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/diploma_honra_ao_merito_37.2024_selma_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/titulo_dep_federal_bruno_fariasasssinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/pdl_39.2024_-_bfs_-_cidadao_honorario_-_delegada_sheila_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/pdl_40.2024_-dunga_-_cidadao_honorario_-_waguinho_da_natacao_1_assinadas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/pdl_41.2024_-vardema_-_cidadao_honorario_-_promotor_frederico_carvalho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/titulo_peninaassinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/jds_-_cidadao_honorario_ronaldo_auad_moreiraassinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/pdl_44.2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3522/pdl_45.24_-kgsg_-_honra_ao_merito_marden_bastos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3526/projeto_de_decreto_legislativo_46-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_resolucao_no_01-2024_-_suplente.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_resolucao_02-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2929/pr_no_03-2024_-_altera_a_resolucao_no_04.2016__regimento_interno_da_camara_municipal_e_suas_posteriores_alteracoes..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_resolucao_no_05-2024_-_fica_unificadas_as_reunioes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3588/projeto_de_resolucao_n.o_06-2024_-assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1960/requerimento_01.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/requerimento_02.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_03.2024_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/requiremento_04.2024_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/requerimento_no_06.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_07.2024_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimentoassearaassinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_09.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_no_10.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_11.2024_-marta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_12.2024_-_tereza_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_13.2024_-assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_14.2024_-_comissao_de_fiscalizacao_e_contraprestacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_15.2024_-_comissao_especial_de_agricultura_familiar_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_16_-_informacoes_sonorizacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/requerimento_17.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/requerimento_no_18.2024_-_guinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento_no_19.2024_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_202024imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_21.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_22_-_rota_rural.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/requerimento_23_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_no_24.2024_-_dunga.assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1962/mocao_01-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1975/mocao_02_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_03_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/mocao_06-katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/mocao_07_-_braz_-_congratulacoes_e_aplausos_dra_patricia_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/mocao_08-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/mocao_09_-_braz_-_congratulacoes_e_aplausos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2156/mocao_10_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/mocao_11-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/mocao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/mocao_13_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/mocao_14_-_katia_assinada_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/mocao_16_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/mocao_17-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/mocao_19_-_pam_-_congratulacoes_e_aplausos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/mocao_20_-_vardema__assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/mocao_21-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/mocao_22_-_crebia_teixeira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/mocao_23_-_vardema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_24_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2748/mocao_26_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2793/assinado_solicitacao_de_viagem_15_-_21-22_de_maio_-_lu.assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2802/mocao_13_-_vardema.13-05-2024.assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_32_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2911/mocao_33_-_marcia_donizetti_dos_santos_chersoni.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao__34_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2953/mocao_36_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2961/mocao_37_-_pam_-_congratulacoes_e_aplausos_ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3043/mocao_41-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3044/mocao_42-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_43_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3054/mocao_44_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3068/mocao_de_pesar_carlao_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/mocao__47_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/mocao_49_-_pesar_claudete_pereira_unhao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/mocao_50-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/mocao_51_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/mocao_52_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/mocao_56_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_57_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/mocao_58_-_vardema_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/mocao_59_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/assinado_mocao_pesar_60_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao__61_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/mocao_62-dunga.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3515/mocao_63__vardema.2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3516/mocao_64_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_66_assinada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no67-_braz_e_guinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3534/mocao_68_-_vardema.1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/mocao_69_-_ana_maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3580/mocao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3567/mocao_n.o_72-2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_73_-dunga.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3587/mocao_75_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1937/assinado_indicacao_01-_solar_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_02_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_03_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1940/indicacao__04.2024_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1942/indicacao__06.2024_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_07-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_09_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_10_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_11-_braz__assinada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_12-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_13-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_cemiterio3assinada.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_15-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_16-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_17-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao__019.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao__20.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_21_-_vardema_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_22_-_vardema_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_23-_katia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_24-_katia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1967/indicacao_26_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_27_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1973/indicacao_31_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_32_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_33_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_35.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_36_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_39_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_40_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_41_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_42_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_43-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_46-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_51_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_52-_ratinho_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_53-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_56.2024_-_pam_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_59-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_60-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_61-_braz_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_62_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_63_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_64_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_65_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_66-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_69_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_70_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/assinado_indicacao_71-_solar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_72-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_73-assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_74-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_76-_guinho_para_assinada.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_79-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_80_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_81-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_82_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_83-_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_84_-_katia.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_86_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_87_-_katia.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_89-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_90-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_91-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_92-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_93-_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_94.2024_-_pam_-_ass..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_96.2024_-_pam-_aasinada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_97-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_99.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_100-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/indicacao_101-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/indicacao_102-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_103_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_104_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_105_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_106_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_107_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_109_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_110-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_111_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_112_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/indicacao_113_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_114-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_116.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_117.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_119.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_120_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_121_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_122_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_123-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_124_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_126-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_127-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_129-_ratinho-assiando.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_130_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_131_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_132_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_133_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_134.2024_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_136_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_137.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_139_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_140-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_141-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_142-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_143_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_146-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_147_-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_149-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_150-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_151-_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_152-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_153-_ratinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_154_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_156-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_157_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_159-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_160_-_dunga___assinada.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_161_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_162_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_163_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_164_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_165_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_166_-_dunga__assinada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_167_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_168-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_169-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_170_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_171-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_172-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_173_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_174_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_176_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_177_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_179-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_180-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_181-_pam_ass.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_182-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_183_-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_184_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_186_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_187-_braz.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_188-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_189-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_190_-_marta-assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_191_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_192-_dunga__assinada.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_193-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_194_-_vardema.docx.assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_195_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_196-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_197_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_199_-_domingos_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_200_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_201-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_202_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_203_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_204-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_206_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_207_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_209-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_210-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_211_-_marta_psf_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_212-_marta_1_placas_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_213-_marta_lixeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_214_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_216_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_217_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_220_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_222_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_223-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_224_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_226_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_227_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_229_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_230_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_232_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_233_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_234_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/assinado_indicacao_236-_solar_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_237_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_239_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_241-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_242-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_243_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_244_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_246_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_247_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_249_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_251_-_marta_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_252_-_marta_assinado_okk.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_253_-_ratinho.2.assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no_254_-_pam.docx_-_ass.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_256_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_257_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_259_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_260_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_261_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_262-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_263-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_264.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_266-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_267_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_269_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_270_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_271_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_272_-_marta_passeio_area_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_273_-_marta_asfalto_proximo_escola_samuel_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_274_-_marta_limpeza_nautico_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_276_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_277_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_279_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_281_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_282_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_283_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_284_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_286-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_287_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_288.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_289.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_290.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_291_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_293.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_294.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_296_-_marta_lombada_kumon_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_297_-_marta_cabo_internet_solto_tiradentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_298_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_299-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_300_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_301_-_vardema_assinados.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_302_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_303_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_304_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_306_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_307_-_ratinho.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_309.2024_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_310_assinada.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_311_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_312_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_313_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_314_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_316_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_317_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_319_-_vardema__assinada.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_320-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_321_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_322_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_323_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_324-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_326_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_327-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_329_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_330_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_331_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_322_-_pam._assinada.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_333_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_334_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_335_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_336_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_337_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_338_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_339_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_340-braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_341-braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_342-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_343_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_344_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_345_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_346_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_347_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_348_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_349_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_350_-_marta_cdm_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_351-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_352_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_353_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_354_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_355_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_356_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_357_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_359-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_360_assinada.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_361_assinada.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_362-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_363_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_364_-_2024_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_366_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_367_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao.369.assinado.1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_370_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_371_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_372-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_373_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_374_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_379_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_380_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_381_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_382_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_383_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_384-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_386_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_387_assinada.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_389_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2673/indicacao_390_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_391-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_392_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_393_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_394_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_396_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2725/indicacao_397-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2727/indicacao_399_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_no_400_-__clinica_vet.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2729/indicacao_no_401_-_semaforo_ok.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2730/indicacao_no_402_-__sinalizacao_animais_silvestres_ok.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2732/indicacao_403-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_404_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_406_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2740/indicacao_407_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_409_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2743/indicacao_410_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2744/indicacao_411_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2745/indicacao_412_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_413_-_pam_-_assin.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2747/indicacao_414_-_pam_-_assin..pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2750/indicacao_416-_katia_marta_e_tani_rose_3.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2751/indicacao_417_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2753/indicacao_419-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2754/indicacao_420-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2755/indicacao_421_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2756/indicacao_422-_vardema_asinado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2757/indicacao_423-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2761/indicacao_426_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2764/indicacao_429_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2765/indicacao_430_assinada.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2766/indicacao_431_assinada.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2767/indicacao_432_assinada.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2768/indicacao_433-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2771/indicacao_436_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2772/indicacao_437_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_439_-_katia_assindada.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2775/indicacao_440_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2777/indicacao_441_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2778/indicacao_442-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2779/indicacao_443_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2780/indicacao_444_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2782/indicacao_446_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2783/indicacao_447_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_449-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2786/assinado_indicacao_450-_solar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2787/indicacao_451-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2788/indicacao_452-_vardema_assindo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_453-_solar.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_454-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2796/indicacao_456-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2847/indicacao_459_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2849/indicacao_460_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2868/indicacao_461_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2871/indicacao_462_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_463_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2901/indicacao_464_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2903/indicacao_466_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2904/indicacao_467_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2906/indicacao.469-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2907/indicacao_470_-_marta-tani-katia.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2918/indicacao_471-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2919/indicacao_472-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2920/indicacao_473-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2921/indicacao_474-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2923/indicacao_476_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2924/indicacao_477-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2927/indicacao_479_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2928/indicacao_480_-_marta-assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2930/indicacao_481_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2931/indicacao_482_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2945/indicacao_483_-_katia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2946/indicacao_484-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_486-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_487-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2952/indicacao_489_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_491_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2956/indicacao_492-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2958/indicacao_494_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_496_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2963/indicacao_497_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_499_-_katia_assianado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_500_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2968/indicacao_502-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_503_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_504__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2981/indicacao_506_-braz.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2982/indicacao_507_-domingos.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2986/indicacao_508-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3008/indicacao_516_-_2024_-__assinada.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3016/indicacao_522_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3017/indicacao_523_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3019/indicacao_525_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3023/indicacao_528_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3034/indicacao_532-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_533_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3038/indicacao_534_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3040/indicacao_536_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_537_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3046/indicacao_540_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3047/indicacao_541_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3048/indicacao_542_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3050/indicacaoassearaiformatizadoassinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3051/indicacaoassearaissqnassinado.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_546_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3055/indicaccao_547-_assinada.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3058/indicacao_549_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3059/indicacao_550_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3060/indicacao_551_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3062/indicacao_552__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_553__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_554__-_ratinho_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3066/indicacao_556_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3067/indicacao_557_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3077/indicacao_558_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_559_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_560_-_katia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3074/indicacao_561_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3075/indicacao_562_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3076/indicacao_563_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_564_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3079/indicacao_565-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3080/indicacao_566-_paulinho-ass.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3081/indicacao_567_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3083/indicacao_569-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3084/indicacao_570_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3085/indicacao_571_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3086/indicacao_572_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3087/indicacao_573_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3089/indicacao_574_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_576__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3092/indicacao_577_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/indicacao_579_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_580-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/indicacao_581_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/indicacao_582_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/indicacao_583_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/indicacao_584-_paulinho_ass..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/indicacao_586_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_587_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_589_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/indicacao_590_-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/indicacao_591__-_ratinho_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_592_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/indicacao_593_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/indicacao_596_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_597_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/indicacao_599_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_600-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_601_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/indicacao_602_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/indicacao_603_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/indicacao_604_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/indicacao_606_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/indicacao_607_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_609-_dunga-assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_610_-_dunga-assinado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_611_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_612_-_tereza_assinada.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_613_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/indicacao_614_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/indicacao_616_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_617_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_619_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/indicacao_620_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/indicacao_622_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_623_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_625_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_626__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao.628-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_629_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_630_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_632-_guinho-assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/indicacao_633_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/indicacao_634_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/indicacao_636_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/indicacao_637_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/indicacao_639_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_640_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_641_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_642-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_643_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_644_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_646_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/indicacao_647_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/indicacao_649_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/indicacao_650_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/indicacao_651_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/indicacao_652_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/indicacao_653-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_654_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_656_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_657_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_659_-_paulinho_-ass.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_660_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/assinado_indicacao_661-_solar.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/indicacao_662_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/assinado_indicacao_663-_solar.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/assinado_indicacao_664_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/indicacao_666_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/indicacao_667_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/assinado_indicacao_669_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_670_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/indicacao_671_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_672_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/indicacao_673_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/indicacao_674_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_676.2024_-jaime.assinado.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_677_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_679_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_680_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_681_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_682_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_683_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_684_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/assinado_indicacao_686_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_687_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_689-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_690-2024_pam_assinada.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_691_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/indicacao_692-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_693-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_694_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_696_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_697_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_699_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_700_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/indicacao_701_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_702_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_703_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_704_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/indicacao_707_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_710_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_711_-_paulinho_-ass.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_712_-_vardema_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_713_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_714_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/indicacao_715_-_guinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/indicacao_716_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_717_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_720_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/indicacao_721_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/assinado_indicacao_722_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/assinado_indicacao_723_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_724_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_727_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_728_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_729_-_paulinho_ass..pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_730_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_731_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_732_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_733_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_734_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_735_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_736_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_737_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_738_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_739-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_740_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_741_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_742_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_743_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_744_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_745_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_746-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_747_-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/indicacao_748-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/indicacao_749-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/indicacao_750_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/indicacao_751_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_752_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/indicacao_753_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_754__assinada.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_755_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_756-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_757_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_758-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_759_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_760_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_761_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_763-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_764_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_766-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_768_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_770_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_772_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_774_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/indicacao_776-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/indicacao_777_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_779_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/indicacao_780_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/indicacao_781_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/indicacao_782_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/indicacao_783_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_784_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_786_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_787-_katia_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_789_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_790_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_791-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no792.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/indicacao_no_793.2024_-_katia.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_794_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_796_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/indicacao_797_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/indicacao_799_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_801-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_803_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_804_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_806_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_807_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_809_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_810_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_811_-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_813-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_814_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/indicacao_816_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/indicacao_817_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_819_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_820_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_821_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_822_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n8242024_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_826-2024.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_n827-_assinada.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_829_assinada.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/indicacao_830_assinada.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/indicacao_831_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_832_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_833_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no834_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao.836.ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_837-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_839_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/indicacao_840-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/indicacao_841_tani_rose_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/assinado_indicacao_poda_luz.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao.843.ratinho.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_n844_assinada.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_846_assinada.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/camscanner_11-11-2024_15.05.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_849_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/indicacao_850_guinho-assinado.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/ind.ratinho.851.assinado.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/ind.ratinho.852.assinado.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_853_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/indicacao_854_-__tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/indicacao_no856-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_857-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no859-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_860-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_861_-tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/indicacao__862_assinada.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_863_assinada.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_864_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_866_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_867_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_869_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_870-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_871-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_872-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_873_assinada.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_874_bra_assinada.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_876-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3536/ratinho.877.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3538/ratinho.879.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_no880_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_no881_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no882_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3543/indicacao_883-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3544/indicacao_884-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3547/indicacao_885_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_886_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_887_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_889_assinada.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3576/indicacao_896_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3577/indicacao_897_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_898_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/substitutivo_ccljrf_-_pl_021.2024_altera_a_lm_3067.1998_-_elim_barr_arquit_deficientes-assinado.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/substitutivo_ccljrf_-_pl_001.2024_cordao_de_girassol-assinado.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2974/emenda_modificativa_-_pl_no23-2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2975/emenda_aditiva_pl_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2977/emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2978/ii_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2979/iii_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2980/iv_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2983/i_emenda_modificativa_-_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2987/ii__emenda_modificativa_-_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/i_-emenda_modificativa_-_pl_no_030.2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/ii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/iii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/iv-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/i_-emenda_cofp_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_aditiva_no_15_subs_no_02-2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3564/tabela_emendas_impositivas_2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/mensagem_34.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/mensagem_035.2024_-_atribuicoes_fiscalizacao_tributaria_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/mensagem_36_-_pro_refis.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/mensagem_37_-_ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/alternativa_msg_38.zip" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.zip" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/mensagem_040.2024_-_modificativa_altera_os_anexos_do_pl_000.24_-_loa_2025_assinada.zip" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/mensagem_041.2024_-_prorefis_.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3539/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3554/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3555/mens_46.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3556/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3560/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3562/mensagem_049.2024_-_ctm_2025_times_new_roman.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3581/mensagem_50.zip" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3589/mensagem_050.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3590/mensagem_051.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3591/mensagem_53.zip" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3598/mensagem_54.zip" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2109/relatorio_conclusivo_comissao_etica_no_01.2024_p284.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1932/titulo_de_honra_01_-_cleodemilson_presciliano.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1933/titulo_de_honra_02_-_francisco_amorim_pereira.assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1934/titulo_de_honra_03_-_sra._edenise_donizete_barbosa.assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1935/titulo_de_honra_04_-_sr.djalma_de_paula.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/pdl_06.2024_-_bfs_-_cidada_honorario_-_maria_jose_freitas_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/pdl_07.2024_-_bfs_-_cidadao_honorario_-_valter_donizeti_de_araujo_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/assinado__pdl_09.2024_-_ls-_cidadao_honorario_-_jose_do_alvim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/pdl_10.2024_-_pam_-_titulo_de_cidadao_honorario_ao_sr._daniele_rastello._assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/diploma_de_honra_ao_merito_ao_dr._gil_horta.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/assinado_pdl_12.2024_-_ls-_honra_ao_merito_-_mae_luana_landre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/honra_ao_merito_100_-_14-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2125/jcm_-_cidadao_honorario_alessandro_emergente_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2157/epa_-_cidadao_honorario_nelio_nogueira_neves_assinado_17.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2179/bfs-_honra_ao_merito_ze_patinho_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2228/bfs-_honra_ao_merito_antonio_carlos-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2247/pdl_23.2024_-_jcm_-_cidada_honoraria_sra._camila_campos_dutra_-_retificado.assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_24.2024_-_marta_-_diploma_de_honra_ao_merito_ao_sr._moises_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2469/pdl_25.2024_-_jcm_-_diploma_honra_ao_merito_a_sra._flavia_correa_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2589/pdl_26.2024_-_bfs_-_cidadao_honorario_-_pastor_isaias-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2590/pdl_27.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._roberto_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2600/pdl_28.2024_-_braz-_diploma_honra_ao_merito_ao_sr.ronaldo_andre_lopes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_decreto_no_29.2024-wagner.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2797/marta_-_honra_ao_merito-_medica_veterinaria_amelia_margarida_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2815/pdl_31.2024_-_dunga_-_diploma_de_honra_ao_merito_ao_sr._julio_tadeu_lima_de_souza_assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2960/assinado_luciano_solar_-_cidadao_honorario_frederico_mendonca_oliveira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3037/diploma_honra_ao_merito_jesse_valimassinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3057/pdl_34..2024_dunga_-_deputado_alencar_da_silveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3073/diploma_honra_ao_merito_cidinhaassinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3113/pdl_36_-_suenia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3128/diploma_honra_ao_merito_37.2024_selma_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3151/titulo_dep_federal_bruno_fariasasssinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/pdl_39.2024_-_bfs_-_cidadao_honorario_-_delegada_sheila_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3181/pdl_40.2024_-dunga_-_cidadao_honorario_-_waguinho_da_natacao_1_assinadas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3186/pdl_41.2024_-vardema_-_cidadao_honorario_-_promotor_frederico_carvalho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3188/titulo_peninaassinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3391/jds_-_cidadao_honorario_ronaldo_auad_moreiraassinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3499/pdl_44.2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3522/pdl_45.24_-kgsg_-_honra_ao_merito_marden_bastos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3526/projeto_de_decreto_legislativo_46-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1972/msg_02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1976/msg_01.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2102/mensagem_03_-_altera_a_lm_4.979_-_manutencao_estradas_rurais_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2116/mensagem_n._04_-_prog._escola_do_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2119/ratinho_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/mensagem_n._05_-_altera_lei_4895_-_bonus-alimentacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_martinha__documentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2207/mensagem_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2252/mensagem_n._06_-_altera_a_lm_4546.2014_-_diarias_executivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2299/mensagem_008.2024_-_cessao_servidora_juliana_para_camara_municipal_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2300/mensagem_009.2024_-_parque_multicultural_em_sustentabilidade_vf_26032024_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2304/mensagem_10_-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2412/mensagem_n._013.2023_-_repasse_ao_consepa_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2413/mensagem_17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2414/mensagem_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2415/mensagem_15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2416/mensagem_14.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2519/mensagem_011.2024_-_altera_a_lm_4595.2015_-_zeis_ii_e_iii_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2567/mensagem_n._018_-_ldo_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2655/mensagem_019.2024_-_altera_a_lm_5155.2022_bancas_de_jornais_e_outros_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2735/mensagem_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2736/mensagem_23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2737/mensagem_24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2738/projeto_de_lei_no_24-2024_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2951/mensagem_025.2024_-_recomposicao_agentes_publicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3014/mensagem_n._26_-_projeto_de_lei_rpv_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3028/msg_21.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3029/msg_20.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3033/mensagem_30.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3069/mensagem_31.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3182/doc01074720240710141310.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3207/mensagem_n._33_-_altera_a_lm_4.739-_conselho_tutelar_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/dunga_33_-_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/dunga_-_dia_de_autismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/projeto_de_lei_no_35_de_30_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/proj_lei_036.2024_-_atribuicoes_fiscalizacao_tributaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3336/projeto_de_lei_no_37_-_prorefis_2024_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3338/projeto_de_lei_no_38_-__ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3373/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3450/tani_rose_-_utilidade_publica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_-tani_rose_-_dia_municipal_do_flashback_-assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3466/proj_lei_no_43.2024_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3467/proj_lei_no_44.2024_-_mesa_diretira_-_altera_lei.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3469/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3531/pl_47_-_dia_municipal_do_hip-hop.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3550/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3551/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3557/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3558/mens_46.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3559/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3561/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3579/dunga_-_pl_54.24_utilidade_publica_o_sindicato_dos_agricultores_familiares_de_alfenas_e_regiao_-_siafar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3582/mensagem_52.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3595/mensagem_051.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3596/mensagem_052.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3597/mensagem_053.2024_-_regulamenta_a_doacao_de_imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3599/mensagem_n._54_-_altera_lei_conselho_antidrogas_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2138/projeto_resolucao_no_01-2024_-_suplente.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_resolucao_02-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2929/pr_no_03-2024_-_altera_a_resolucao_no_04.2016__regimento_interno_da_camara_municipal_e_suas_posteriores_alteracoes..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3512/projeto_de_resolucao_no_05-2024_-_fica_unificadas_as_reunioes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3588/projeto_de_resolucao_n.o_06-2024_-assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1960/requerimento_01.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2104/requerimento_02.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_03.2024_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2194/requiremento_04.2024_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2289/requerimento_no_06.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_07.2024_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimentoassearaassinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2466/requerimento_no_09.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2699/requerimento_no_10.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2731/requerimento_11.2024_-marta.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2789/requerimento_12.2024_-_tereza_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2850/requerimento_13.2024_-assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2969/requerimento_14.2024_-_comissao_de_fiscalizacao_e_contraprestacao-assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3088/requerimento_15.2024_-_comissao_especial_de_agricultura_familiar_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3121/requerimento_16_-_informacoes_sonorizacao_aerea.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/requerimento_17.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/requerimento_no_18.2024_-_guinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3198/requerimento_no_19.2024_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_202024imoveis_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3303/requerimento_21.2024_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3307/requerimento_22_-_rota_rural.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3367/requerimento_23_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3417/requerimento_no_24.2024_-_dunga.assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1962/mocao_01-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1975/mocao_02_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1977/mocao_03_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/mocao_06-katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/mocao_07_-_braz_-_congratulacoes_e_aplausos_dra_patricia_assinada.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/mocao_08-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/mocao_09_-_braz_-_congratulacoes_e_aplausos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2156/mocao_10_assinada.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2201/mocao_11-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2203/mocao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2238/mocao_13_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2260/mocao_14_-_katia_assinada_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2279/mocao_16_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2295/mocao_17-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2376/mocao_19_-_pam_-_congratulacoes_e_aplausos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2444/mocao_20_-_vardema__assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2446/mocao_21-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2631/mocao_22_-_crebia_teixeira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2667/mocao_23_-_vardema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2674/mocao_24_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2748/mocao_26_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2793/assinado_solicitacao_de_viagem_15_-_21-22_de_maio_-_lu.assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2802/mocao_13_-_vardema.13-05-2024.assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2848/mocao_32_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2911/mocao_33_-_marcia_donizetti_dos_santos_chersoni.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2925/mocao__34_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2953/mocao_36_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2961/mocao_37_-_pam_-_congratulacoes_e_aplausos_ass.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3043/mocao_41-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3044/mocao_42-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3049/mocao_43_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3054/mocao_44_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3068/mocao_de_pesar_carlao_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3096/mocao__47_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3109/mocao_49_-_pesar_claudete_pereira_unhao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3114/mocao_50-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3127/mocao_51_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/mocao_52_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3208/mocao_56_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/mocao_57_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3326/mocao_58_-_vardema_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3339/mocao_59_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3384/assinado_mocao_pesar_60_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3403/mocao__61_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3430/mocao_62-dunga.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3515/mocao_63__vardema.2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3516/mocao_64_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_66_assinada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no67-_braz_e_guinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3534/mocao_68_-_vardema.1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/mocao_69_-_ana_maria_pereira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3580/mocao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3567/mocao_n.o_72-2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3572/mocao_73_-dunga.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3587/mocao_75_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1937/assinado_indicacao_01-_solar_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1938/indicacao_02_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1939/indicacao_03_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1940/indicacao__04.2024_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1942/indicacao__06.2024_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1943/indicacao_07-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1945/indicacao_09_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1946/indicacao_10_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1947/indicacao_11-_braz__assinada.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1948/indicacao_12-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1949/indicacao_13-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/indicacao_cemiterio3assinada.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/indicacao_15-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/indicacao_16-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/indicacao_17-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1958/indicacao__019.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1959/indicacao__20.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1961/indicacao_21_-_vardema_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1963/indicacao_22_-_vardema_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1964/indicacao_23-_katia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_24-_katia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1967/indicacao_26_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1968/indicacao_27_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1973/indicacao_31_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1974/indicacao_32_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1978/indicacao_33_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1981/indicacao_35.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_36_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_39_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_40_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_41_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_42_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_43-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_46-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_51_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_52-_ratinho_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_53-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_56.2024_-_pam_assinada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_59-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_60-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_61-_braz_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_62_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_63_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_64_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_65_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_66-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_69_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_70_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/assinado_indicacao_71-_solar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_72-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_73-assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_74-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_76-_guinho_para_assinada.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_79-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/indicacao_80_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_81-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_82_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_83-_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_84_-_katia.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_86_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_87_-_katia.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_89-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_90-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_91-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_92-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_93-_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/indicacao_94.2024_-_pam_-_ass..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_96.2024_-_pam-_aasinada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_no_97-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_99.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_100-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/indicacao_101-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/indicacao_102-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_103_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_104_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_105_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_106_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_107_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_109_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_110-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_111_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_112_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/indicacao_113_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_114-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_116.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_117.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_119.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_120_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_121_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_122_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_123-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_124_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_126-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_127-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_129-_ratinho-assiando.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_130_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_131_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_132_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_133_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_134.2024_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_136_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_137.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_139_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_140-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_141-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2103/indicacao_142-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2105/indicacao_143_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_146-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_147_-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_149-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_150-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_151-_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_152-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_153-_ratinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_154_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_156-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_157_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_159-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_160_-_dunga___assinada.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_161_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_162_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_163_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_164_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_165_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_166_-_dunga__assinada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_167_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_168-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_169-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2141/indicacao_170_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_171-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_172-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_173_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_174_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_176_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_177_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_179-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_180-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_181-_pam_ass.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_182-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2154/indicacao_183_-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_184_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_186_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_187-_braz.docx_assinada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_188-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_189-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_190_-_marta-assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_191_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_192-_dunga__assinada.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_193-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_194_-_vardema.docx.assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_195_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_196-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_197_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_199_-_domingos_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_200_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_201-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_202_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_203_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_204-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_206_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_207_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao_209-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_210-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_211_-_marta_psf_pinheirinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_212-_marta_1_placas_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_213-_marta_lixeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_214_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_216_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_217_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2198/indicacao_220_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_222_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_223-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2205/indicacao_224_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2209/indicacao_226_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_227_-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_229_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2213/indicacao_230_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_232_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_233_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_234_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/assinado_indicacao_236-_solar_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_237_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_239_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_241-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_242-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_243_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_244_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_246_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_247_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_249_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_251_-_marta_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_252_-_marta_assinado_okk.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_253_-_ratinho.2.assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_no_254_-_pam.docx_-_ass.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_256_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_257_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_259_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_260_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_261_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2250/indicacao_262-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_263-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_264.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_266-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2256/indicacao_267_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2258/indicacao_269_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2259/indicacao_270_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2261/indicacao_271_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2262/indicacao_272_-_marta_passeio_area_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2263/indicacao_273_-_marta_asfalto_proximo_escola_samuel_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2264/indicacao_274_-_marta_limpeza_nautico_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2266/indicacao_276_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2267/indicacao_277_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2269/indicacao_279_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2272/indicacao_281_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2273/indicacao_282_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2274/indicacao_283_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2275/indicacao_284_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2277/indicacao_286-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2278/indicacao_287_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2280/indicacao_288.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2281/indicacao_289.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2282/indicacao_290.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2283/indicacao_291_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2285/indicacao_293.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2286/indicacao_294.2024_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2288/indicacao_296_-_marta_lombada_kumon_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2290/indicacao_297_-_marta_cabo_internet_solto_tiradentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2291/indicacao_298_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2292/indicacao_299-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2293/indicacao_300_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2294/indicacao_301_-_vardema_assinados.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2296/indicacao_302_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2297/indicacao_303_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2298/indicacao_304_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2302/indicacao_306_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2316/indicacao_307_-_ratinho.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2366/indicacao_309.2024_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_310_assinada.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2368/indicacao_311_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2369/indicacao_312_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2371/indicacao_313_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2372/indicacao_314_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2374/indicacao_316_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2375/indicacao_317_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2399/indicacao_319_-_vardema__assinada.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2400/indicacao_320-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2401/indicacao_321_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2402/indicacao_322_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2403/indicacao_323_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2404/indicacao_324-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2406/indicacao_326_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2407/indicacao_327-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2409/indicacao_329_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2410/indicacao_330_-_dunga_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2411/indicacao_331_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2440/indicacao_322_-_pam._assinada.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2441/indicacao_333_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2442/indicacao_334_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2443/indicacao_335_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2445/indicacao_336_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2447/indicacao_337_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2448/indicacao_338_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2449/indicacao_339_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2458/indicacao_340-braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2459/indicacao_341-braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2460/indicacao_342-braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2462/indicacao_343_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2463/indicacao_344_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2464/indicacao_345_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2465/indicacao_346_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2467/indicacao_347_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2468/indicacao_348_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2495/indicacao_349_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2520/indicacao_350_-_marta_cdm_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2521/indicacao_351-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2522/indicacao_352_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2523/indicacao_353_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2524/indicacao_354_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2525/indicacao_355_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2526/indicacao_356_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2583/indicacao_357_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2585/indicacao_359-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2586/indicacao_360_assinada.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2587/indicacao_361_assinada.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2588/indicacao_362-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2601/indicacao_363_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2608/indicacao_364_-_2024_-_tani_rose_assinada.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2621/indicacao_366_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2622/indicacao_367_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2624/indicacao.369.assinado.1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2629/indicacao_370_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2630/indicacao_371_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2647/indicacao_372-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2648/indicacao_373_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2649/indicacao_374_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2654/indicacao_379_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2662/indicacao_380_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2663/indicacao_381_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2664/indicacao_382_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2665/indicacao_383_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2666/indicacao_384-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2669/indicacao_386_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2670/indicacao_387_assinada.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2672/indicacao_389_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2673/indicacao_390_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2680/indicacao_391-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2697/indicacao_392_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_393_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2710/indicacao_394_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_396_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2725/indicacao_397-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2727/indicacao_399_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2728/indicacao_no_400_-__clinica_vet.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2729/indicacao_no_401_-_semaforo_ok.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2730/indicacao_no_402_-__sinalizacao_animais_silvestres_ok.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2732/indicacao_403-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2733/indicacao_404_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2739/indicacao_406_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2740/indicacao_407_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2742/indicacao_409_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2743/indicacao_410_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2744/indicacao_411_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2745/indicacao_412_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2746/indicacao_413_-_pam_-_assin.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2747/indicacao_414_-_pam_-_assin..pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2750/indicacao_416-_katia_marta_e_tani_rose_3.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2751/indicacao_417_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2753/indicacao_419-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2754/indicacao_420-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2755/indicacao_421_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2756/indicacao_422-_vardema_asinado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2757/indicacao_423-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2761/indicacao_426_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2764/indicacao_429_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2765/indicacao_430_assinada.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2766/indicacao_431_assinada.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2767/indicacao_432_assinada.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2768/indicacao_433-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2771/indicacao_436_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2772/indicacao_437_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2774/indicacao_439_-_katia_assindada.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2775/indicacao_440_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2777/indicacao_441_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2778/indicacao_442-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2779/indicacao_443_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2780/indicacao_444_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2782/indicacao_446_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2783/indicacao_447_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_449-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2786/assinado_indicacao_450-_solar.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2787/indicacao_451-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2788/indicacao_452-_vardema_assindo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_453-_solar.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2794/indicacao_454-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2796/indicacao_456-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2847/indicacao_459_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2849/indicacao_460_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2868/indicacao_461_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2871/indicacao_462_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2900/indicacao_463_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2901/indicacao_464_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2903/indicacao_466_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2904/indicacao_467_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2906/indicacao.469-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2907/indicacao_470_-_marta-tani-katia.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2918/indicacao_471-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2919/indicacao_472-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2920/indicacao_473-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2921/indicacao_474-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2923/indicacao_476_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2924/indicacao_477-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2927/indicacao_479_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2928/indicacao_480_-_marta-assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2930/indicacao_481_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2931/indicacao_482_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2945/indicacao_483_-_katia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2946/indicacao_484-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2948/indicacao_486-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2949/indicacao_487-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2952/indicacao_489_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2955/indicacao_491_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2956/indicacao_492-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2958/indicacao_494_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2962/indicacao_496_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2963/indicacao_497_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2965/indicacao_499_-_katia_assianado.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2966/indicacao_500_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2968/indicacao_502-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2984/indicacao_503_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2972/indicacao_504__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2981/indicacao_506_-braz.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2982/indicacao_507_-domingos.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2986/indicacao_508-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3008/indicacao_516_-_2024_-__assinada.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3016/indicacao_522_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3017/indicacao_523_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3019/indicacao_525_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3023/indicacao_528_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3034/indicacao_532-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3036/indicacao_533_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3038/indicacao_534_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3040/indicacao_536_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3041/indicacao_537_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3046/indicacao_540_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3047/indicacao_541_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3048/indicacao_542_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3050/indicacaoassearaiformatizadoassinado.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3051/indicacaoassearaissqnassinado.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3053/indicacao_546_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3055/indicaccao_547-_assinada.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3058/indicacao_549_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3059/indicacao_550_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3060/indicacao_551_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3062/indicacao_552__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3063/indicacao_553__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3064/indicacao_554__-_ratinho_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3066/indicacao_556_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3067/indicacao_557_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3077/indicacao_558_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3071/indicacao_559_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3072/indicacao_560_-_katia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3074/indicacao_561_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3075/indicacao_562_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3076/indicacao_563_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3078/indicacao_564_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3079/indicacao_565-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3080/indicacao_566-_paulinho-ass.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3081/indicacao_567_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3083/indicacao_569-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3084/indicacao_570_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3085/indicacao_571_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3086/indicacao_572_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3087/indicacao_573_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3089/indicacao_574_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3091/indicacao_576__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3092/indicacao_577_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3095/indicacao_579_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3097/indicacao_580-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3098/indicacao_581_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3099/indicacao_582_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3100/indicacao_583_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3101/indicacao_584-_paulinho_ass..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3103/indicacao_586_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3104/indicacao_587_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3106/indicacao_589_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3107/indicacao_590_-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3110/indicacao_591__-_ratinho_assinadaa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_592_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3112/indicacao_593_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3117/indicacao_596_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3118/indicacao_597_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3120/indicacao_599_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3129/indicacao_600-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3130/indicacao_601_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3131/indicacao_602_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3133/indicacao_603_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3134/indicacao_604_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3136/indicacao_606_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3137/indicacao_607_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_609-_dunga-assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_610_-_dunga-assinado.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_611_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_612_-_tereza_assinada.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/indicacao_613_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/indicacao_614_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/indicacao_616_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3150/indicacao_617_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_619_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/indicacao_620_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/indicacao_622_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_623_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_625_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_626__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao.628-ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_629_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_630_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_632-_guinho-assinado.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/indicacao_633_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/indicacao_634_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/indicacao_636_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/indicacao_637_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3176/indicacao_639_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3178/indicacao_640_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3179/indicacao_641_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3180/indicacao_642-_vardema_assinada.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_643_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_644_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_646_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3189/indicacao_647_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3191/indicacao_649_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3192/indicacao_650_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3193/indicacao_651_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3194/indicacao_652_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3195/indicacao_653-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_654_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_656_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_657_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_659_-_paulinho_-ass.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_660_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3209/assinado_indicacao_661-_solar.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3210/indicacao_662_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3211/assinado_indicacao_663-_solar.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3212/assinado_indicacao_664_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3214/indicacao_666_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3215/indicacao_667_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3217/assinado_indicacao_669_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3218/indicacao_670_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3219/indicacao_671_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_672_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3221/indicacao_673_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3222/indicacao_674_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_676.2024_-jaime.assinado.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_677_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_679_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_680_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_681_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_682_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_683_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_684_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/assinado_indicacao_686_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_687_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/indicacao_689-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_690-2024_pam_assinada.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/indicacao_691_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/indicacao_692-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/indicacao_693-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/indicacao_694_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_696_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_697_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_699_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_700_-_dunga_assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/indicacao_701_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/indicacao_702_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/indicacao_703_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/indicacao_704_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/indicacao_707_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_710_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_711_-_paulinho_-ass.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_712_-_vardema_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_713_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/indicacao_714_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/indicacao_715_-_guinho_assinada.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/indicacao_716_-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/indicacao_717_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_720_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/indicacao_721_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/assinado_indicacao_722_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/assinado_indicacao_723_-_luciano_solar.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/indicacao_724_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_727_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_728_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_729_-_paulinho_ass..pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_730_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/indicacao_731_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_732_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_733_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_734_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_735_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_736_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_737_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_738_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/indicacao_739-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/indicacao_740_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_741_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_742_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_743_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_744_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_745_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3308/indicacao_746-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_747_-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3320/indicacao_748-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3321/indicacao_749-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3322/indicacao_750_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/indicacao_751_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_752_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3325/indicacao_753_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3327/indicacao_754__assinada.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3328/indicacao_755_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3331/indicacao_756-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3332/indicacao_757_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_758-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3334/indicacao_759_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_760_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3337/indicacao_761_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3346/indicacao_763-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_764_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_766-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3352/indicacao_768_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_770_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3357/indicacao_772_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_774_-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3361/indicacao_776-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3362/indicacao_777_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_779_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3365/indicacao_780_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3366/indicacao_781_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3368/indicacao_782_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3369/indicacao_783_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3370/indicacao_784_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_786_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_787-_katia_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_789_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_790_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_791-_dominguinhos.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no792.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3382/indicacao_no_793.2024_-_katia.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3383/indicacao_794_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3386/indicacao_796_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3388/indicacao_797_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3390/indicacao_799_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_801-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_803_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3396/indicacao_804_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3398/indicacao_806_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_807_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_809_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_810_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_811_-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3406/indicacao_813-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_814_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3409/indicacao_816_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3410/indicacao_817_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3412/indicacao_819_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_820_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_821_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_822_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n8242024_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_no_826-2024.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3421/indicacao_n827-_assinada.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3423/indicacao_829_assinada.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3424/indicacao_830_assinada.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3425/indicacao_831_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_832_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_833_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no834_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao.836.ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_837-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3454/indicacao_839_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3455/indicacao_840-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3456/indicacao_841_tani_rose_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/assinado_indicacao_poda_luz.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao.843.ratinho.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_n844_assinada.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_846_assinada.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3470/camscanner_11-11-2024_15.05.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_849_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3488/indicacao_850_guinho-assinado.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3489/ind.ratinho.851.assinado.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3490/ind.ratinho.852.assinado.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3491/indicacao_853_-_tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3492/indicacao_854_-__tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3494/indicacao_no856-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_857-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3497/indicacao_no859-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_860-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_861_-tani_rose_assinado.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3501/indicacao__862_assinada.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3502/indicacao_863_assinada.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_864_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_866_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_867_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_869_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3523/indicacao_870-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3524/indicacao_871-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_872-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_873_assinada.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3528/indicacao_874_bra_assinada.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_876-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3536/ratinho.877.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3538/ratinho.879.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_no880_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_no881_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no882_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3543/indicacao_883-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3544/indicacao_884-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3547/indicacao_885_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3548/indicacao_886_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3549/indicacao_887_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_889_assinada.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3576/indicacao_896_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3577/indicacao_897_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_898_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3132/substitutivo_ccljrf_-_pl_021.2024_altera_a_lm_3067.1998_-_elim_barr_arquit_deficientes-assinado.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3177/substitutivo_ccljrf_-_pl_001.2024_cordao_de_girassol-assinado.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2974/emenda_modificativa_-_pl_no23-2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2975/emenda_aditiva_pl_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2977/emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2978/ii_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2979/iii_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2980/iv_emenda_modificativa_-_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2983/i_emenda_modificativa_-_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2987/ii__emenda_modificativa_-_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3122/i_-emenda_modificativa_-_pl_no_030.2024-assinada.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3123/ii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3124/iii_-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3125/iv-emenda_modificativa_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3126/i_-emenda_cofp_-_pl_no_030.2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3199/emenda_aditiva_no_15_subs_no_02-2024-assinado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3564/tabela_emendas_impositivas_2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/mensagem_34.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/mensagem_035.2024_-_atribuicoes_fiscalizacao_tributaria_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3329/mensagem_36_-_pro_refis.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3330/mensagem_37_-_ruas_de_brincar.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3348/alternativa_msg_38.zip" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3371/mensagem_039.2024_-_altera_a_lm_5051.2021_-_afetacao_lixao_municipal_assinada.zip" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3372/mensagem_040.2024_-_modificativa_altera_os_anexos_do_pl_000.24_-_loa_2025_assinada.zip" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/mensagem_041.2024_-_prorefis_.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/mensagem_042.2024_-_altera_o_perimetro_urbano_assinado.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3539/mensagem_043.2024_-_estatuto_e_alteracao_carreira_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/mensagem_044.2024_-_altera_e_lm_4897.2019_gratif_de_risco_e_aux_fardamento_gm_assinado.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3554/mensagem_045.2024_-_altera_a_lm_4992.2021_-_permutas_areas_loteamento_athenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3555/mens_46.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3556/mensagem_047.2024_-_revoga_a_lm_5038.2021_leilao_de_areas_publicas_com_pagto_em_obras_assinado.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3560/mensagem_048.2024_-_pgv_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3562/mensagem_049.2024_-_ctm_2025_times_new_roman.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3581/mensagem_50.zip" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3589/mensagem_050.2024_-_altera_a_lm_5012.2021_-_doacao_santa_inocencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3590/mensagem_051.2024_-_altera_as_lms_5029.2021_e_5255.2023_-_doacao_vital_aco_assinado.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3591/mensagem_53.zip" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3598/mensagem_54.zip" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2109/relatorio_conclusivo_comissao_etica_no_01.2024_p284.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H908"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="185.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="185.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>