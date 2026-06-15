--- v0 (2026-02-06)
+++ v1 (2026-06-15)
@@ -54,1078 +54,1078 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao__05.2024_-_pam_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao__05.2024_-_pam_-_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar o mais que puder a revitalização da Praça Melvin Jones (Polivalente), uma vez que essa é a 3ª indicação que apresento neste mandato com essa finalidade sendo que agora destinei de minhas emendas impositivas para esta manutenção R$59.900,00.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_08_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_08_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Viabilizar uma operação de recuperação(tapa-buracos) na Rua Dona Izaura Magalhães Silveira próximo ao número 223 bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1957/indicacao_18_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1957/indicacao_18_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Indico a realização de recapeamento da Rua dos Cedros, no Jardim Panorama.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_28_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_28_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção e limpeza dos bueiros localizados à rua Padre Cornélio Hans em frente aos números 2787, 3227, e os da rua Ângelo Munhoz Leite, que se encontram em péssimas condições, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_45-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_45-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de limpeza e construção de uma calçada (passeio) de acesso à fonte de água mineral (Mina) no bairro Residencial Oliveira  na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_47_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_47_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo para que promova, com a participação desta vereadora, uma reunião com as Associações de Bairros interessadas, para discutir a disponibilização de parte da área verde do Bairro Alto do Aeroporto para a construção de um mirante no local.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_48-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_48-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reformar os banheiros e a quadra de Gaspar Lopes, pois é a segunda indicação para o mesmo local.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1996/indicacao_49_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1996/indicacao_49_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de fazer  uma manutenção geral no campinho do bairro Novo Horizonte, e construir ao lado  uma quadra de beach tennis.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_55_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_55_-_domingos.pdf</t>
   </si>
   <si>
     <t>Realizar a poda de árvores em área localizada na Av. Jovino Fernandes Sales, ao lado da Igreja Congregação Cristã no Brasil .</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_67_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_67_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para obras de tapa buracos e recapeamento asfáltico em via de trânsito rural (nas proximidades do Bairro Rural Tangará) na cidade de Alfenas.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_68_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_68_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de uma Pracinha de espera e de descanso aos usuários da Balsa e complementação de recapeamento asfáltico no Porto da Harmonia na zona rural de Alfenas.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_75-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_75-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de realizar uma operação de tapa buracos ou mesmo recapeamento na Rua Francisco Mariano do número 515 até o número 765, esquina com a Rua Américo Totti.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_135-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_135-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação limpeza e capina toda extensão da Rua Bias Fortes, em especial próximo ao Hospital Santa Casa.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_138_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_138_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito que se proceda a extração e substituição 2 (duas) árvores na Rua Professora Lulu Correa, no bairro Por do Sol, por outras árvores adequadas para o perímetro urbano, diante do risco que essas árvores estão oferecendo.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_145_-_dunga___assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_145_-_dunga___assinada.pdf</t>
   </si>
   <si>
     <t>Dar manutenção no bueiro localizado no final da Rua João Pinheiro, esquina com a Rua Jose Orsi, bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_178-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_178-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Terminar de passar a máquina motoniveladora na estrada que vai para o Condomínio Monjolinho, para conclusão dos serviços que se iniciaram nesta estrada rural.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_215_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_215_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de realizar uma reforma em geral no PSF do Jardim América.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_218_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_218_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Intervir junto à secretaria responsável no sentido de verificar a possibilidade de construir uma calçada (passeio público) na estrada que dá acesso à AABB, do lado de cima da Unifal e realizar uma limpeza geral no Bairro Residencial Cidade Universitária.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_219_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_219_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>providenciar a limpeza do bueiro localizado na Rua Silviano Brandão esquina com Juscelino Barbosa, Centro.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_221_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_221_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar postes de iluminação pública na entrada da Rua Braúnas, Bairro Vale Verde e enviar notificação ao proprietário do terreno localizado ao lado da Rua Braúna, para que providencie a limpeza e a construção de calçada de passeio.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_228_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_228_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Municipal competente a fim de verificar a possibilidade de recapear a Rua José Paulino da Costa, Centro.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_231-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_231-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Avenida Dona Conceição em frente ao número 241, no Bairro Jardim Panorama</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_235-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_235-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação tapa-buracos na Rua Américo Totti, do número 1323 até o número 1900. (fotos anexas).</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_240_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_240_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de fazer um reparo no passeio que está afundando, encostado na ponte localizada na esquina da Rua José Constância da Silveira, próximo ao Colégio Marista Alfenas, no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Marta Pelegrin</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_250_-_marta_1_assinado_ok.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_250_-_marta_1_assinado_ok.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de reparar o asfalto na entrada do Clube Naútico, na área interna onde existe uma rua que dá acesso ao abrigo dos animais.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_268_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_268_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de terminar a pavimentação asfáltica da Rua Paulo Paulino da Costa, Bairro Vila Godoy.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_275_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_275_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Executar obras de recapeamento asfáltico nas Ruas Padre Cornélio Hans – Jardim Boa Esperança e na Rua Padre Custódio Dias – Bairro Aparecida na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_292_-_katia-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_292_-_katia-assinado.pdf</t>
   </si>
   <si>
     <t>Instalar um parquinho na área verde da Rua Zita Engel Ayer - Bairro Campos Elísios, próximo ao número 189.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_305_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_305_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na R. Alferes Domingos Vieira e Silva, em frente ao nº 396.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_308_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_308_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Construir quadra de beach tennis e colocar iluminação no campo da Rua Hermelindo Dias Costa, Residencial Novo Horizonte.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_318-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_318-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação de tapa-buracos ou mesmo recapeamento em toda extensão da Av. Afonso Pena.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_325_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_325_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o reparo de uma erosão próximo a faixa elevada para pedestres, ao lado da Escola Anglo, na Rua Professor Carvalho Júnior, bem como seja providenciado também o reforço da pintura da referida faixa que está apagada.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_368_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_368_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de asfaltamento em condomínio na zona rural da cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_376_-_marta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_376_-_marta.pdf</t>
   </si>
   <si>
     <t>Manutenção do asfalto na Rua Viçosa no Bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_378_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_378_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade junto ao setor competente de designar uma equipe para fazer uma manutenção geral em todos os parquinhos da cidade inteira, tanto nos de ferro quanto nos de madeira, pois os brinquedos se encontram danificados, principalmente os balanços do Bairro dos Bosques.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_395_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_395_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação tapa-buracos em toda a extensão da Rua Cláudio Manoel, Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2734/indicacao_405_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2734/indicacao_405_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de limpeza no Córrego Chafariz na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2752/indicacao_418_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2752/indicacao_418_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente para que seja feita operação tapa-buracos no local em frente ao número 45, na Rua Antônio Tibúrcio, próximo ao XANDÃO LANCHES, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2758/indicacao_424_-_marta.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2758/indicacao_424_-_marta.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos no trecho da Rua Pio Xll compreendido entre os números 129 ao 229.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2770/indicacao_435_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2770/indicacao_435_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de fazer o recapeamento da Rua Professora Lulu Correa e Rua Professora Aurea Engel, no Bairro Pôr do Sol e também da Rua José Paraiso, começando no Bairro Pôr do Sol e terminando no Bairro Pôr do Sol ll.,</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2773/indicacao_438_-_ratinho.assinado.2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2773/indicacao_438_-_ratinho.assinado.2.pdf</t>
   </si>
   <si>
     <t>Realizar obras de recapeamento asfáltico nas seguintes ruas: Rua Da Amizade, Rua Da Saudade e Rua Redenção, no Bairro Vila Betânia na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2922/indicacao_475_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2922/indicacao_475_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Reitera indicação feita anteriormente (Indicação nº 928/23) para realizar o recapeamento da rua da Praça Padre Afonso Van Graff (Praça da APAE), Centro, próximo ao Supermercado ABC.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2959/indicacao_495_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2959/indicacao_495_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a troca/substituição do alambrado do corrimão da Escola EMEI Profa. Maria Conceição Carvalho (DONA ZINICA).</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_509_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_509_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à Secretaria Municipal competente realizar operação tapa-buracos na Av. José Paulino da Costa, especialmente nas proximidades da loja Vitrinne Multimarcas.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3001/indicacao_511__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3001/indicacao_511__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em via de trânsito urbano no bairro Santa Rita na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3004/indicacao_512__-_ratinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3004/indicacao_512__-_ratinho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e melhorias da iluminação na Pista de Caminhada e Parquinho Infantil no bairro Jardim Boa Esperança na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3005/solicitacaodiariajaime18062.pdfassinado_1.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3005/solicitacaodiariajaime18062.pdfassinado_1.assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente no sentido de verificar a possibilidade recapear a Rua da Amizade.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3007/indicacao_515_-_vardema-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3007/indicacao_515_-_vardema-assinado.pdf</t>
   </si>
   <si>
     <t>Cascalhar o trecho da estrada de terra subindo o Bairro Floresta até à pista do Aeroporto.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_520_-_pam_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_520_-_pam_ass.pdf</t>
   </si>
   <si>
     <t>Pavimentar e iluminar a Avenida do Pântano, no trecho compreendido entre início do Distrito Industrial com o Jardim São Paulo.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3018/indicacao_524_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3018/indicacao_524_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar os serviços de desentupimento do bueiro localizado na Rua Gabriela da Costa Santos, em frente ao número 335, Bairro Pinheirinho, assim como dos demais bueiros próximos dessa região.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3025/indicacao_530_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3025/indicacao_530_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar grade de proteção em todos os bueiros abertos dos seguintes bairros: Vale Verde, Pinheirinho, Recreio Vale do Sol, Alvorada, Jardim Boa Esperança, Santa Clara, Jardim São Paulo, Novo Horizonte, Alto da Boa Vista.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3039/indicacao_535_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3039/indicacao_535_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a reforma do Terminal Rodoviário, juntamente com a Ouvidoria Municipal – Protocolo.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3045/indicacao_539_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3045/indicacao_539_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias no sistema de bueiro e recapeamento asfáltico no trecho da Rua Ilva Corrêa Salles, próximo ao número 202, entre as ruas Rua Elísio Ayer e Rua Zita Engel Ayer</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3065/indicacao_555_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3065/indicacao_555_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar o recapeamento da Rua Joaquim Manoel de Macedo, no trecho compreendido entre a Avenida Governador Valadares e a Rua Benjamin Constant (esquina do Copo de Bombeiros).</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3082/indicacao_568_-_jaimeconcessionariaassinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3082/indicacao_568_-_jaimeconcessionariaassinada.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de reformar e revitalizar os canteiros em toda a extensão da Av. Oito, no Bairro Loteamento Trevo, em frente a Concessionária Fiat Via Mondo</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3090/indicacao_575__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3090/indicacao_575__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de 2(dois) quebra-molas em estrada vicinal rural no município de Alfenas-MG.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/indicacao_595_-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/indicacao_595_-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar dentro das possibilidades legais a realização de serviços de drenagem, instalação de caixas de captação e tubulação para 3 (três) trechos de rua do Condomínio Pontal das Esmeraldas, sendo o primeiro em frente ao nº 98, o segundo entre o número 79 - 80 e o terceiro em frente ao número 110.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao_605_-_katia_goyata-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao_605_-_katia_goyata-assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto a secretaria municipal competente no sentido de verificar a possibilidade de fazer uma operação tapa-buracos em toda extensão da Rua Goiás, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/indicacao.615.carlinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/indicacao.615.carlinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de obras de recapeamento asfáltico em via de trânsito urbano no bairro Jardim São Carlos no município de Alfenas – MG.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_618_-braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_618_-braz-assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de instalar um parquinho infantil no EMEI Ararinha Azul, localizado na Rua Maranhão nº 35 no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_624_-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_624_-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar operação de recapeamento ou mesmo operação tapa-buracos na Rua Maria de Oliveira, Bairro Santa Maria.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_627_-braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_627_-braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de fazer a pavimentação de 300 metros de asfalto na estrada do meio que vai para Hiper Engenharia, no Bairro Vista Grande.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/indicacao_631_-_guinho_para_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/indicacao_631_-_guinho_para_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de realizar a lavagem, ao menos uma vez por mês, das calçadas das Ruas Francisco Mariano e Coronel Laurindo Ribeiro.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_658_-braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_658_-braz-assinado.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo para verificar a possibilidade de colocar uma faixa elevada para travessia de pedestre, em frente a porta de entrada da Escola Estadual Dirce Moura Leite.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/indicacao_675-_braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/indicacao_675-_braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente a fim de verificar a possibilidade de realizar melhorias nas estradas rurais que dão acesso ao Distrito de Barranco Alto.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_718_-braz-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_718_-braz-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de realizar uma operação tapa-buracos no final da Rua Alberto de Oliveira, Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_719_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_719_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 207/2024. revitalização das calçadas na Avenida Henrique Munhoz Garcia e na Rua Dom Silvério, paralelas ao Terceiro Cemitério, bem como a construção da calçada na Rua Joaquim Esteves de Oliveira, às margens da área verde onde há um parquinho infantil, no cruzamento com a Rua Geraldo Freitas da Costa.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_725-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_725-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar o recapeamento de toda extensão das Rua Norte e Sul do Bairro Recreio Vale do Sol.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_767_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_767_-_vardema.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao órgão competente a possibilidade de fazer a restauração do monumento Prof. João Leão de Faria, o qual se encontra danificado conforme se verifica na foto anexa.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_785-_katia_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_785-_katia_assinado.pdf</t>
   </si>
   <si>
     <t>Colocar uma tampa em um bueiro localizado na Avenida Lincoln Westin da Silveira com a Amélio da Silva Gomes, no local em frente à Distribuidora de bebidas Machadão.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_795_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_795_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização de um bueiro localizado na esquina da Rua Rodarte de Ávila com a Rua Sérgio Macedo, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_802_-_katia_goyata_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_802_-_katia_goyata_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar operação tapa-buracos na Rua Lucas Bento da Fonseca, Jardim Aeroporto, na altura do número 110.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_812_-_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_812_-_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de instalar um alambrado em volta do cemitério do Barranco Alto, a fim de evitar atos de vandalismos no local.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_825-2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_825-2024.pdf</t>
   </si>
   <si>
     <t>Fazer uma drenagem nos dois lados da Avenida Manoel Alves Taveira, em frente ao Alfenas Tênis Clube, pois nesse local há constante empoçamento de água, muita lama que produz mau cheiro. Ver a possibilidade de fazer essa drenagem para que a água e o barro não fiquem mais empoçado no local.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_835-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_835-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar reparo no asfalto com a finalidade de solucionar o acúmulo de água que está ocorrendo próximo a um bueiro localizado entre a Rua João Pinheiro e a Rua Dona Vitalina (Rua sem saída).</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_858-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_858-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar reparo e nivelamento dos paralelepípedos da Rua Expedicionário, no Bairro Vila Godoy.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_865_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_865_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos nos seguintes locais: Em frente à Escola Estadual Judith Vianna e em frente à UNIFAL, na Rua Gabriel Monteiro da Silva, 00 – Centro.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3520/indicacao_868_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3520/indicacao_868_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma operação tapa-buracos na Rua Dr. Marcial Júnior, em frente ao imóvel de número 44, Centro._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Tani Rose Ribeiro _x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_878-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_878-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na R. Américo Totti em frente ao Complexo Esportivo Vila Formosa, no trevinho que sobe para o Jardim Aeroporto.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_888_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_888_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de concluir os serviços de cobertura lateral da quadra do Pinheirinho.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no891_braz_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no891_braz_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de fazer um mutirão de tapa-buracos na Rua Ademar Douat e também na Rua Vereador José Ernesto, Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3573/indicacao_894_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3573/indicacao_894_-_dunga.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar mais cabines de ponto de ônibus em frente o Residencial Tupã, fazer a construção de um passeio no início do Residencial Cândido Alves e colocar um poste de luz na Rua do Cafezinho, em frente ao número 5.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3574/indicacao_895_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3574/indicacao_895_-_dunga.pdf</t>
   </si>
   <si>
     <t>Realizar a reforma dos PSF dos bairros: Pinheirinho, Jardim Alvorada e Recreio Vale do Sol, uma vez que este vereador, destinou de suas emendas impositivas a importância de R$ 210.000,00 (duzentos e dez mil reais) para essa finalidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1432,67 +1432,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao__05.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_08_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1957/indicacao_18_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_28_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_45-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_47_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_48-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1996/indicacao_49_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_55_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_67_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_68_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_75-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_135-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_138_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_145_-_dunga___assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_178-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_215_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_218_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_219_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_221_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_228_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_231-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_235-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_240_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_250_-_marta_1_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_268_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_275_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_292_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_305_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_308_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_318-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_325_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_368_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_376_-_marta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_378_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_395_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2734/indicacao_405_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2752/indicacao_418_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2758/indicacao_424_-_marta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2770/indicacao_435_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2773/indicacao_438_-_ratinho.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2922/indicacao_475_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2959/indicacao_495_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_509_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3001/indicacao_511__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3004/indicacao_512__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3005/solicitacaodiariajaime18062.pdfassinado_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3007/indicacao_515_-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_520_-_pam_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3018/indicacao_524_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3025/indicacao_530_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3039/indicacao_535_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3045/indicacao_539_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3065/indicacao_555_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3082/indicacao_568_-_jaimeconcessionariaassinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3090/indicacao_575__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/indicacao_595_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao_605_-_katia_goyata-assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/indicacao.615.carlinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_618_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_624_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_627_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/indicacao_631_-_guinho_para_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_658_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/indicacao_675-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_718_-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_719_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_725-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_767_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_785-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_795_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_802_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_812_-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_825-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_835-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_858-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_865_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3520/indicacao_868_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_878-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_888_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no891_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3573/indicacao_894_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3574/indicacao_895_-_dunga.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/indicacao__05.2024_-_pam_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1944/indicacao_08_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1957/indicacao_18_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1969/indicacao_28_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_45-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_47_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_48-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1996/indicacao_49_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2004/indicacao_55_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_67_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_68_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_75-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_135-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2098/indicacao_138_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_145_-_dunga___assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_178-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_215_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2196/indicacao_218_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2197/indicacao_219_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2200/indicacao_221_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_228_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2214/indicacao_231-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_235-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_240_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_250_-_marta_1_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2257/indicacao_268_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2265/indicacao_275_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2284/indicacao_292_-_katia-assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2301/indicacao_305_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2317/indicacao_308_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2377/indicacao_318-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2405/indicacao_325_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2623/indicacao_368_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2651/indicacao_376_-_marta.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2653/indicacao_378_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2712/indicacao_395_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2734/indicacao_405_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2752/indicacao_418_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2758/indicacao_424_-_marta.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2770/indicacao_435_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2773/indicacao_438_-_ratinho.assinado.2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2922/indicacao_475_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2959/indicacao_495_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2998/indicacao_509_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3001/indicacao_511__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3004/indicacao_512__-_ratinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3005/solicitacaodiariajaime18062.pdfassinado_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3007/indicacao_515_-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3012/indicacao_520_-_pam_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3018/indicacao_524_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3025/indicacao_530_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3039/indicacao_535_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3045/indicacao_539_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3065/indicacao_555_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3082/indicacao_568_-_jaimeconcessionariaassinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3090/indicacao_575__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3116/indicacao_595_-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao_605_-_katia_goyata-assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/indicacao.615.carlinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_618_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_624_-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_627_-braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/indicacao_631_-_guinho_para_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_658_-braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3223/indicacao_675-_braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3266/indicacao_718_-braz-_assinada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_719_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_725-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_767_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_785-_katia_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3385/indicacao_795_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_802_-_katia_goyata_assinada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3405/indicacao_812_-_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3419/indicacao_825-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_835-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_858-2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_865_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3520/indicacao_868_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_878-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_888_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no891_braz_assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3573/indicacao_894_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3574/indicacao_895_-_dunga.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>