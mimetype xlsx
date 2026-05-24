--- v0 (2026-02-05)
+++ v1 (2026-05-24)
@@ -54,377 +54,377 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_resolucao_no_04.2024_-_guinho_para_assinado_-_certo.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_resolucao_no_04.2024_-_guinho_para_assinado_-_certo.pdf</t>
   </si>
   <si>
     <t>Concede livre acesso à sede e dependências da Câmara Municipal de Alfenas aos ex parlamentares. _x000D_
   _x000D_
 O povo do Município de Alfenas, por seus representantes na Câmara Municipal aprovou, e esta Presidência, no uso de suas atribuições legais e regimentais, PROMULGA o seguinte:_x000D_
  _x000D_
 Art. 1º Fica concedido, aos ex parlamentares, livre acesso à sede e dependências da Câmara Municipal de Alfenas, assim respeitando as regras administrativas internas. _x000D_
 _x000D_
 Parágrafo único. A descrita medida objetiva homenagear os (as) parlamentares que por já passaram pelo Poder Legislativo Alfenense e ajudaram a construir e melhorar, através de seus trabalhos, a realidade de nosso município._x000D_
 _x000D_
 Art. 2º Esta Resolução entra em vigor na data de sua publicação. _x000D_
  _x000D_
  JUSTIFICATIVA:_x000D_
 _x000D_
 É indiscutível que o Poder Legislativo é de extrema importância para defesa da democracia de cada município, estado e país. Sendo certo que, seu objetivo é de se aproximar das demandas populares para se fortalecer, buscando estar cada vez mais próximo do povo e mais abertos._x000D_
 _x000D_
 Posto isso, nada mais justo que possamos relembrar a história desta Casa de Leis, homenageando os (as) parlamentares que por aqui já passaram e ajudaram a construir e melhorar, através de seus trabalhos, a realidade de nosso município._x000D_
 _x000D_
 Logo, nada mais justo que possamos reconhecer a importância dos ex parlamentares do Poder Executivo Alfenense, retribuindo todo trabalho prestado e toda sua contribuição à cidade, através do livre acesso à sede e dependências desta Câmara Municipal.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_77_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_77_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicita que a linha do bairro Pinheirinho tenha pontos de parada em frente ao hospital NotreDame(Imesa), e que a linha tenha mais disponibilidade de horários.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_78-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_78-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente que estudasse a viabilidade de instalar uma unidade do SEST SENAT no município de Alfenas.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_88_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_88_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor competente a possibilidade de realizar uma limpeza na academia ao ar livre, no bairro jardim Olímpia.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_108_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_108_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Podar as árvores da avenida São José_x000D_
 As mesmas então alcançando a fiação elétrica</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_115_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_115_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a possibilidade de instalar placas indicativas de nomes de ruas, em todas as ruas do bairro Cidade Universitária.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_185_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_185_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a compra de mobiliários para ESF de Gaspar Lopes, uma vez que esta Vereadora, destinou de suas emendas impositivas do ano de 2024, a importância de R$ 79.908,74 (setenta e nove mil novecentos e oito reais e setenta e quatro centavos) para essa finalidade.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_248_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_248_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de determinar ao setor competente que providencie a colocação de placas de denominação de ruas e de sinalização de trânsito, assim como realizar uma limpeza geral no bairro Residencial Cidade Universitária.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_280_-_katia_-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_280_-_katia_-assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da área verde próxima ao Hospital Alziro Vellano, localizada entre as Ruas Joaquim Esteves de Oliveira e Geraldo Freitas da Costa.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_385_-_pam._assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_385_-_pam._assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Secretaria Municipal do Servidor Público a possibilidade de colocar pelo menos 02 atendentes à disposição das pessoas idosas no setor do IPTU, especialmente nos horários de pico.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_398_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_398_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza e instalar uma iluminação adequada na rua que dá acesso ao Náutico Clube e na orla do lago.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2749/indicacao_415_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2749/indicacao_415_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto à secretaria municipal competente a possibilidade de abrir uma linha de transporte coletivo circular ALFETUR, 3 vezes por semana, na estrada da Harmonia até a Balsa.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2759/indicacao_425-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2759/indicacao_425-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário para que realize a limpeza do terreno localizado na Rua Castro Alves, esquina com a Rua Benjamin Constant, no Residencial Itaparica (foto anexa).</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2762/indicacao_427_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2762/indicacao_427_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente, a possibilidade de fazer a distribuição de sementes da planta leguminosa Crotalaria, uma vez que, ao se desenvolver, a referida semente produz uma flor que atrai a libélula, um inseto natural predador de mosquitos, incluindo, o mosquito da Dengue.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2763/indicacao_428_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2763/indicacao_428_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Destinar a emenda impositiva de minha autoria para construção de um passeio na Rua Antônio Tibúrcio, Bairro Pinheirinho, para compra de caçambas de lixo, parquinhos de madeira, 30 circuitos de psicomotricidade e utensílios para os núcleos do CMA - Centro Municipal do Autista.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2905/indicacao_468_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2905/indicacao_468_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Adquirir Equipamentos de Proteção Individual (EPIs) para atender as necessidades de proteção e de integridade física dos colaboradores (as) da Secretaria Municipal de Obras, em especial, dos trabalhadores que prestam serviços nas atividades de tapa-buracos na cidade de Alfenas.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_594_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_594_-_assinada.pdf</t>
   </si>
   <si>
     <t>Notificar o proprietário do terreno localizado na Travessa Pio XII, ao lado do imóvel de número 48, para que seja realizada a limpeza.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/indicacao_638_-_katia_1_assinatura.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/indicacao_638_-_katia_1_assinatura.pdf</t>
   </si>
   <si>
     <t>enviar ao Legislativo alfenense, após ouvidos os órgãos competentes, projeto de lei autorizando a desafetação parcial e posterior doação da “área verde 05” do Bairro Residencial Mont Blanc, ao menos em uma extensão de aproximadamente 400,00m2 onde foi instalada uma caixa d’água pela Associação de Moradores, visando atender às necessidades da população local, sobretudo a irrigação das áreas verdes e limpeza das áreas comuns do bairro.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_706_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_706_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir uma quadra de Beach Tênis com iluminação pública, as laterais fechadas com alambrados e instalar um playground de madeira ao lado da Escola Estadual Padre José Grimminck, através da Emenda Parlamentar Impositiva de minha autoria.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_709_-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_709_-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Interceder junto às Secretarias de Meio Ambiente e de Agricultura a fim de verificar a possibilidade de implantar a feira de hortifrutigranjeiros (FEIRA LIVRE), 01(uma) vez por semana, no Bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_726-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_726-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a possibilidade de realizar a coleta regular do lixo em toda a extensão da Rua Ana Nery.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_773_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_773_-_assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente a fim de disponibilizar banheiros químicos para o Bosque dos Balanços, na R. Viçosa, 221 - Residencial Oliveira.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_848_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_848_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>estudar a possibilidade de fazer um processo seletivo de estágio, para alunos das faculdades que estejam em busca do primeiro emprego, com vistas aos programas de estágio que têm como objetivo auxiliar na aprendizagem do estudante, assim como colocá-los em contato direto com a profissão que pretendam exercer.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_892-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_892-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Modificar a forma de recebimento de débitos de natureza tributária, como IPTU, outros impostos, taxas, tributos e multas, para que possam ser pagos à Prefeitura de Alfenas por meio de pagamentos digitais, como o Pix.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -731,67 +731,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_resolucao_no_04.2024_-_guinho_para_assinado_-_certo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_77_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_78-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_88_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_108_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_115_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_185_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_248_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_280_-_katia_-assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_385_-_pam._assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_398_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2749/indicacao_415_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2759/indicacao_425-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2762/indicacao_427_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2763/indicacao_428_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2905/indicacao_468_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_594_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/indicacao_638_-_katia_1_assinatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_706_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_709_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_726-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_773_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_848_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_892-2024_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_resolucao_no_04.2024_-_guinho_para_assinado_-_certo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_77_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_78-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_88_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_108_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_115_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_185_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_248_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2271/indicacao_280_-_katia_-assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2668/indicacao_385_-_pam._assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2726/indicacao_398_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2749/indicacao_415_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2759/indicacao_425-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2762/indicacao_427_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2763/indicacao_428_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2905/indicacao_468_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3115/indicacao_594_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/indicacao_638_-_katia_1_assinatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_706_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_709_-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_726-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_773_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_848_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3569/indicacao_892-2024_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>