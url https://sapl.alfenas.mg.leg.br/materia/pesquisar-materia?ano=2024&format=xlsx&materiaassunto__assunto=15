--- v0 (2026-02-05)
+++ v1 (2026-05-23)
@@ -54,225 +54,225 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_44-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_44-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Chefe do Executivo, que interceda junto ao setor competente a fim de verificar a possibilidade de realizar obras de melhoria ou instalação de adequada de um sistema de iluminação pública na Estrada Municipal do Pântano, Distrito industrial</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_54-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_54-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de consertar os postes de iluminação que estão situados na Pista de Caminhada da Vila Formosa próxima ao Complexo Esportivo.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_144_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_144_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Consertar o poste de iluminação situado na entrada do Bairro Gaspar Lopes .</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_158-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_158-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Trocar a lâmpada de iluminação pública na Rua Padre José Grimminck, ao lado do número 351 .</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2902/indicacao_465_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2902/indicacao_465_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Implantar iluminação pública mediante a colocação de “Braços de Luz” em 4 postes que ainda não possuem, na Rua Afrânio Peixoto, no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2964/indicacao_498_-_katia_assiando.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2964/indicacao_498_-_katia_assiando.pdf</t>
   </si>
   <si>
     <t>Realizar a troca de 14 lâmpadas que estão queimadas na Praça da Estação.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2976/indicacao_505_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2976/indicacao_505_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Recolocar um poste de energia elétrica na Rua Wandeley de Castro, em frente ao número 474, no Bairro Jardim América II, pois o poste foi retirado quando ocorreu o desmoronamento do asfalto em 16/02/2024 e ainda não foi recolocado.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3006/indicacao_514_-_vardema-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3006/indicacao_514_-_vardema-assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente no sentido de verificar a possibilidade de trocar a iluminação existente para lâmpadas de LED, na praça Rachid Saliba.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3020/indicacao_526_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3020/indicacao_526_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Estudar junto ao setor competente a possibilidade de trocar as lâmpadas que estão queimadas, principalmente em frente ao velório, no Distrito do Barranco Alto.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/indicacao_598_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/indicacao_598_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar iluminação na pracinha ao lado do PSF do Pinheirinho, onde há um parquinho e uma academia ao ar livre.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/indicacao_621_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/indicacao_621_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de iluminar as áreas verdes do Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_645_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_645_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, ao Chefe do Executivo, que interceda junto ao setor competente a fim de colocar 3 (três) lâmpadas de iluminação pública, na Rua Cabo Verde, bairro Distrito Industrial, postes estes que ficarão entre as empresas Hipermix Concretos e Cooxupé, onde não possui fiação elétrica.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_695_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_695_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade implantar postes de iluminação pública na praça situada na Alameda dos Jacarandás, no local próximo ao nº 460, no Jardim Primavera.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_698_-_vardema_1.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_698_-_vardema_1.assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de fazer a substituição das lâmpadas, por Led, na Rua Geraldo Thiers Vieira e em todas as ruas do Bairro Jardim São Lucas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -579,67 +579,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_44-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_54-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_144_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_158-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2902/indicacao_465_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2964/indicacao_498_-_katia_assiando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2976/indicacao_505_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3006/indicacao_514_-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3020/indicacao_526_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/indicacao_598_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/indicacao_621_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_645_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_695_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_698_-_vardema_1.assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_44-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_54-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2106/indicacao_144_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_158-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2902/indicacao_465_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2964/indicacao_498_-_katia_assiando.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2976/indicacao_505_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3006/indicacao_514_-_vardema-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3020/indicacao_526_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3119/indicacao_598_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/indicacao_621_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_645_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/indicacao_695_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_698_-_vardema_1.assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>