--- v0 (2026-02-05)
+++ v1 (2026-05-23)
@@ -54,429 +54,429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_29_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_29_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (quebra-molas) na Rua Claudina Machado em frente ao nº: 382, e outro na rua Urias José Rodrigues, 126 em frente ao CEMEI no bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_50_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_50_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo municipal que intervenha junta à secretaria responsável no sentido de instalação de um redutor de velocidade (quebra-molas) na Rua Antônio Tibúrcio bairro Pinheirinho.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_85-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_85-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocação de quebra molas nos caminhos de acesso as Minas de água mineral e ao parquinho infantil do bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_118_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_118_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade o mais rápido possível de fazer um trevo na entrada de acesso a estrada da harmonia em decorrer da perimetral, especial quando do acesso vindo do Distrito Industrial.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_175_-_domingos_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_175_-_domingos_assinada.pdf</t>
   </si>
   <si>
     <t>Intervir junto à secretaria responsável no sentido fazer a instalação de dois redutores de velocidade (quebra-molas) na Av. Quinze de Outubro.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_255.2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_255.2024_assinada.pdf</t>
   </si>
   <si>
     <t>Interceder à Secretaria Municipal de Trânsito, no sentido de ver a possibilidade de resolver com uma certa urgência a demanda do trânsito na Rua José Paraíso, no trecho entre Supermercado Lacerda até a nova Igreja São Pedro, no Bairro Por do Sol II.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Marta Pelegrin</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_328_-_marta_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_328_-_marta_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor competente a colocação de faixas de pedestre pet, indicando maior movimentação de animais em locais onde vivem animais comunitários e também próximo aos petshop e clínicas veterinárias.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2741/indicacao_408_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2741/indicacao_408_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar lombadas eletrônicas na perimetral oeste, tanto no trecho que sai na MGC 491 com destino ao Santa Clara, quanto no trecho que vai do Santa Clara até a Bairro Vista Grande.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2801/indicacao_458_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2801/indicacao_458_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação feita anteriormente, para que seja providenciada a construção de uma passarela elevada no trevo da Unifenas, assim como melhorar a iluminação do local e fazer a instalação de redutores de velocidade.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_485-_domingos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_485-_domingos_assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente a fim de verificar a possibilidade de construir redutores de velocidade - quebra-molas bem como reforçar a sinalização e ampliar as medidas de redução de velocidade, da Rua Alterosa, em frente ao número 634.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_490_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_490_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas) nas proximidades da Mercearia Primos no Bairro Recreio Vale do Sol.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3000/indicacao_510__-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3000/indicacao_510__-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de colocação de quebra-molas na Avenida Carlos de Oliveira, nas proximidades do n. 395, Bairro Residencial Oliveira na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3024/indicacao_529_-_2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3024/indicacao_529_-_2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>solicitar a instalação de placas de sinalização adequada para área escolar, embarque e desembarque, assim como uma faixa de pedestre em frente ao portão do CEMEI Professora Lucinda Tamburini de Souza – Ipê Amarelo, localizada na Rua Adolfo Engel, número 625, Jardim Elite II.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_585_-_pam_-ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_585_-_pam_-ass.pdf</t>
   </si>
   <si>
     <t>Colocar estacionamento apenas de um lado na Rua Carmem Carnevalli entre as Ruas Cristina Mendes e Lulu Correa, no Bairro Nova América.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/indicacao_635_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/indicacao_635_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Ampliar o número de vagas de estacionamento para a pessoa idosa na região central da cidade.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/assinado_indicacao_668_-_luciano_solar_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/assinado_indicacao_668_-_luciano_solar_1.pdf</t>
   </si>
   <si>
     <t>Verificar junto à secretaria responsável, com urgência, a possibilidade de construir uma lombada na Rua Viçosa, na altura do número 85, próximo a mina d'água do Residencial Oliveira, perto da Escola Samuel Engel.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_678_-braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_678_-braz-assinada.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade na Rua Roberto José dos Santos em frente ao nº 213, no cruzamento com a Rua Uberlândia, no Bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_688_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_688_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Modificar o sentido de trânsito de quatro importantes vias do Bairro Jardim Boa Esperança, quais sejam, as Ruas Maria de Lurdes Munhoz, Raquel Munhoz Leite, Ângelo Munhoz Leite e José Munhoz Gago.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_705_-_braz-assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_705_-_braz-assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma faixa elevada para travessia de pedestres em frente ao CEMEI Bem-te-vi, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_708_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_708_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Reitero ao Senhor Prefeito, na forma regimental, que interceda junto ao setor competente no sentido de instalar, com urgência, um redutor de velocidade na Rua João Pinheiro, em frente ao número 224, pois os carros descem em alta velocidade nessa via gerando muitos transtornos para os motoristas que fazem a travessia pela Rua Areado.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_769_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_769_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar, através do setor competente, a possibilidade de colocar uma faixa elevada para travessia de pedestres e placas de sinalização para área escolar no local em frente ao portão do CEMEI – Ipê Amarelo, na Rua Adolfo Engel, número 625, Jardim Elite II.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/indicacao_775_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/indicacao_775_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Rrealizar a demarcação de solo na Rua João Pinheiro, delimitando as vagas de estacionamentos e entradas de garagem, principalmente na região central, no trecho compreendido entre a esquina do Colégio das Irmãs (Rua Leão de Faria) com a esquina da Rua Antônio Fernandes Sales.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_778_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_778_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de um redutor de velocidade (quebra-molas) em via de trânsito urbano na cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_805_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_805_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar um estudo técnico de trânsito na Rua Dr. Antônio de Oliveira Ruela, nas imediações do n°135, Bairro Vila Esperança. E também o estudo técnico na Rua Três, em frente ao n° 69, Bairro Jardim Eunice. Ambas as ruas possuem grande fluxo de crianças por causa das creches e escola próximas.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_808_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_808_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Colocar um redutor de velocidade, por meio de lombada, ou outro meio eficaz para diminuir o risco de acidentes, na Avenida Américo de Oliveira, em frente ao número 199, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_815-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_815-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer as sinalizações corretas de passagem elevada de pedestres ou até mesmo semáforo, se fizer necessário, a fim de garantir a segurança dos alunos na travessia da Avenida Governador Valadares, no Bairro Vista Grande, cujo local o perigo é iminente para a travessia dos alunos da Escola Napoleão Salles para às suas referidas casas.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_818_-_ratinho.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_818_-_ratinho.assinado.pdf</t>
   </si>
   <si>
     <t>Sinalizar vagas reservadas para estacionamento exclusivo de motocicletas na Rua Juscelino Barbosa, esquina com a Rua Coronel Laurindo Ribeiro na região central da cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_828_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_828_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a sinalização vertical e de solo que indique a proibição de estacionar em rotatória, próximo à mina do Residencial Oliveira.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_838_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_838_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto ao setor competente a fim de verificar a possibilidade de refazer a pintura da sinalização de trânsito horizontal PARE, localizada na Rua Rondônia, próximo ao nº 465, na esquina com a Rua João Brasilino Terra, do Posto do Bairro Jardim Elite 1.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/indicacao_845_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/indicacao_845_-_dunga.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação anterior, que verifique junto ao setor competente a possibilidade de instalação de dois redutores de velocidade (quebra-molas) em lugares estratégicos na Rua Ribeirão Preto, Bairro Alto da Boa Vista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -783,67 +783,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_29_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_50_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_85-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_118_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_175_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_255.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_328_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2741/indicacao_408_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2801/indicacao_458_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_485-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_490_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3000/indicacao_510__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3024/indicacao_529_-_2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_585_-_pam_-ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/indicacao_635_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/assinado_indicacao_668_-_luciano_solar_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_678_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_688_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_705_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_708_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_769_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/indicacao_775_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_778_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_805_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_808_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_815-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_818_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_828_assinada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_838_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/indicacao_845_-_dunga.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_29_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_50_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_85-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_118_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_175_-_domingos_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_255.2024_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2408/indicacao_328_-_marta_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2741/indicacao_408_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2801/indicacao_458_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2947/indicacao_485-_domingos_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2954/indicacao_490_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3000/indicacao_510__-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3024/indicacao_529_-_2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3102/indicacao_585_-_pam_-ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/indicacao_635_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3216/assinado_indicacao_668_-_luciano_solar_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_678_-braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_688_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/indicacao_705_-_braz-assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/indicacao_708_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_769_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3360/indicacao_775_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_778_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3397/indicacao_805_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_808_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_815-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3411/indicacao_818_-_ratinho.assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_828_assinada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_838_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3464/indicacao_845_-_dunga.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>