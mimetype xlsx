--- v0 (2025-12-25)
+++ v1 (2026-05-23)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_34_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_34_-_domingos.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Municipal do Meio Ambiente a fim de verificar a possibilidade de realizar a limpeza e capina da área verde localizada à Rua Saulo Prado Leite, no 199, Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_58.2024_-_pam_-_aassinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_58.2024_-_pam_-_aassinada.pdf</t>
   </si>
   <si>
     <t>Ver possibilidade de limpar as margens da rodovia e também ao lado da caixa d’água no Distrito de Gaspar Lopes bem como podar também a grama da pracinha e do parquinho infantil.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/indicacao_128-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/indicacao_128-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma avaliação e possível retirada de uma árvore localizada na Alameda as Perobas, próximo ao número 708, Jardim Primavera.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no_148_-_pam.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no_148_-_pam.assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de roçar e fazer uma limpeza geral embaixo das árvores do Náutico Clube.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_208-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_208-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade junto à Secretaria de Meio Ambiente de fazer uma limpeza e poda de galhos e arbustos que estão causando transtornos na estrada vicinal Orlando Peloso, entre Gaspar Lopes e o entroncamento da estrada Muquirana.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_365-2024_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_365-2024_-_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar uma avaliação e poda de uma árvore localizada na E.M. Dr. João Januário de Magalhães (Caic), Rua Alameda dos Ipês, 336, bairro Jardim Eunice.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_375-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_375-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza (mato alto) e poda das árvores que ficam em volta do campo socyte, no complexo de lazer do Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2957/indicacao_493-_paulinho_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2957/indicacao_493-_paulinho_-_ass.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Secretaria de Meio Ambiente a possibilidade de colocar uma caçamba de coleta lixo às margens da rodovia 369, no local próximo à Ponte das Amoras.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_519_-_pam_-_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_519_-_pam_-_ass.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Secretaria de Meio Ambiente a possibilidade de podar uma árvore localizada ao lado contrário da Rua Antônio Ivo de Carvalho, em frente ao nº 179, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/indicacao_648_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/indicacao_648_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Interceda junto à secretaria municipal competente a fim de verificar a possibilidade de realizar a limpeza da área verde situada na Rua Ademar Douat - Jardim Aeroporto III.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_685_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_685_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar, através da Secretaria de Meio Ambiente e Limpeza Pública, a possibilidade de instalação de lixeiras destinadas ao descarte de pequenos resíduos, com qualidade de durabilidade, em todos os pontos de maior acesso ao público no Município de Alfenas.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/indicacao_798_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/indicacao_798_-_assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria de Meio Ambiente a fim de realizar uma avaliação e poda das árvores localizadas Rua Antônio Pedro de Oliveira, ao lado do imóvel de número 828, Bairro Vila Betânia.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3570/indicacao_893-2024_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3570/indicacao_893-2024_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar poda de uma árvore que está com a copa muito alta, na Rua Jair Furtado, em frente ao número 44, abaixo da funilaria do Beto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,67 +567,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_34_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_58.2024_-_pam_-_aassinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/indicacao_128-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no_148_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_208-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_365-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_375-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2957/indicacao_493-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_519_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/indicacao_648_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_685_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/indicacao_798_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3570/indicacao_893-2024_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/1979/indicacao_34_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_58.2024_-_pam_-_aassinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/indicacao_128-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_no_148_-_pam.assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_208-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_365-2024_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2650/indicacao_375-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/2957/indicacao_493-_paulinho_-_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3011/indicacao_519_-_pam_-_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3190/indicacao_648_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_685_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3389/indicacao_798_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2024/3570/indicacao_893-2024_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>