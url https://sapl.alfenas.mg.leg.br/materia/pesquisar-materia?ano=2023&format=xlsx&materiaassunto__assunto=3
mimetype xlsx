--- v0 (2025-12-20)
+++ v1 (2026-06-17)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais sobre segurança escolar e dá outras providências - (Lei Professora Elisabeth Tenreiro).</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de contribuição ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/ind00492023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/ind00492023.pdf</t>
   </si>
   <si>
     <t>Reforçar o policiamento no Bairro Vista Alegre, principalmente no período noturno.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/ind01012023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/ind01012023.pdf</t>
   </si>
   <si>
     <t>Disponibilizar homens da Guarda Municipal, a fim de realizarem a segurança da Feira Livre de quarta-feira, tendo em vista que alguns feirantes relatam a falta de proteção no local.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/ind01462023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/ind01462023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de os membros da Guarda Municipal fazerem constante ronda no velório municipal, no período noturno.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/ind01522023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/ind01522023.pdf</t>
   </si>
   <si>
     <t>Verificar junto à Guarda Municipal a possibilidade de intensificar a patrulha nos arredores da Escola Municipal Dr. João Januário Magalhães - CAIC e da Escola Estadual Dr. Napoleão Salles, especialmente nos horários de início e término das aulas.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/326/ind02712023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/326/ind02712023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar em todas as escolas municipais detectores de metais e, assim também, firmar convênio entre o Município de Alfenas e o Estado de Minas Gerais para colocarem detectores de metais nas escolas estaduais.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ind02822023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ind02822023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de contratar, de forma urgente, uma segurança especializada para todas as unidades escolares, incluindo escolas e creches, ou disponibilizar servidores da guarda municipal para que, no mínimo, 02 (dois) agentes ou guardas municipais possam garantir a segurança dos estudantes, professores e demais colaboradores durante o expediente escolar.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ind02832023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ind02832023.pdf</t>
   </si>
   <si>
     <t>Solicitar que a Secretaria Municipal de Educação faça o cadastro para participar do edital do Governo Federal, através do Ministério de Justiça, para que Alfenas seja contemplada com financiamento de políticas públicas para a segurança nas escolas.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/343/ind02882023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/343/ind02882023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um posto de apoio policial na Praça da Estação, ficando a guarda municipal responsável por este posto.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/350/ind02962023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/350/ind02962023.pdf</t>
   </si>
   <si>
     <t>Solicitar à Guarda Municipal que participe do edital promovido pelo Ministério da Justiça, para que receba o financiamento para o combate aos ataques das escolas.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/357/ind03032023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/357/ind03032023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar, pelos setores de segurança, rotas durante o expediente das creches e escolas.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/363/ind03092023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/363/ind03092023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de abrir um posto policial no Distrito de Gaspar Lopes.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ind03442023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ind03442023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar 02 câmeras de vigilância, se possível, giratórias, na Praça Teresa de Carvalho, em frente à Paróquia Nossa Senhora da Aparecida.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/523/ind04022023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/523/ind04022023.pdf</t>
   </si>
   <si>
     <t>Realizar providências acerca do imóvel abandonado na Rua Amélio da Silva Gomes, n° 154, como a instalação de grades nas janelas, nas portas e demais áreas de acesso ao imóvel, com o intuito de evitar a entrada de baderneiros que estão usando o local para o trafico de drogas e outros ilícitos.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/653/ind04912023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/653/ind04912023.pdf</t>
   </si>
   <si>
     <t>Determinar a intensificação do patrulhamento municipal na Unidade Federal de Alfenas e suas imediações, no bairro Santa Clara.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/658/ind04982023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/658/ind04982023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de colocar a Guarda Municipal para dar cobertura ao forró que acontece na rodoviária antiga aos sábados, no período compreendido entre as 19h até as 0h.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/684/ind05242023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/684/ind05242023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma câmera de monitoramento na Rua João da Cunha Bastos, entre as Ruas União e Liberdade, no Bairro Vila Betânia.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_615_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_615_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Guarda Municipal a fim de verificar a possibilidade de utilização e suporte nos arredores do Lar São Vicente de Paula, dos equipamentos de segurança pública para a proteção de todos órgãos públicos e privados, que prestam serviços públicos na cidade de Alfenas.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_808_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_808_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Fazer uma limpeza (roçar o mato) na estrada do Bairro Pinheirinho que dá acesso até o trevo da BR-491, principalmente o trevo da BR-491 pois o mato está muito alto atrapalhando a visibilidade dos motoristas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,67 +666,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/ind00492023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/ind01012023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/ind01462023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/ind01522023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/326/ind02712023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ind02822023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ind02832023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/343/ind02882023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/350/ind02962023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/357/ind03032023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/363/ind03092023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ind03442023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/523/ind04022023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/653/ind04912023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/658/ind04982023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/684/ind05242023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_615_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_808_-_braz-assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/plo00172023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/mensagem_no14fabia_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/ind00492023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/ind01012023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/ind01462023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/ind01522023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/326/ind02712023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/337/ind02822023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/338/ind02832023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/343/ind02882023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/350/ind02962023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/357/ind03032023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/363/ind03092023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/ind03442023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/523/ind04022023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/653/ind04912023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/658/ind04982023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/684/ind05242023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/897/indicacao_615_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1362/indicacao_808_-_braz-assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>