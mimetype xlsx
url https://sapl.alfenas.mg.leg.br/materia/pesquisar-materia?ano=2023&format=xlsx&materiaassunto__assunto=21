--- v0 (2026-02-06)
+++ v1 (2026-06-11)
@@ -54,668 +54,668 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pdl00012023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pdl00012023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Edward Pereira Chiécchi.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pdl00022023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pdl00022023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao senhor Amâncio de Souza.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_decreto_no_03-2023_-_lucilia_maria.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_decreto_no_03-2023_-_lucilia_maria.pdf</t>
   </si>
   <si>
     <t>Concede diploma de Honra ao Mérito à Sra. Lucília Maria Bastos Bernardes de Oliveira.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pdl00052023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pdl00052023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Prof. Dr. Sandro Amadeu Cerveira.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pdl00062023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pdl00062023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Wilson Koitti Tomita.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pdl00072023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pdl00072023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Sr. Pascoal Claudio Martins.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pdl00082023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pdl00082023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. João Batista Pedro.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pdl00102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pdl00102023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Maria Aparecida Bento.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pdl00112023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pdl00112023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Edgar Winston Castello Sentevilles.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pdl00122023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pdl00122023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Senhora Leila Lemos Grechi.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pdl00132023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pdl00132023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. André Luís Bertolde.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pdl00142023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pdl00142023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Sebastião Paulo dos Santos.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pdl00152023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pdl00152023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. João Costa da Silva Filho.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pdl00162023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pdl00162023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Marco Aurélio Augusto Fazekas Ferreira.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pdl00182023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pdl00182023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Pastor Manoel dos Santos Ferreira.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pdl00192023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pdl00192023.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário ao Sr. Osmar da Silva Bastos.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pdl00222023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pdl00222023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à sra. Cleuza Rodrigues de Melo, Técnica de Enfermagem.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pdl00232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pdl00232023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Sebastião dos Reis Borges.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pdl00242023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pdl00242023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Marllon de Jesus Pimenta.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pdl00252023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pdl00252023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Marcos José Duarte Dias.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pdl00272023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pdl00272023.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito para Elisamara da Silva Mencarelli.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/472/pdl00292023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/472/pdl00292023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Péricles Vilhena Michailidis.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pdl00302023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pdl00302023.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Orlando Junior de Souza - Orlandinho da Vila Formosa.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pdl00312023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pdl00312023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao servidor Rodolfo Inácio da Freiria.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_decreto_legislativo.dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_decreto_legislativo.dunga.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Ronaldo Alves de Oliveira.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/859/honra_ao_merito_oswaldo_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/859/honra_ao_merito_oswaldo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Senhor Oswaldo Natal Correia.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/pdl_-2023_-_jcm_honra_ao_merito_petra_munhoz__assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/pdl_-2023_-_jcm_honra_ao_merito_petra_munhoz__assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Petra Leonor Munhoz Leite Alves.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/pdl_40.2023_-jds_cidadao_honorario_sargento_waldir_da_silva_lima_abreu_1.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/pdl_40.2023_-jds_cidadao_honorario_sargento_waldir_da_silva_lima_abreu_1.assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a elaboração do Projeto de Decreto de Título de Cidadão Honorário ao Sargento Waldir da Silva Lima Abreu do Tiro de Guerra de Alfenas.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1739/cidadao_honorario_dr._raphael_penzim_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1739/cidadao_honorario_dr._raphael_penzim_assinada.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Raphael Augusto Penzim de Miranda Gomes</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_decreto_legislativo_47-2023_-_cidada_honoraria_rayane_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_decreto_legislativo_47-2023_-_cidada_honoraria_rayane_-_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a RAYANE EDUARDA MENEZES LORENZO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mo00012023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mo00012023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Josiel Lopes Santana, em reconhecimento aos seus esforços trabalhando como motoboy, para poder concluir seu curso de Técnico de Enfermagem, servindo de exemplo a outros jovens com poucas oportunidades de vida.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mo00022023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mo00022023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Rodrigo Ribeiro Garcia, mais conhecido por Jiló, pelo excelente trabalho que vem desempenhando na sociedade Alfenense e região, como médico veterinário.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mo00032023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mo00032023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Carolina Helena de Souza Melo, em reconhecimento aos relevantes serviços prestados na Secretaria Municipal de Saúde, como coordenadora do TFD - Tratamento Fora Domicílio.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mo00042023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mo00042023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Sérgio Marcos Gonçalves, morador do bairro rural Mandassaia, em reconhecimento pela atitude heroica que teve no último dia 15 de janeiro, próximo à balsa da Harmonia, quando ao ser avisado de que havia uma pessoa se afogando, mergulhou quase três metros de profundidade e retirou a vítima, uma senhora de 53 anos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mo00062023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mo00062023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos seguintes servidores municipais: Andreia Brandão - Médica Veterinária, Lilian Azevedo - Secretária de Desenvolvimento Estratégico e Danilo - Engenheiro da Secretaria de Planejamento.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/mo00072023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/mo00072023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Camila Campos Dutra, coordenadora da Assistência Farmacêutica da CDM - Central de Distribuição de_x000D_
 Medicamentos, da Prefeitura Municipal de Alfenas - MG, pelo carisma, educação e competência no exercício das suas atividades profissionais e excelente atendimento a toda a população.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Tani Rose, Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mo00092023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mo00092023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Dr. Péricles Vilhena Michailidis, pelos relevantes serviços prestados junto ao Canil Municipal e em prol dos animais.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/mo00102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/mo00102023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Vanessa Silva Miranda, em reconhecimento ao excelente trabalho que vem exercendo como servidora pública no município de Alfenas, atuando no setor do Bolsa Família da Prefeitura Municipal, com o elogio de diversos cidadãos alfenenses.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/mo00122023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/mo00122023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à empresa SERGETEL - Serviços Gerais de Telecomunicações e Elétricas, nas pessoas dos sócios proprietários Sr. Fábio Luiz Bernardes Cunha, Sr. Fabrício Bernardes Cunha e sua equipe de colaboradores, pelo excelente trabalho executado nas obras de reforma_x000D_
 e reestruturação do Plenário e do telhado da Casa Legislativa.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/mo00142023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/mo00142023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Délvia Alexandre Lopes, em reconhecimento ao excelente trabalho exercido na Central de Medicamentos da Prefeitura Municipal, com um ótimo atendimento à população, onde possui bastante experiência com as atividades farmacêuticas.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/mo00152023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/mo00152023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Grupo de Pesquisa em Geodinâmica de Bacias Hidrográficas (GeoHidro) da UNIFAL- MG, o qual foi premiado no 20º Simpósio Brasileiro de Sensoriamento Remoto pelo Estudo sobre Eutrofização no reservatório de Furnas no entorno de Alfenas-MG.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/mo00172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/mo00172023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Irani Donizetti da Silva, em reconhecimento aos relevantes serviços prestados na Secretaria Municipal de Ação Social, como Assistente Social do CRAS Central.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/mo00192023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/mo00192023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Petra Munhoz Leite Alves, em reconhecimento aos relevantes serviços prestados às entidades carentes do nosso município, principalmente ao Lar São Vicente de Paulo.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/mo00202023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/mo00202023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Valdécio Francisco Joaquim, pelo belíssimo trabalho que vem desempenhando diante de sua função como coordenador de pavimentação asfáltica em nosso município.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/mo00222023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/mo00222023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Alexandre Magno, servidor público municipal, em reconhecimento ao excelente trabalho que vem exercendo na Secretaria Municipal de Meio Ambiente, no desenvolvimento de diversas ações que buscam a melhoria das práticas de limpeza urbana, sendo notoriamente reconhecido pelo seu esforço pela nossa população.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mo00312023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mo00312023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Moacir dos Reis em reconhecimento ao excelente trabalho que vem exercendo frente à Coordenação do setor de Transportes públicos da Secretaria Municipal de Saúde no município de Alfenas - MG.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/614/mo00352023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/614/mo00352023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos Srs. Rodrigo Rodrigues Tavares (Diretor Geral) e ao Sr. Éder Pires de Oliveira (servidor), em reconhecimento ao excelente trabalho que vêm exercendo junto ao Departamento de Estradas e Rodagem do Estado de Minas Gerais (DER - MG).</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/615/mo00362023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/615/mo00362023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Renata Marques dos Santos, em reconhecimento ao excelente trabalho que vem exercendo ao auxiliar as agendas do Prefeito Fábio Marques Florêncio, trabalhando como secretária do Prefeito com maestria, dedicação, responsabilidade e compromisso, fazendo desta servidora um exemplo a ser seguido pelos colegas de trabalho na administração pública municipal.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/616/mo00372023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/616/mo00372023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Ministério Público de Minas Gerais (MPMG) e ao Poder Judiciário, pelo combate às violências praticadas contra as mulheres e ao feminicídio.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/mocao_58-dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/mocao_58-dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos terapeutas que estão na linha de frente aos estímulos para os assistidos pelo CMA (Centro Municipal do Autista) e a todos os funcionários pela realização do trabalho, desempenhado com os pacientes.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/mocao_68_-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/mocao_68_-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à diretor SEBASTIÃO CAMARGO DA COSTA (TIOZINHÃO) do time A.A.U.U.(Atlético Unidos de Alfenas MG) , em reconhecimento aos relevantes serviços prestados associação, ao trabalho desenvolvido com as crianças do Campos Elísios e bairros próximos. Parabenizando todos atletas e a comissão técnica do time A.A.U.U. (Atlético Unidos de Alfenas MG) por ser campeão do Campeonato 35 anos da Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/mocao_75_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/mocao_75_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Sr. RODOLFO MARTINS NUNES DE MORAIS, em reconhecimento aos relevantes serviços prestados ao município no Legislativo e no Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1022,67 +1022,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pdl00012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pdl00022023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_decreto_no_03-2023_-_lucilia_maria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pdl00052023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pdl00062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pdl00072023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pdl00082023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pdl00102023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pdl00112023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pdl00122023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pdl00132023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pdl00142023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pdl00152023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pdl00162023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pdl00182023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pdl00192023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pdl00222023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pdl00232023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pdl00242023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pdl00252023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pdl00272023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/472/pdl00292023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pdl00302023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pdl00312023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_decreto_legislativo.dunga.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/859/honra_ao_merito_oswaldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/pdl_-2023_-_jcm_honra_ao_merito_petra_munhoz__assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/pdl_40.2023_-jds_cidadao_honorario_sargento_waldir_da_silva_lima_abreu_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1739/cidadao_honorario_dr._raphael_penzim_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_decreto_legislativo_47-2023_-_cidada_honoraria_rayane_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mo00012023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mo00022023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mo00032023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mo00042023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mo00062023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/mo00072023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mo00092023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/mo00102023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/mo00122023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/mo00142023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/mo00152023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/mo00172023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/mo00192023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/mo00202023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/mo00222023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mo00312023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/614/mo00352023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/615/mo00362023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/616/mo00372023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/mocao_58-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/mocao_68_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/mocao_75_-_vardema.assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pdl00012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pdl00022023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_decreto_no_03-2023_-_lucilia_maria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pdl00052023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pdl00062023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pdl00072023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pdl00082023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pdl00102023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pdl00112023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pdl00122023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pdl00132023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pdl00142023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pdl00152023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pdl00162023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pdl00182023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pdl00192023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pdl00222023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pdl00232023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pdl00242023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pdl00252023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pdl00272023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/472/pdl00292023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pdl00302023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pdl00312023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_decreto_legislativo.dunga.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/859/honra_ao_merito_oswaldo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/pdl_-2023_-_jcm_honra_ao_merito_petra_munhoz__assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/pdl_40.2023_-jds_cidadao_honorario_sargento_waldir_da_silva_lima_abreu_1.assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1739/cidadao_honorario_dr._raphael_penzim_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_decreto_legislativo_47-2023_-_cidada_honoraria_rayane_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/185/mo00012023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/186/mo00022023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/187/mo00032023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/188/mo00042023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/190/mo00062023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/230/mo00072023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/232/mo00092023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/233/mo00102023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/235/mo00122023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/237/mo00142023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/238/mo00152023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/240/mo00172023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/242/mo00192023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/243/mo00202023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/244/mo00222023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/610/mo00312023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/614/mo00352023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/615/mo00362023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/616/mo00372023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/mocao_58-dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1643/mocao_68_-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1837/mocao_75_-_vardema.assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>