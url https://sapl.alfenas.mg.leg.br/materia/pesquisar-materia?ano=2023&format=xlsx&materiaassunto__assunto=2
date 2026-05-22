--- v0 (2026-02-06)
+++ v1 (2026-05-22)
@@ -54,412 +54,412 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal firmar acordo judicial e administrativo com o Consórcio Intermunicipal de Saúde da Macro Região do Sul de Minas para o gerenciamento dos serviços de atendimento e ações de educação permanente em urgência e emergência, conforme exatos termos da minuta anexa, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia, garante prioridade no atendimento dos portadores da referida patologia e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf</t>
   </si>
   <si>
     <t>Fixa o piso salarial dos Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do Município de Alfenas / MG, em consonância com a Emenda Constitucional nº 142/2022 e a Lei Federal nº 14.432/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/rq00312023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/rq00312023.pdf</t>
   </si>
   <si>
     <t>Encaminhar informações referentes à quantidade de cirurgias autorizadas pela Secretaria Municipal de Saúde de Alfenas, na especialidade de Oftalmologia, para as cirurgias de Catarata e Pterígio, no ano de 2021 até a presente data._x000D_
 _x000D_
 Justificativa: Responder a questionamentos e perguntas feitas pela população sobre as questões acima e apresentar os resultados destas ações públicas de saúde e seus benefícios para a nossa sociedade.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/rq00362023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/rq00362023.pdf</t>
   </si>
   <si>
     <t>Prestar informações a esta Casa Legislativa, sobre o trabalho desenvolvido pelos Agentes Comunitários de Saúde (ACS) na cidade de Alfenas, para responder a diversos questionamentos feitos pela nossa população._x000D_
 _x000D_
 Justificativa: Responder à população de Alfenas quantos Agentes Comunitários de Saúde (ACS) estão atuando na sua função atualmente e por que alguns bairros da cidade estão sem o trabalho dos ACS nas comunidades.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/574/rq00382023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/574/rq00382023.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa o número de atendimentos mensais no município de Alfenas realizados pelo Consórcio Intermunicipal de Saúde dos Municípios da Região dos Lagos do Sul de Minas Gerais - CISLAGOS, com o valor mensal gasto pelo Município e se os pagamentos estão em dia.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_55.2023_-_teresa_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_55.2023_-_teresa_assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa indagações relacionadas aos mutirões de colonoscopia e Ecocardiograma de Alfenas.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/ind00662023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/ind00662023.pdf</t>
   </si>
   <si>
     <t>Tomar providências com relação aos telefones de contato da Central de Medicamentos (CDM), pois a população nos trouxe informações de que os números possam estar com problemas ou não estão recebendo chamadas nos horários de atendimento.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/ind01372023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/ind01372023.pdf</t>
   </si>
   <si>
     <t>Instituir mediante Lei, a Política Municipal de Proteção dos Direitos da Pessoa com Fibromialgia, garantindo prioridade no atendimento dos portadores da referida patologia. Para facilitar o desenvolvimento do referido projeto, venho encaminhar minuta anexa a esta indicação.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ind01402023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ind01402023.pdf</t>
   </si>
   <si>
     <t>Incluir no contrato que garante o tratamento da Oxigenoterapia Domiciliar aos pacientes de nosso município, o fornecimento de aparelho portátil, àqueles que necessitam de seu uso por 24h (vinte e quatro horas).</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind01992023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind01992023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de instalar uma casa de apoio, em Belo Horizonte - MG, para familiares de pacientes que vão para consultas a longo prazo.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/299/ind02442023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/299/ind02442023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de passar o carro fumacê em todas as ruas dos bairros Jardim América, Vila Betânia, Jardim São Carlos, Jardim Olímpia, Residencial Oliveira, Júlio Alves, Por do Sol 1 e 2, Santa Edwiges, Campos Elíseos, Primavera e Vista Grande.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/310/ind02552023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/310/ind02552023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar mutirão de colonoscopia em nosso município, objetivando diminuir as filas de espera desse exame pelos pacientes.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ind02592023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ind02592023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de autorizar o Município a conceder às crianças e aos adolescentes diabéticos, sensor e aparelho medidor de glicose digital. Para facilitar o desenvolvimento do referido projeto, venho encaminhar minuta anexa a esta indicação. Lembrando ainda que, o mencionado projeto necessita de estudo de impacto financeiro.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/324/ind02692023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/324/ind02692023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de adquirir dois veículos para atendimento das demandas da população em necessidade de tratamento, para reabilitação motora do organismo em fisioterapia.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ind02732023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ind02732023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de conceder um veículo para o PSF do Bairro Gaspar Lopes, para atender às demandas dos pacientes que procuram o PSF e não têm como se locomover para realizar seus exames, consultas e fisioterapias agendadas pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/360/ind03062023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/360/ind03062023.pdf</t>
   </si>
   <si>
     <t>Viabilize a pulverização de inseticida (fumacê), fechando cinturão em toda a cidade de Alfenas, com a máxima urgência, diante do expressivo aumento do número de casos de dengue no município.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/362/ind03082023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/362/ind03082023.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão, em caráter emergencial, para que os clientes / pacientes usuários da rede pública de saúde do Município de Alfenas-MG (SUS), tenham a oportunidade de realizar exames de colonoscopia.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/375/ind03212023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/375/ind03212023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de mandar pulverizar, com o veículo Fumacê, os bairros Jardim Alvorada e Recreio Vale do Sol.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/389/ind03352023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/389/ind03352023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de enviar servidores do setor de vacinação às empresas, creches e escolas, para imunizar trabalhadores, alunos e professores.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/511/ind03912023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/511/ind03912023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de que o médico Dr. Amaro T. Alencar Ferreira retorne aos atendimentos dos moradores nas ESFs dos Bairros rurais da Serrinha e Barranco Alto.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ind04392023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ind04392023.pdf</t>
   </si>
   <si>
     <t>Promover a reabertura do PSF do bairro rural dos Esteves.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/622/ind04582023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/622/ind04582023.pdf</t>
   </si>
   <si>
     <t>Providenciar uma maca para o PSF de Gaspar Lopes.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/633/ind04692023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/633/ind04692023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de adquirir uma mesa ginecológica para atender o PSF do Bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ind04702023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ind04702023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de encaminhar um médico, uma vez por mês, à Escola Orlando Paulino para atendimento da população do Bairro Angolinha.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/635/ind04712023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/635/ind04712023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de enviar 01 (um) ou 02 (dois) dentistas para o distrito do Barranco Alto, pelo menos duas vezes por semana, para atender os moradores daquela comunidade.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/697/ind05392023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/697/ind05392023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de realizar a contratação de mais médicos especialistas em neurologia, para atender na rede pública municipal de saúde, principalmente as crianças portadoras de qualquer condição neurológica limitante e outras condições relacionadas ao sistema nervoso, como o Transtorno do Espectro Autista (TEA), o Transtorno de Déficit de Atenção e Hiperatividade (TDAH) e epilepsia.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_628-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_628-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Criação de um centro de atendimento com especialidade em reumatologia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -766,68 +766,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/rq00312023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/rq00362023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/574/rq00382023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_55.2023_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/ind00662023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/ind01372023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ind01402023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind01992023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/299/ind02442023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/310/ind02552023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ind02592023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/324/ind02692023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ind02732023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/360/ind03062023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/362/ind03082023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/375/ind03212023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/389/ind03352023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/511/ind03912023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ind04392023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/622/ind04582023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/633/ind04692023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ind04702023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/635/ind04712023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/697/ind05392023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_628-_teresa_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/mensagem_0010.2023_-_acordo_samu_1.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/mensagem_011.2023_-_fibromialgia.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/mensagem_29fabia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/223/rq00312023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/228/rq00362023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/574/rq00382023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/945/requerimento_55.2023_-_teresa_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/ind00662023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/ind01372023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/ind01402023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/256/ind01992023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/299/ind02442023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/310/ind02552023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/314/ind02592023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/324/ind02692023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/328/ind02732023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/360/ind03062023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/362/ind03082023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/375/ind03212023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/389/ind03352023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/511/ind03912023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/560/ind04392023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/622/ind04582023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/633/ind04692023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/634/ind04702023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/635/ind04712023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/697/ind05392023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/913/indicacao_628-_teresa_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>