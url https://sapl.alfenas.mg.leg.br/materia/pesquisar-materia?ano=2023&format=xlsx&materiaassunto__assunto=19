--- v0 (2025-12-19)
+++ v1 (2026-05-23)
@@ -54,209 +54,209 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFP - Comissão de Orçamento e Finanças Públicas</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pdl00092023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pdl00092023.pdf</t>
   </si>
   <si>
     <t>Aprecia e aprova as contas da Prefeitura Municipal de Alfenas, referentes ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor mínimo para ajuizamento de execuções fiscais da dívida da Fazenda Pública Municipal, por meio de Execução Fiscal e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Mesa Diretora 2023-2024</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no orçamento vigente do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_4-2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Solicitar informações da Secretaria Municipal de Saúde, sobre a elaboração do Projeto de Lei Municipal que garantirá o pagamento do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias (ACE), garantido por diversas Portarias do Ministério da Saúde, entre elas a Portaria n. 1.378/2013 e Portaria n. 1.025/GM/MS/2015, dentre outras._x000D_
 _x000D_
 Justificativa:_x000D_
 Fiscalizar o não pagamento de recursos financeiros destinados pelo Fundo Nacional de Saúde referente ao ordenamento jurídico que garante o direito dos ACS / ACE ao Incentivo Financeiro Adicional (IFA).</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/rq00132023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/rq00132023.pdf</t>
   </si>
   <si>
     <t>Requerer cópia de documentação referente ao Projeto de Lei nº 7/2023, que dispõe sobre o valor mínimo para ajuizamento de execuções fiscais da dívida da Fazenda Pública Municipal, por meio de Execução Fiscal e dá outras providências, de autoria do Executivo Municipal, em tramitação ordinária, apresentado na Reunião Ordinária do dia 27/02/2023._x000D_
 _x000D_
 Justificativa:_x000D_
 Instruir a proposição e fornecer subsídios aos estudos desta Comissão para análise do Projeto de Lei nº 7/2023 e posterior emissão do respectivo parecer.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/rq00172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/rq00172023.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa o andamento das emendas impositivas ao Projeto de Lei n. 57/2022, que "estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2023", apresentadas pela Comissão de Orçamento e Finanças Públicas em 05/12/2022._x000D_
 _x000D_
 Justificativa:_x000D_
 Estar por dentro de todas as etapas e prazos a serem cumpridos até que as emendas sejam efetivamente destinadas as ações e serviços públicos de saúde indicados por cada Vereador.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/rq00342023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/rq00342023.pdf</t>
   </si>
   <si>
     <t>Requerer informações referentes ao Projeto de Lei nº 25/2023, com relação aos valores que foram repassados ao CIDERSU desde a edição da Lei Municipal nº 4.974, de 13 de novembro de 2020, bem como os benefícios existentes com o convênio._x000D_
 _x000D_
 Justificativa: Obter informações imprescindíveis aos estudos desta Comissão para análise do Projeto de Lei nº 25/2023 e posterior emissão do respectivo parecer, além do exercício da função fiscalizadora inerente ao Poder Legislativo.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/576/rq00402023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/576/rq00402023.pdf</t>
   </si>
   <si>
     <t>Informar o valor gasto pelo município com energia elétrica nos prédios públicos._x000D_
 _x000D_
 Justificativa: Solicitar informações sobre o valor total gasto com contas de energia elétrica em todos os prédios públicos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -565,68 +565,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pdl00092023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/rq00132023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/rq00172023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/rq00342023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/576/rq00402023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pdl00092023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/413/mensagem_no_06.2023_p0513.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/mensagem_no_16_-_lei_orcamentaria_anual_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/mensagen_no_19_-_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/599/plo00472023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/600/mensagem_42.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/196/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/205/rq00132023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/209/rq00172023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/226/rq00342023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/576/rq00402023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>