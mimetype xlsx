--- v0 (2026-02-28)
+++ v1 (2026-06-12)
@@ -54,1290 +54,1290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/ind00052023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/ind00052023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do Residencial Vale Verde, em especial a rua Braúna, nº 94.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/ind00102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/ind00102023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza por completo no córrego do Pântano e designar um mutirão de limpeza para todas as ruas dos bairros Jardim América 1, 2 e 3 e Jardim Nova América.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/ind00132023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/ind00132023.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza e varrição, bem como capina do mato dos meios fios e limpeza de bueiros, em todo Bairro Jardim América e Jardim América I.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ind00162023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ind00162023.pdf</t>
   </si>
   <si>
     <t>Notificar os proprietários de terrenos vagos no Bairro Residencial Jardim Aeroporto, em especial, dos terrenos localizados na Rua Salvador Quesada, tanto do lado direito como esquerdo da residência de nº 260, bem como de todos os demais terrenos da referida rua, para que regularizem a limpeza de seus terrenos, dentro do prazo de que determina a Lei Municipal, sob pena de Multa.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/ind00232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/ind00232023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza dos terrenos baldios do Residencial Dona Anita, próximos à Avenida XV de outubro.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ind00252023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ind00252023.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza (varrição), bem como a capina do mato dos meios fios, limpeza dos canteiros das entradas e saídas do bairro Vila Teixeira (pontuo as margens da BR 491), bem como de toda a área do Residencial Teixeira (nas proximidades da área industrial).</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/ind00302023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/ind00302023.pdf</t>
   </si>
   <si>
     <t>Fazer um mutirão de limpeza (capina e limpeza das guias de meio fio) em todas as ruas dos bairros Vila Teixeira, Panorama e Santa Maria.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/ind00382023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/ind00382023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza no lote 11, localizado na Rua Pedro Antônio de Oliveira, Novo horizonte, ao lado do número 90.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/ind00402023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/ind00402023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza da área verde pertencente à Prefeitura Municipal, localizada na Rua José Rabelo, no Bairro Colinas Park.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/ind00422023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/ind00422023.pdf</t>
   </si>
   <si>
     <t>Identificar o dono de um terreno na Rua Santo Padre Pio, entre os números 121 e 141, bairro Jardim Olímpia, bem como notificá-lo para que faça a limpeza correta da sua propriedade e calçamento, já que é o único terreno da rua que não possui passeio.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/ind00472023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/ind00472023.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza na Rua Progresso, atrás do Campo do América Futebol Clube.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/ind00532023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/ind00532023.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza perto da creche Dona Zinica e na rua Carlos Drumond de Andrade.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/ind00572023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/ind00572023.pdf</t>
   </si>
   <si>
     <t>Providenciar a desobstrução e limpeza dos bueiros para a passagem da água pluvial em todo o bairro Jardim São Carlos, em especial na esquina da Rua Raimundo Correa com a Capistrano de Abreu.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ind00582023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ind00582023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza dos arredores do PSF do Jardim Primavera.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ind00592023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ind00592023.pdf</t>
   </si>
   <si>
     <t>Identificar e posteriormente notificar o proprietário (s) de uma área grande situada na Rua Bernardo Vasconcelos, nas proximidades do número 180, no bairro Chapada, para que regularize a limpeza de seu (s) terreno (s), dentro do prazo de que determina a Lei Municipal, sob pena de Multa.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ind00652023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ind00652023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a extensão do nosso zoológico municipal, em especial da pista de caminhada.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/ind00732023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/ind00732023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza da Rua Afrânio Peixoto, no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/ind00762023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/ind00762023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e revitalização do parquinho, quadra e área verde do bairro Vila Esperança, localizados na Praça Pedro Digenouts, próximos ao Caic, atrás do ambulatório Vila Esperança.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/75/ind00772023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/75/ind00772023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do passeio da Rua Adolfo Engel, entre o Cemei Ipê Amarelo e a Funilaria do Rangel, Bairro Jardim Elite.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/ind00782023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/ind00782023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza geral em toda a extensão da Rua Dalva Inês de Carvalho, no bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/ind00802023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/ind00802023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza geral (manutenção dos bueiros, limpeza das calçadas) em todas as ruas do bairro Vale Verde.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ind00872023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ind00872023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e a capina dos arredores do PSF do Jardim Alvorada.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/ind00972023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/ind00972023.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza na rua Lima Barreto, assim como em todas as ruas do bairro Jardim Primavera e no entorno do PSF Primavera, bem como fazer também a poda das árvores da rua Alberto de Oliveira, começando na antiga Secretaria de Obras.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/ind00982023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/ind00982023.pdf</t>
   </si>
   <si>
     <t>Realizar um limpeza, urgente, na piscina da Praça de Esporte.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/ind00992023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/ind00992023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do interior e arredores da Escola Estadual Samuel Engel.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/ind01182023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/ind01182023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza do mato existente em todo o entorno da quadra do Bairro Campo dos Elíseos.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/ind01242023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/ind01242023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza geral (capina do mato, manutenção da via) na entrada do Bairro Gaspar Lopes (BR 369) e toda a sua extensão.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/ind01552023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/ind01552023.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e desentupimento do bueiro localizado na Rua São Gonçalo do Sapucaí, no bairro Residencial Oliveira, bem como fazer também a limpeza em todos os bueiros onde houver necessidade no bairro.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/ind01562023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/ind01562023.pdf</t>
   </si>
   <si>
     <t>Remover os entulhos e podar o mato existente atrás do cemitério, na Rua São Miguel, próximo ao número 265.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/ind01572023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/ind01572023.pdf</t>
   </si>
   <si>
     <t>Realizar a poda do mato nos meios-fios e vias públicas do Distrito Industrial.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/ind01582023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/ind01582023.pdf</t>
   </si>
   <si>
     <t>Fazer um mutirão de limpeza com trator nos terrenos que se encontram com o mato muito alto, chegando até a entrar para dentro da rua, localizados nas proximidades das ruas Afrânio Peixoto, Castro Alves, atrás da Igreja Congregação Cristã no Brasil, no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/ind01662023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/ind01662023.pdf</t>
   </si>
   <si>
     <t>Limpar o passeio da Rua Antônio Ivo de Oliveira, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/ind01682023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/ind01682023.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e desentupimento do bueiro localizado na Rua Benjamim Constant, esquina com a rua Américo José da Silva, no bairro Vila Esperança, bem como fazer também a limpeza em todos bueiros onde houver necessidade no bairro.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/166/ind01702023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/166/ind01702023.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza nas ruas e limpar os meios-fios nos bairros Pôr do Sol e Pôr do Sol II.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/167/ind01712023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/167/ind01712023.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza do terreno localizado na Rua Piracicaba, nº 90, Jardim São Paulo, com urgência.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/169/ind01732023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/169/ind01732023.pdf</t>
   </si>
   <si>
     <t>Realizar a capina e limpeza dos meios-fios da Rua Treze de Maio, mais precisamente em sua região central.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind01882023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind01882023.pdf</t>
   </si>
   <si>
     <t>Limpar as margens do Náutico Clube, bem como plantar mais árvores nativas ou frutíferas.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind01892023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind01892023.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza da Rua Braúna, no Residencial Vale Verde.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/ind01912023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/ind01912023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a extensão da Rua Américo Totti e da Avenida São José.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/ind01922023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/ind01922023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de todos os Condomínios Rurais do nosso município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind01952023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind01952023.pdf</t>
   </si>
   <si>
     <t>Fazer uma limpeza geral e capinar o mato existente em frente e nos arredores do CAPS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/ind02072023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/ind02072023.pdf</t>
   </si>
   <si>
     <t>Fazer a capina da área do novo terminal rodoviário (Rodoviária Nova).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind02112023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind02112023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a extensão da pista Alfenas Skate Park, no Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/ind02122023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/ind02122023.pdf</t>
   </si>
   <si>
     <t>Fazer um mutirão de limpeza (capina e limpeza das guias de meio-fio) em todas as ruas dos bairros Jardim América 1, 2 e 3 e Jardim Nova América, bem como na Av. Rui Martins dos Santos, desde o começo do muro do bairro Jardim da Colina até a BR-491.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind02132023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind02132023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza nas ruas e nos entornos do EMEI - Profa. Maria Conceição Carvalho - Escola Municipal Dona Zinica, localizada na Rua Carlos Drummond de Andrade, n. 197 - Bairro Jardim São Carlos, na cidade de Alfenas-MG.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/ind02152023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/ind02152023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza e a capina de toda a extensão do Bairro Jardim Alvorada II.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/ind02172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/ind02172023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar as lixeiras dos condomínios Jardim das Alterosas, Vale do Sol, Tupã, São Paulo e Jardim São Carlos e se possível colocar lixeiras de container (verdes), conforme fotos em anexo.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/ind02222023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/ind02222023.pdf</t>
   </si>
   <si>
     <t>Averiguar a limpeza de bueiro na Avenida Nossa Senhora da Aparecida e Rua Santa Bárbara, no Bairro Santa Clara.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind02232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind02232023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza em todo o Bairro Campinho.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind02382023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind02382023.pdf</t>
   </si>
   <si>
     <t>Fazer uma limpeza às margens do Córrego do Jardim Elite e Tropical, entre as Ruas Joaquim Manso Vieira e Adolfo Engel.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/309/ind02542023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/309/ind02542023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar lixeiras públicas na praça da Capela São Francisco de Assis, Bairro Pinheirinho, e em todas as praças da cidade, principalmente as dos bairros afastados do centro.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/315/ind02602023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/315/ind02602023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar aos finais de semana, a limpeza nos condomínios rurais, através das equipes de recuperandos.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/325/ind02702023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/325/ind02702023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a extensão da calçada da Rua Emílio de Menezes, no Bairro Santa Edwiges.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/331/ind02762023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/331/ind02762023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma limpeza em toda a extensão da Rua São Gonçalo do Sapucaí, assim como da área verde do Bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ind02842023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ind02842023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza do Bairro Residencial Dona Anita, em especial na rua Lambari.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/351/ind02972023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/351/ind02972023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza na rua Joaquim Manso Vieira, no bairro Jardim Elite.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/352/ind02982023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/352/ind02982023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza e manutenção periódica do Centro de Atenção Psicossocial (CAPS), localizado no bairro Santos Reis, na cidade de Alfenas.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/361/ind03072023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/361/ind03072023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza na rua Juscelino Barbosa, no trecho da Av. Lincoln Westin da Silveira até a mina dos Santos Reis e, também, fazer a limpeza ao redor da mina do Bairro Santos Reis.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/367/ind03132023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/367/ind03132023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza (roçagem e limpeza) da pracinha, no bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/376/ind03222023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/376/ind03222023.pdf</t>
   </si>
   <si>
     <t>Limpar uma área que se destina como canteiro na Rua Emília Pereira Esteves, em frente ao novo loteamento, no Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/382/ind03282023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/382/ind03282023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza do Bairro rural Barranco Alto.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/387/ind03332023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/387/ind03332023.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza (varrição), capina do mato dos meios fios e limpeza das Áreas Verdes no Bairro Jardim Olímpia, bem como aos arredores do Colégio Samuel Engel, no Bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/392/ind03382023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/392/ind03382023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de colocar uma lixeira no Bairro Santa Clara, na Avenida Jovino Fernandes Salles, nas proximidades do campo de futebol e próxima ao nº 3493.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/402/ind03482023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/402/ind03482023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza do meio fio e calçada, no cruzamento entre a Rua Lima Barreto e Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/404/ind03502023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/404/ind03502023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de mandar limpar, com uma certa urgência, as margens e o gramado do Campo de futebol do Distrito Barranco Alto.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ind03562023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ind03562023.pdf</t>
   </si>
   <si>
     <t>Realizar a roçagem e a limpeza na área verde localizada nos bairros Santa Rita, Jardim Elite e Jardim Tropical.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/480/ind03582023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/480/ind03582023.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza nas calçadas da Rua Vereador José Ernesto e da Rua Feliciano Libânio Silveira, em toda a sua extensão, e também que sejam notificados os proprietários dos terrenos localizados nos referidos endereços para que realizem a sua limpeza, no Bairro Jardim Aeroporto 2.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/504/ind03822023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/504/ind03822023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de retomar, na cidade, os serviços de recolhimento de recicláveis com o caminhão.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/507/ind03872023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/507/ind03872023.pdf</t>
   </si>
   <si>
     <t>Realizar limpeza geral e poda de mato na área verde que se encontra no final da Rua João Landre, nº432, Bairro Jardim América I.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/508/ind03882023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/508/ind03882023.pdf</t>
   </si>
   <si>
     <t>Proceder com a limpeza e a roçagem do mato ao redor da mina d'água do bairro Vila Teixeira, e averiguar a necessidade de fazer uma obra nas manilhas de escoamento da mina, visto que está acumulando água.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/517/ind03962023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/517/ind03962023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza geral no entorno do PSF do Bairro Rural dos Bárbaras, assim como também nas imediações da igreja do Bairro Rural dos Esteves.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ind03992023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ind03992023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza geral no cemitério do Barranco Alto.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/524/ind04032023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/524/ind04032023.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e a roçagem do mato existente no bairro Por do Sol.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/527/ind04062023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/527/ind04062023.pdf</t>
   </si>
   <si>
     <t>Fazer um mutirão de limpeza em todos os bueiros do bairro Santos Reis.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/528/ind04072023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/528/ind04072023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de limpar as margens do acostamento da rodovia que liga o Bairro Pinheirinho com o Distrito Industrial.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/530/ind04092023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/530/ind04092023.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de fazer uma limpeza geral no Bairro Santa Maria.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/533/ind04122023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/533/ind04122023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar um mutirão de limpeza nos bairros Residencial Oliveira, Jardim Olímpia e Júlio Alves.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/547/ind04262023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/547/ind04262023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza e roçagem na rodovia BR-491, nas proximidades do acesso ao trevo do nosso município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/552/ind04312023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/552/ind04312023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tirar / trocar a caçamba existente ao lado do chafariz do Bairro Santos Reis.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ind04402023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ind04402023.pdf</t>
   </si>
   <si>
     <t>Realizar a devida limpeza e remoção dos entulhos depositados no terreno em frente à creche municipal do Bairro Rural Barranco Alto.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/563/ind04422023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/563/ind04422023.pdf</t>
   </si>
   <si>
     <t>Fazer uma limpeza (retiradas de entulhos e galhos de árvores) dentro da Escola Municipal Orlando Paulino da Costa e também realizar uma limpeza por completo no bairro rural condomínio Angolinha.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/566/ind04452023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/566/ind04452023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma limpeza em toda a extensão da Rua São Gonçalo do Sapucaí, assim como da área verde, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ind04482023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ind04482023.pdf</t>
   </si>
   <si>
     <t>Verificar a limpeza de um terreno e a possibilidade de colocar uma lixeira grande ou caçamba na Rua Juscelino Barbosa, esquina com a Rua Lincoln Westin, em frente à padaria Nibel, no bairro Residencial Aeroporto.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/572/ind04512023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/572/ind04512023.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza em todo o Bairro Jardim América III, como varrição, limpeza de bueiros, retirada de mato das beiradas dos meios fios e limpeza das áreas verdes.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ind04632023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ind04632023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar um mutirão de limpeza em todas as ruas dos seguintes bairros: Primavera, Jardim Eunice, Vila Esperança, Itaparica e Campos Elíseos.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/629/ind04652023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/629/ind04652023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza de todas as ruas do bairro Vila Teixeira, principalmente as Ruas Aimorés e Tamarés.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/639/ind04752023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/639/ind04752023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza na última rua do Bairro Santa Clara, local próximo ao imóvel onde se localiza o pasto do Dr. Edward.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/642/ind04782023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/642/ind04782023.pdf</t>
   </si>
   <si>
     <t>Providencie a realização de um mutirão de limpeza na Avenida Lincoln Westin da Silveira, da altura da Gráfica Atenas até a BR491, bem como a instalação de lixeiras no local.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/644/ind04802023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/644/ind04802023.pdf</t>
   </si>
   <si>
     <t>Realizar uma limpeza geral no Bairro Residencial Dona Anita.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/651/ind04892023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/651/ind04892023.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão de limpeza em todas as ruas do bairro Vila Betânia.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/678/ind05182023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/678/ind05182023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar uma limpeza geral no Bairro Rural Bárbaras, principalmente na Escola e no PSF.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/687/ind05282023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/687/ind05282023.pdf</t>
   </si>
   <si>
     <t>Providenciar a realização de um mutirão de limpeza na Rua Aimorés e em todo o bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ind05342023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ind05342023.pdf</t>
   </si>
   <si>
     <t>Reiterar indicação anterior já feita por este vereador, no sentido de ver a possibilidade de limpar as margens da Rua Joaquim Manso Vieira, nas proximidades do Córrego Chafariz.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_598_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_598_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar um mutirão para limpeza de todas as ruas dos Bairros Jardim América 1,2 e 3, Nova América, Residencial Oliveira, Júlio Alves e Jardim Olímpia.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_655-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_655-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a retirada de entulhos (pedaços de asfalto) que após a realização de reparos no asfalto, foram deixados na calçada da Rua Maria de Lurdes Munhoz, na esquina com a Rua Padre Cornélio Hans, ao lado da casa 2.132, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/961/indicacao_668-_vardema_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/961/indicacao_668-_vardema_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma limpeza do mato impregnado no meio-fio das vias públicas Rua Leão de Faria e na esquina da Praça Afonso Van Graff, próximas à Praça da APAE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_795_-_vardema.assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_795_-_vardema.assinado.pdf</t>
   </si>
   <si>
     <t>Verificar junto ao setor competente a possibilidade de monitorar a limpeza realizada no Albergue, sito na Av. Governador Valadares, após as refeições servidas aos moradores de rua.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_798_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_798_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza do mato existente nas ruas do Bairro Vila Teixeira, principalmente nas Ruas Tamarés, Aimorés e Tapiranas.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_835_-_dunga_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_835_-_dunga_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de lixeiras  em pontos de coleta de lixo no Bairro Santa Clara.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_850_-_paulinho.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_850_-_paulinho.assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Municipal de Meio Ambiente no sentido de verificar a possibilidade de adquirir 3 lixeiras e instar em frente aos seguintes pontos centrais de nossa cidade:_x000D_
 1ª Semáforo da Prefeitura;_x000D_
 2ª Parquinho infantil ao lado da Copasa; e_x000D_
 3ª Rodoviária antiga.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_873-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_873-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a poda do mato, em toda a sua extensão, na Rua José Constâncio da Silveira com a Rua Prefeito Aristides de Souza.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_880_-_braz-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_880_-_braz-_assinado.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza do parquinho e também na última rua do Bairro Santa Clara, à qual faz divisa com o pasto do Dr. Edward.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_885_-_dominguinhos_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_885_-_dominguinhos_assinado.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a extensão da ponte situada no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_898_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_898_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar a substituição das lixeiras danificadas das imediações do terminal central Alfetur, situado na Praça Emilio da Silveira e, se possível, que elas sejam substituídas por outras com maior capacidade de armazenamento de lixo.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_918_-_braz-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_918_-_braz-assinado.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma limpeza na Avenida José Paulino da Costa, começando no trevo até as proximidades do Sindicato Rural de Alfenas.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_925_-_paulinho.aasinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_925_-_paulinho.aasinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria de Meio Ambiente para verificar a possibilidade de fazer uma limpeza na Rua Ozório Padilha no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/assinado_indicacao_955-_solar_limpeza_caps.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/assinado_indicacao_955-_solar_limpeza_caps.pdf</t>
   </si>
   <si>
     <t>Providenciar limpeza no terreno e no entorno do CAPS - Centro de Atenção Psicossocial, localizado na rua João Caetano Saraíva, 512.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1644,67 +1644,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/ind00052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/ind00102023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/ind00132023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ind00162023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/ind00232023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ind00252023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/ind00302023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/ind00382023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/ind00402023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/ind00422023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/ind00472023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/ind00532023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/ind00572023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ind00582023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ind00592023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ind00652023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/ind00732023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/ind00762023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/75/ind00772023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/ind00782023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/ind00802023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ind00872023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/ind00972023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/ind00982023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/ind00992023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/ind01182023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/ind01242023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/ind01552023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/ind01562023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/ind01572023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/ind01582023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/ind01662023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/ind01682023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/166/ind01702023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/167/ind01712023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/169/ind01732023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind01882023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind01892023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/ind01912023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/ind01922023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind01952023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/ind02072023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind02112023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/ind02122023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind02132023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/ind02152023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/ind02172023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/ind02222023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind02232023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind02382023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/309/ind02542023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/315/ind02602023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/325/ind02702023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/331/ind02762023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ind02842023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/351/ind02972023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/352/ind02982023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/361/ind03072023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/367/ind03132023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/376/ind03222023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/382/ind03282023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/387/ind03332023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/392/ind03382023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/402/ind03482023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/404/ind03502023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ind03562023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/480/ind03582023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/504/ind03822023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/507/ind03872023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/508/ind03882023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/517/ind03962023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ind03992023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/524/ind04032023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/527/ind04062023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/528/ind04072023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/530/ind04092023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/533/ind04122023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/547/ind04262023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/552/ind04312023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ind04402023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/563/ind04422023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/566/ind04452023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ind04482023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/572/ind04512023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ind04632023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/629/ind04652023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/639/ind04752023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/642/ind04782023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/644/ind04802023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/651/ind04892023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/678/ind05182023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/687/ind05282023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ind05342023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_598_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_655-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/961/indicacao_668-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_795_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_798_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_835_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_850_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_873-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_880_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_885_-_dominguinhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_898_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_918_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_925_-_paulinho.aasinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/assinado_indicacao_955-_solar_limpeza_caps.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/ind00052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/ind00102023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/ind00132023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/ind00162023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/ind00232023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/ind00252023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/ind00302023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/ind00382023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/ind00402023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/ind00422023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/ind00472023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/ind00532023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/ind00572023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/ind00582023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/ind00592023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/ind00652023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/ind00732023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/ind00762023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/75/ind00772023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/ind00782023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/ind00802023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/ind00872023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/ind00972023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/ind00982023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/ind00992023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/ind01182023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/ind01242023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/ind01552023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/ind01562023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/ind01572023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/ind01582023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/ind01662023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/ind01682023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/166/ind01702023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/167/ind01712023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/169/ind01732023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/183/ind01882023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/184/ind01892023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/248/ind01912023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/249/ind01922023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/252/ind01952023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/264/ind02072023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/266/ind02112023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/267/ind02122023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/268/ind02132023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/270/ind02152023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/272/ind02172023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/277/ind02222023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/278/ind02232023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/293/ind02382023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/309/ind02542023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/315/ind02602023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/325/ind02702023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/331/ind02762023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/339/ind02842023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/351/ind02972023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/352/ind02982023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/361/ind03072023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/367/ind03132023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/376/ind03222023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/382/ind03282023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/387/ind03332023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/392/ind03382023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/402/ind03482023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/404/ind03502023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/478/ind03562023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/480/ind03582023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/504/ind03822023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/507/ind03872023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/508/ind03882023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/517/ind03962023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/520/ind03992023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/524/ind04032023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/527/ind04062023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/528/ind04072023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/530/ind04092023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/533/ind04122023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/547/ind04262023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/552/ind04312023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/561/ind04402023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/563/ind04422023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/566/ind04452023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/569/ind04482023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/572/ind04512023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/627/ind04632023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/629/ind04652023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/639/ind04752023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/642/ind04782023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/644/ind04802023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/651/ind04892023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/678/ind05182023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/687/ind05282023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/693/ind05342023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_598_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/946/indicacao_655-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/961/indicacao_668-_vardema_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1299/indicacao_795_-_vardema.assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_798_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_835_-_dunga_assinada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_850_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_873-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao_880_-_braz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_885_-_dominguinhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_898_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1797/indicacao_918_-_braz-assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_925_-_paulinho.aasinada.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1846/assinado_indicacao_955-_solar_limpeza_caps.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>