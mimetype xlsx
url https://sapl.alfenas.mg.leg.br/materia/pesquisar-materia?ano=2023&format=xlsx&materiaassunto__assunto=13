--- v0 (2025-12-19)
+++ v1 (2026-05-23)
@@ -54,1061 +54,1061 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atividade de transporte motorizado remunerado privado individual de passageiros no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/577/rq00412023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/577/rq00412023.pdf</t>
   </si>
   <si>
     <t>Prestar informações referentes ao serviço taxativo prestado pela empresa Azul Parking no município de Alfenas, tais como onde se encontra instalado o escritório da empresa, seus proprietários, sua Matriz, os valores arrecadados pela empresa mensalmente e o valor de impostos pagos._x000D_
 _x000D_
 Justificativa: Responder as dúvidas dos cidadãos alfenenses referentes à prestação de serviço da área azul na nossa cidade.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/585/rq00502023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/585/rq00502023.pdf</t>
   </si>
   <si>
     <t>Solicitar do coordenador e / ou do responsável pela empresa que presta serviços na concessão da Área Azul no Município de Alfenas, informações sobre o número de prestadores de serviços de acordo com as áreas determinadas para incidir a cobrança e como proceder o cidadão quando não encontra-los.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/ind00022023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/ind00022023.pdf</t>
   </si>
   <si>
     <t>Refazer a pintura da sinalização de trânsito horizontal PARE, localizada na Rua Rondônia, próximo ao nº 465, na esquina com a Rua João Brasilino Terra, esquina do Posto do Bairro Jardim Elite 1.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/ind00142023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/ind00142023.pdf</t>
   </si>
   <si>
     <t>Modificar o sentido do tráfego da via pública denominada Rua João de Souza Sobrinho, passando a ser via de mão única em toda a sua extensão, tendo em vista que, embora uma parte da via já seja mão única, no trecho em que o tráfego é permitido de ambos os lados há grande dificuldade de circulação quando há veículos estacionados.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/ind00442023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/ind00442023.pdf</t>
   </si>
   <si>
     <t>Fazer, com a maior brevidade possível, a sinalização de trânsito, principalmente com os PARE nas vias, de toda o bairro Vila Olímpia.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/ind00452023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/ind00452023.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas), em frente a Sulaço, na Avenida Jovino Fernandes Salles, 734, Jardim Boa Esperança II.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/ind00742023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/ind00742023.pdf</t>
   </si>
   <si>
     <t>Reiterar a modificação do sentido do tráfego da via pública denominada Rua Carmen Carnevalli, no Bairro Jardim Nova América, passando a ser via de mão única ou que, na impossibilidade, seja regulamentada a permissão de estacionamento apenas de um lado da via.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/77/ind00792023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/77/ind00792023.pdf</t>
   </si>
   <si>
     <t>Reforçar a sinalização de trânsito (placa e faixa de pedestre) nas proximidades do cursinho vestibular "Bora Passar" e na frente da Universidade Federal de Alfenas, campus sede.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ind00892023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ind00892023.pdf</t>
   </si>
   <si>
     <t>Colocar uma travessia elevada para pedestres, de ambos os lados da via, na Rua Benjamin Constant, em frente ao número 3004, no bairro Vila Esperança.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/ind00952023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/ind00952023.pdf</t>
   </si>
   <si>
     <t>Construir uma faixa elevada de pedestres na Rua Martins Alfenas, no Bairro Santa Rita, nas proximidades do nº 2339.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/ind01062023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/ind01062023.pdf</t>
   </si>
   <si>
     <t>Providenciar a construção de faixas elevadas para travessia de pedestres e / ou sinalização vertical de redutor de velocidade na Rua José Constâncio da Silveira, em frente o colégio Pontual, e também na Rua Duque de Caxias, onde começa a pista de caminhada.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/ind01082023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/ind01082023.pdf</t>
   </si>
   <si>
     <t>Analisar a sinalização para caminhões e ver a possibilidade dos caminhões seguirem em linha reta na rua Juscelino Barbosa, e impedir que os mesmos virem à esquerda na rua Joaquim Guarda.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/ind01262023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/ind01262023.pdf</t>
   </si>
   <si>
     <t>Realizar a análise do trânsito e da sinalização no cruzamento da Rua Areado com a Rua João Pinheiro, para implantação de uma faixa de pedestres no local.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/ind01292023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/ind01292023.pdf</t>
   </si>
   <si>
     <t>Analisar o trânsito e a sinalização ao longo da Rua Areado.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/ind01342023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/ind01342023.pdf</t>
   </si>
   <si>
     <t>Fazer a sinalização horizontal, com pintura para acessibilidade e parada de ambulância, no local em frente à porta do PSF Unisaúde.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/137/ind01392023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/137/ind01392023.pdf</t>
   </si>
   <si>
     <t>Fazer a fixação de placas de sinalização indicando a entrada / saída de caminhão, tanto para a BR-491, quanto para a BR-369, na Av. Lincoln Westin da Silveira.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/ind01542023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/ind01542023.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas) na Rua Dona Isaura Magalhães, Bairro Jardim São Paulo.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/ind01592023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/ind01592023.pdf</t>
   </si>
   <si>
     <t>Adequar a sinalização de trânsito no entorno dos cemitérios e do Supermercado ABC.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/ind01602023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/ind01602023.pdf</t>
   </si>
   <si>
     <t>Fazer a pintura de PARE em todo o Jardim Aeroporto, considerando o número de acidentes e perigo eminente.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind01902023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind01902023.pdf</t>
   </si>
   <si>
     <t>Realizar a revitalização da pintura da sinalização horizontal (chão) em todas as ruas do bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind01972023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind01972023.pdf</t>
   </si>
   <si>
     <t>Reiterar as Indicações 510/2021 e 379/2022, para que seja providenciada a construção de faixa elevada para travessia de pedestres em frente à Gráfica Atenas, na Avenida Lincoln Westin da Silveira, n. 560, onde já existe uma elevação de solo redutora de velocidade, bem como outra faixa elevada para pedestres em frente à Alfa Pneus (número 641).</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind01982023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind01982023.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias na demarcação do solo, por meio de pintura de faixa amarela junto às guias de meio-fio, que indique a proibição de estacionar do lado esquerdo da via, na rua Geraldo Freitas da Costa, bairro Cruz Preta.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind02042023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind02042023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar melhorias nas proximidades da Escola Municipal Fausto Monteiro, situada na Rua Segundo Savian, 170 - Gaspar Lopes, sendo a instalação de lombada e de placa indicativa de área escolar, bem como a pintura de faixa de pedestres, pois hoje 17/03, infelizmente aconteceu um acidente por falta de sinalização.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/ind02162023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/ind02162023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a revitalização da pintura da sinalização horizontal (chão) e das placas de sinalização em todas as ruas do Bairro Gaspar Lopes.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/ind02182023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/ind02182023.pdf</t>
   </si>
   <si>
     <t>Refazer a pintura da faixa de pedestre na saída da cidade, em frente à empresa CASEIH - Racine Tratores, a caminho do Mart Minas e entrada principal da Unifenas, conforme foto em anexo.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind02202023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind02202023.pdf</t>
   </si>
   <si>
     <t>Fazer uma faixa elevada de pedestre na Avenida Jovino Fernandes Salles, em frente ao nº 38 (Instituto Aquarela), em ambos os lados.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/ind02352023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/ind02352023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de proibir o estacionamento de veículos ao lado esquerdo de toda a extensão da Rua João Paulino Damasceno, incluindo, para tal, as devidas placas de sinalização.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/302/ind02472023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/302/ind02472023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de mudar o local de realização da prova prática de direção do DETRAN, hoje localizada à Rua Nabor Toledo Lopes, Vila Betânia.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/305/ind02502023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/305/ind02502023.pdf</t>
   </si>
   <si>
     <t>Analisar a possibilidade da instalação de redutores de velocidades (quebra-molas) na Rua Ribeirão Preto, no bairro Jardim São Paulo, no trecho do número 97 ao 165.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/307/ind02522023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/307/ind02522023.pdf</t>
   </si>
   <si>
     <t>Realizar estudo técnico de engenharia de tráfego para, caso demonstrado índice significativo ou risco potencial de acidentes em decorrência do excesso de velocidade, providenciar a colocação de lombada ou outro instrumento capaz de reduzir a velocidade do trânsito na Rua Alferes Domingos Vieira e Silva.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/318/ind02632023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/318/ind02632023.pdf</t>
   </si>
   <si>
     <t>Analisar a possibilidade de colocar uma rampa elevada de pedestres em frente à Igreja Batista Agapé, situada na Av. Machado de Assis, nº 112, no bairro Jd. São Carlos.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/320/ind02652023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/320/ind02652023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer as sinalizações corretas de passagem elevada de pedestres ou até mesmo semáforo, se fizer necessário, a fim de garantir a segurança dos alunos na travessia da Avenida Governador Valadares, no Bairro Vista Grande.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/329/ind02742023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/329/ind02742023.pdf</t>
   </si>
   <si>
     <t>Reiterar indicação feita anteriormente no ano de 2021, para verificar a possibilidade de sinalizar os entroncamentos das estradas rurais em todos os bairros do nosso município, sendo os mais difíceis de serem localizados: Mandassaia, Cascalho, Muzambo, Marimbondo, Coruja, Broacas, Samambaia, São Tomé, Paineiras, Bosque, Marolândia, Floresta, Lages, Barreiro, Esteves, Coroado, Matão, Fazenda Vitória, Ponte Alta, Ponte das Amoras, Muquirana, Pontal das Esmeraldas, Morro do Pito, Fazenda Santa Helena, Espigão, Baguari, etc.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/346/ind02912023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/346/ind02912023.pdf</t>
   </si>
   <si>
     <t>Fazer a sinalização e o impedimento com cones na entrada e saída da creche do Pinheirinho, no pequeno trecho da Rua João Januário Magalhães.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/348/ind02932023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/348/ind02932023.pdf</t>
   </si>
   <si>
     <t>Instalar um semáforo para pedestres no cruzamento da Avenida Jovino Fernandes Sales com a Avenida Engenheiro Carlos Engel, no bairro Jardim Alto da Boa Vista.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/359/ind03052023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/359/ind03052023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de pintar uma faixa para travessia de pedestres nas Rua José Constâncio e Duque de Caxias, nas imediações da pista de caminhada que liga o Bairro Santos Reis ao Complexo Esportivo Vila Formosa.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/369/ind03152023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/369/ind03152023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de pintar faixa de Proibido Estacionar em frente ao imóvel localizado na Rua Gabriel Monteiro da Silva, nº 51 - Chapada.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/377/ind03232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/377/ind03232023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de implantação de uma faixa elevada para pedestres em frente ao portão de saída da Educação Infantil do Colégio Sagrado Coração de Jesus, localizado na Avenida Afonso Pena.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/384/ind03302023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/384/ind03302023.pdf</t>
   </si>
   <si>
     <t>Realizar a sinalização, por completa, de toda a perimetral (horizontal e vertical) e também colocar radares em locais a serem definidos pelo departamento de trânsito.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/489/ind03672023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/489/ind03672023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalação de semáforos, no cruzamento da Rua Leão de Faria com a Rua Afonso Pena, devido ao intenso movimento, tanto de pedestres quanto de veículos, naquele local, a fim de evitar os transtornos que esta situação vem causando para o trânsito.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/501/ind03802023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/501/ind03802023.pdf</t>
   </si>
   <si>
     <t>Fazer a pintura e a divisão da pista situada na Avenida Aristides de Souza, perto do Colégio Pontual, onde os carros sempre invadem a pista contrária.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ind03972023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ind03972023.pdf</t>
   </si>
   <si>
     <t>Providenciar o desvio da linha do ônibus Sulminas, que traz alunos e trabalhadores das cidades vizinhas.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/531/ind04102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/531/ind04102023.pdf</t>
   </si>
   <si>
     <t>Fazer a devida revitalização da pintura horizontal de divisão nas Ruas José Constâncio da Silveira, Manoel Alves Taveira, Alferes Domingos Vieira e Silva e Avenida Professor Aristides de Souza.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/538/ind04172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/538/ind04172023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a devida sinalização, por meio de pinturas, de faixas divisórias das pistas, sinalização de pare, faixas de pedestres, lombadas, vagas para estacionamento, rampas de acesso a pessoas com deficiência, visando facilitar o trânsito na Avenida Lincoln Westin da Silveira, da esquina da Rua General Carneiro (bifurcação em Y) até a BR-369.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/542/ind04212023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/542/ind04212023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um redutor de velocidade na Rua Airton Sena, nas proximidades do número 731, bairro Residencial Alto da Boa Vista, na cidade de Alfenas.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/544/ind04232023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/544/ind04232023.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas) na Rua Josefina Salles Rey, próximo à escola Padre Jose Grimminck.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/545/ind04242023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/545/ind04242023.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de instalação de um radar fixo na estrada Perimetral, que liga os bairros do Distrito Industrial ao bairro Vista Grande, na cidade de Alfenas.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/553/ind04322023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/553/ind04322023.pdf</t>
   </si>
   <si>
     <t>Tomar providências em relação ao trânsito na rua João Paulino Damasceno, na altura do número 827, onde há muitos acidentes por desrespeito à sinalização existente no local.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/618/ind04542023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/618/ind04542023.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de um redutor de velocidade na Rua Alferes Domingos Vieira e Silva, em local a ser determinado pelo técnico responsável.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/619/ind04552023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/619/ind04552023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar sinalização horizontal em todo o bairro Santa Maria, escrevendo PARE em todas as vias públicas que se fizerem necessárias.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/620/ind04562023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/620/ind04562023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um semáforo na esquina entre a Av. Lincoln Westin da Silveira e a Rua Gabriel Moura Leite, no Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/623/ind04592023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/623/ind04592023.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias de sinalização de trânsito por meio de pinturas de faixas divisórias das pistas, sinalização de pare, faixas de pedestres, lombadas, vagas para estacionamento e rampas de acesso a pessoas com deficiência, visando facilitar o trânsito na Rua João de Souza Sobrinho, da antiga Matriz de São Pedro, até o final da Rua, chegando no Jardim América III.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/624/ind04602023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/624/ind04602023.pdf</t>
   </si>
   <si>
     <t>Realizar o reforço da pintura das ciclofaixas em toda a extensão da Avenida Henrique Munhoz Garcia.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/625/ind04612023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/625/ind04612023.pdf</t>
   </si>
   <si>
     <t>Realizar a construção de faixa elevada de pedestres, na Avenida Henrique Munhoz Garcia, de ambos os lados da Avenida, nas proximidades do restaurante Helda Grill e Equilibryum Pilates, bem como nos demais pontos onde foram fixadas placas indicando a existência de passagem para pedestres, mas ainda não foram efetivamente construídas as faixas elevadas para pedestres.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/636/ind04722023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/636/ind04722023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma placa de Trânsito Impedido na Rua Areado, em um pequeno trecho onde os feirantes usam o passeio e metade da via pública, às quartas-feiras, no período da manhã, durante a realização da feira livre.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/646/ind04842023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/646/ind04842023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar placas com denominação na Rua Geraldo Vieira, na Rua Norberto André Danziger e na Rua Benedito Avelino de Lima, no Bairro Pôr do Sol II.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/649/ind04872023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/649/ind04872023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um redutor de velocidade na Rua Venâncio Franco de Carvalho, próximo ao número 208, no bairro Vila Formosa.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/661/ind05012023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/661/ind05012023.pdf</t>
   </si>
   <si>
     <t>Providenciar a revitalização da pintura de sinalização horizontal (chão), em todas as ruas do bairro Jardim Boa Esperança e Jardim Alvorada.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/674/ind05142023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/674/ind05142023.pdf</t>
   </si>
   <si>
     <t>Instalar, de maneira urgente, um semáforo no entroncamento da Av. Lincoln Westin da Silveira com a Rua Alferes Domingues Vieira e Silva, na altura da distribuidora do Virgolino.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/677/ind05172023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/677/ind05172023.pdf</t>
   </si>
   <si>
     <t>Encaminhar um Projeto de Lei a esta Câmara Municipal ou determinar junto ao Setor de Trânsito, com o intuito de que os motoboys possam estacionar em qualquer espaço da Praça Getúlio Vargas para fazerem suas entregas.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/682/ind05222023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/682/ind05222023.pdf</t>
   </si>
   <si>
     <t>Fazer as pinturas das faixas na Avenida Lincoln Westin da Silveira, nas proximidades do antigo Supermercado do Batista, na altura dos números 1576 e 1588. Obs: Faixas dos dois lados.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_580_-_ratinho.assinatura.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_580_-_ratinho.assinatura.pdf</t>
   </si>
   <si>
     <t>Instalar placas indicativas de proibição de circulação de veículos pesados (caminhões e carretas) nas Ruas Presidente Arthur Bernardes e Avenida Dr. Lincoln Westin da Silveira, no centro da nossa cidade de Alfenas.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_588_-_guinho_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_588_-_guinho_assinado.pdf</t>
   </si>
   <si>
     <t>Colocar mão única na Rua Ana Nery no trecho compreendido entre a Rua Francisco Mariano até a Av. Lincoln Westin da Silveira, bem como na Rua Areado, em toda a sua extensão.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_592-_paulinho_-_ass..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_592-_paulinho_-_ass..pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Municipal de Trânsito a fim de verificar a possibilidade de sinalizar o Bairro Jardim São Carlos - parte de cima- onde foi feita a pavimentação asfáltica pela última vez.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_618_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_618_-_braz.pdf</t>
   </si>
   <si>
     <t>Fazer a sinalização (pintura) de três quebra-molas localizados na Rua Alaor Ferreira da Fonseca, Bairro Jardim América.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_635_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_635_-_assinada.pdf</t>
   </si>
   <si>
     <t>Providenciar junto ao setor competente a possibilidade de NÃO poder estacionar do lado direito da Rua João de Souza Sobrinho, principalmente na altura do SESI (n°1191).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_645-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_645-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar demarcação de solo consistente em vaga de carga e descarga, na Rua Dr. Marcial Junior, em frente ao número 458, uma vez que há placa de regulamentação de carga e descarga no local, mas não há pintura no solo.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_665_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_665_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Melhorar a sinalização de trânsito, com a instalação de semáfaros, faixas elevadas e redutores de velocidade eletrônicos, nas duas vias da Avenida Henrique Munhoz Garcia, em toda à sua extensão.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/984/assinado_indicacao_685-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/984/assinado_indicacao_685-_solar.pdf</t>
   </si>
   <si>
     <t>Reforçar a sinalização da faixa de pedestre localizada em frente à Escola Instituto Aquarela, Av. Jovino Fernandes de Sales, 38.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_705_-_paulinho_ass.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_705_-_paulinho_ass.pdf</t>
   </si>
   <si>
     <t>Fazer uma faixa de pedestres na Avenida Lincoln Westin da Silveira, no cruzamento com a Rua General Carneiro - Centro.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_715_-_ratinho_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_715_-_ratinho_-_assinado.pdf</t>
   </si>
   <si>
     <t>Instalar um quebra-molas ou um redutor de velocidade na Rodovia 369, no perímetro urbano de Gaspar Lopes, no local próximo ao pesqueiro.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/assinado__indicacao_718-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/assinado__indicacao_718-_solar.pdf</t>
   </si>
   <si>
     <t>Colocar uma guia elevada para travessia de pedestres em frente a Escola Municipal Dr. João Januário Magalhães - CAIC.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_725_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_725_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade através do setor competente de realizar um estudo no tráfego da Rua Eduardo Ferreira Dias, Bairro São José (Santa Rita), para que se faça a colocação de uma lombada e sinalizações de parada obrigatória em placa e pintura no asfalto.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_745_-_tereza_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_745_-_tereza_-_assinado.pdf</t>
   </si>
   <si>
     <t>Reforçar pintura de uma lombada e uma faixa elevada para travessia de pedestres, ambas na Rua Florentino José Ribeiro, sendo que a lombada fica em frente a pizzaria Cantinho Italiano e faixa elevada para pedestres em frente à escola Estrela Guia, no bairro Jardim América.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_750-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_750-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Fazer a instalação de um redutor de velocidade na Rua Tiradentes com a Rua Pio XII, no local em frente a oficina Mecânica Do Percílio, nº 2045</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_778-teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_778-teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de modificar a regulamentação de parada obrigatória da rua Silviano Brandão, nas esquinas com as Ruas Ministro Salgado Filho e Juscelino Barbosa.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_800_-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_800_-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Instalar pontos de estacionamento para motocicletas em frente aos órgãos públicos da nossa cidade.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1359/image_20231026_0001assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1359/image_20231026_0001assinada.pdf</t>
   </si>
   <si>
     <t>Colocação de faixa elevada para travessia de pedestres, uma na Rua Rui Barbosa, nas proximidades do número 171 e a outra próxima ao Supermercado São Paulo, no centro da cidade de Alfenas.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_858_-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_858_-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar reforço de pintura de todas as lombadas e faixas elevadas para pedestres do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_872_-_paulinho.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_872_-_paulinho.assinada.pdf</t>
   </si>
   <si>
     <t>Interceder junto à Secretaria Municipal de Obras a fim de colocar um redutor de velocidade na Rua Redenção, nas proximidades do nº 150 no Bairro Vila Betânia.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_905_-_paulinho.assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_905_-_paulinho.assinada.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Executivo, na forma regimental, que interceda junto à Secretaria de Trânsito fazer estacionamento para deficientes na Rua Martins Alfenas próximo ao nº 1912 - bairro São Vicente.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_939_-_paulinho_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_939_-_paulinho_-_assinada.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de construir um redutor de velocidade na Rua Teresinha Vieira Maia, (Bairro Jardim Alvorada), nas proximidades do 1º quarteirão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1415,67 +1415,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/577/rq00412023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/585/rq00502023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/ind00022023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/ind00142023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/ind00442023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/ind00452023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/ind00742023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/77/ind00792023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ind00892023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/ind00952023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/ind01062023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/ind01082023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/ind01262023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/ind01292023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/ind01342023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/137/ind01392023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/ind01542023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/ind01592023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/ind01602023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind01902023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind01972023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind01982023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind02042023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/ind02162023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/ind02182023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind02202023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/ind02352023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/302/ind02472023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/305/ind02502023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/307/ind02522023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/318/ind02632023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/320/ind02652023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/329/ind02742023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/346/ind02912023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/348/ind02932023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/359/ind03052023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/369/ind03152023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/377/ind03232023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/384/ind03302023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/489/ind03672023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/501/ind03802023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ind03972023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/531/ind04102023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/538/ind04172023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/542/ind04212023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/544/ind04232023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/545/ind04242023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/553/ind04322023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/618/ind04542023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/619/ind04552023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/620/ind04562023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/623/ind04592023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/624/ind04602023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/625/ind04612023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/636/ind04722023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/646/ind04842023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/649/ind04872023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/661/ind05012023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/674/ind05142023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/677/ind05172023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/682/ind05222023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_580_-_ratinho.assinatura.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_588_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_592-_paulinho_-_ass..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_618_-_braz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_635_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_645-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_665_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/984/assinado_indicacao_685-_solar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_705_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_715_-_ratinho_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/assinado__indicacao_718-_solar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_725_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_745_-_tereza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_750-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_778-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_800_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1359/image_20231026_0001assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_858_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_872_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_905_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_939_-_paulinho_-_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/mensagem_01_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/577/rq00412023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/585/rq00502023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/ind00022023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/ind00142023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/ind00442023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/ind00452023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/ind00742023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/77/ind00792023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/ind00892023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/ind00952023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/ind01062023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/ind01082023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/ind01262023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/ind01292023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/ind01342023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/137/ind01392023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/ind01542023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/ind01592023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/ind01602023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/192/ind01902023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/254/ind01972023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/255/ind01982023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/261/ind02042023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/271/ind02162023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/273/ind02182023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/275/ind02202023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/290/ind02352023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/302/ind02472023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/305/ind02502023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/307/ind02522023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/318/ind02632023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/320/ind02652023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/329/ind02742023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/346/ind02912023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/348/ind02932023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/359/ind03052023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/369/ind03152023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/377/ind03232023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/384/ind03302023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/489/ind03672023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/501/ind03802023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/518/ind03972023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/531/ind04102023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/538/ind04172023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/542/ind04212023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/544/ind04232023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/545/ind04242023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/553/ind04322023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/618/ind04542023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/619/ind04552023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/620/ind04562023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/623/ind04592023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/624/ind04602023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/625/ind04612023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/636/ind04722023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/646/ind04842023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/649/ind04872023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/661/ind05012023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/674/ind05142023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/677/ind05172023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/682/ind05222023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/840/indicacao_580_-_ratinho.assinatura.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/851/indicacao_588_-_guinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/864/indicacao_592-_paulinho_-_ass..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/902/indicacao_618_-_braz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/923/indicacao_635_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/935/indicacao_645-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/958/indicacao_665_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/984/assinado_indicacao_685-_solar.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/indicacao_705_-_paulinho_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_715_-_ratinho_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/assinado__indicacao_718-_solar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_725_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_745_-_tereza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/indicacao_750-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_778-teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_800_-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1359/image_20231026_0001assinada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_858_-_teresa_assinada.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_872_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_905_-_paulinho.assinada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_939_-_paulinho_-_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>