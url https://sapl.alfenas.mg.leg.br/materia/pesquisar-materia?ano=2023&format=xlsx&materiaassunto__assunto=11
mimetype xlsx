--- v0 (2025-12-24)
+++ v1 (2026-06-11)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind02052023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind02052023.pdf</t>
   </si>
   <si>
     <t>Complementar junto ao setor de Meio Ambiente a indicação de número 184/2023, pois, após consulta com ambientalistas, nos foi sugerido mudar a infraestrutura para espelho d'água.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/347/ind02922023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/347/ind02922023.pdf</t>
   </si>
   <si>
     <t>Realizar o desassoreamento da mina d'água localizada na Vila Teixeira.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/505/ind03832023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/505/ind03832023.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de resgatar uma mina d'água, cuja nascente está localizada no pé de uma árvore e a água sendo despejada frequentemente dentro de um bueiro, na Rua Joaquim Bento de Souza, em frente ao número 100. Através desse estudo e planejamento, construir uma mina de água no final da rua que dá acesso às novas pistas de caminhada que cortam a cidade, no Bairro Jardim Aeroporto 2.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/548/ind04272023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/548/ind04272023.pdf</t>
   </si>
   <si>
     <t>Requerer uma análise da água da mina da Travessa Maurilio Camilo Galieta, no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/567/ind04462023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/567/ind04462023.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de uma lixeira grande, ou caçamba, ao lado do Chafariz, no Bairro Santos Reis.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/940/indicacao_650_-_braz_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/940/indicacao_650_-_braz_assinado.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de podar as árvores da Rua Alberto de Oliveira no Bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_680_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_680_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza da Praça em frente à Escola EMEI - Bem Querer, na Rua Paulino de Souza, em frente aos números 37 e 47, no Bairro Vista Grande.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_865-_katia_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_865-_katia_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a manutenção dos serviços de capina, poda e limpeza da área de lazer localizada próximo ao Hospital Alzira Velano, na Rua Joaquim Esteves de Oliveira.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_889_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_889_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Chefe do Executivo, que interceda junto ao setor competente a fim que proceda à limpeza e roçagem do mato no terreno ao redor da via pública, BR-369, no bairro Gaspar Lopes (ao lado do parquinho)</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_912_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_912_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO_x000D_
 _x000D_
 Que verifique a possibilidade de instituir no Município de Alfenas, mediante Lei, a criação, distribuição e o uso do cordão de girassol, como instrumento auxiliar de orientação para a identificação de pessoas com deficiências ocultas e/ou transtornos ocultos para atendimento. Para facilitar o desenvolvimento do referido projeto, venho encaminhar minuta anexa a esta Indicação. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 O Cordão Girassol tem como principal objetivo auxiliar na identificação de pessoas com deficiências e/ou transtornos ocultos em estabelecimentos. Ele é composto por uma faixa estreita verde e estampada com figuras de girassóis para sinalizar a preferência de atendimento e suporte diferenciado a indivíduos com doenças, deficiências e/ou transtornos ocultos. _x000D_
 _x000D_
 São classificados como deficiências e/ou transtornos ocultos: o autismo, o Transtorno de Déficit de Atenção e Hiperatividade (TDAH), demência, Doença de Crohn, colite ulcerosa e fobias relacionadas a voos, entre outros. As principais características dessas deficiências estão relacionadas à interação social, comunicação (verbal e não verbal), comportamentos restritivos e destemperos emocionais. _x000D_
 _x000D_
 Quando uma pessoa com o Cordão Girassol é identificada, a comunidade e as equipes de atendimento dos comércios e de outros tipos de estabelecimentos que trabalham com públicos devem priorizar a assistência a esse cliente e seus acompanhantes._x000D_
 _x000D_
 Tal serviço é capaz de evitar ou amenizar situações de alto estresse, como filas e atrasos, tornando a experiência do indivíduo mais tranquila. _x000D_
 _x000D_
 Desde 2016, funcionários do aeroporto Gatwich, em Londres, criaram e fizeram do Cordão de Girassol um símbolo de apoio para pessoas com necessidades ocultas. Entretanto, ainda é novidade na maior parte do Brasil. _x000D_
 _x000D_
 Desse modo faz-se necessária uma lei que disponha sobre normas de concessões e utilização do “Cordão de Girassol” como símbolo de identificação das pessoas com deficiências e/ou transtornos ocultos. Por conseguinte, objetiva-se com a presente lei, a conscientização e a divulgação, a fim de promover o uso e a inclusão._x000D_
 _x000D_
 Além de sinalizar essas condições, o Cordão de Girassol busca oferecer mais assistência e segurança às pessoas com deficiências e/ou transtornos ocultos, ao oferecer a elas atendimento humanizado e prioritário. _x000D_
 _x000D_
 Diante dos motivos elencados acima, solicito o envio do presente projeto de lei para tramitação nesta Casa de Leis e posterior aprovação pelos meus pares.</t>
   </si>
 </sst>
@@ -545,67 +545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind02052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/347/ind02922023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/505/ind03832023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/548/ind04272023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/567/ind04462023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/940/indicacao_650_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_680_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_865-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_889_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_912_-_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/262/ind02052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/347/ind02922023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/505/ind03832023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/548/ind04272023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/567/ind04462023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/940/indicacao_650_-_braz_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/976/indicacao_680_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_865-_katia_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_889_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_912_-_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>