--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.747, de 09 de novembro de 1995, que cria o Conselho de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de cursos na modalidade a distância, bem como dispõe sobre a implantação do polo de apoio presencial no âmbito do município de Alfenas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf</t>
   </si>
   <si>
     <t>Garante, no âmbito do Município de Alfenas, o pagamento do piso salarial dos profissionais do magistério público da Educação Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/rq00102023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/rq00102023.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações sobre o Plano Nacional de Alimentação Escolar - PNAE, a respeito do cardápio servido nas escolas, os produtos da agricultura familiar e os produtos secos._x000D_
 _x000D_
 Justificativa:_x000D_
 Exercício da função fiscalizadora atribuída aos membros do Poder Legislativo sobre os atos do Poder Executivo.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/rq00252023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/rq00252023.pdf</t>
   </si>
   <si>
     <t>Esclarecer informações quanto ao funcionamento das escolas em tempo integral, quantas e quais escolas oferecem esse modelo e a quantidade de alunos que são contemplados pelo programa no município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/319/ind02642023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/319/ind02642023.pdf</t>
   </si>
   <si>
     <t>Indicar a esta Casa Legislativa que estude a possibilidade de fazer um processo seletivo de estágio, para alunos das faculdades que estejam em busca do primeiro emprego, com objetivo de auxiliar na aprendizagem dos estudantes, assim como colocá-los em contato direto com a profissão que pretendam exercer.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/549/ind04282023.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/549/ind04282023.pdf</t>
   </si>
   <si>
     <t>Realizar uma entrevista coletiva, assim que possível, para que os profissionais do magistério público da educação básica municipal possam conhecer a programação do pagamento do piso nacional, segundo a lei 11.738/2008.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_805-_teresa_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_805-_teresa_assinada.pdf</t>
   </si>
   <si>
     <t>Realizar trabalho nas escolas voltados para comemorar o dia da Consciência Negra.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,67 +510,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/rq00102023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/rq00252023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/319/ind02642023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/549/ind04282023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_805-_teresa_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/mensagrm_28fabia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/589/mensagem_032.2023_-_cria_polo_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/590/mensagem_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/202/rq00102023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/217/rq00252023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/319/ind02642023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/549/ind04282023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao_805-_teresa_assinada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>