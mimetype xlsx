--- v0 (2025-12-19)
+++ v1 (2026-05-23)
@@ -54,7436 +54,7436 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Paulinho do Asfalto</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Mauro de Almeida Fraga.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Dagoberto Ferreira de Carvalho.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Juliane Damiana Teixeira.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Kátia Goyatá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Thiago Pires Anacleto.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor Jair Paulo Panis de Oliveira.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Jaime Daniel</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Alfenense ao Sr. Julio César Ribeiro.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Prof. Saulo Rocha Leite.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor Márcio Cavalcante Bijalon.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Reverenda Zilda de Souza Valim.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário a Eduardo Henrique Tassinari.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Ismail dos Santos.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Braz da Máquina</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. José Batista Marques (Zerley).</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Antônio José de Figueiredo.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à senhora Katia Helena Fregnan Sales.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Alessandra dos Santos.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1756/1-0-projeto-de-decreto-n.o-16-em-10-de-junho-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1756/1-0-projeto-de-decreto-n.o-16-em-10-de-junho-de-2022..pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. João Bispo das Virgens.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Dr. Fábio Pizzamiglio Vieira.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. José Carlos de Souza.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Professor Sandro Amadeu Cerveira.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/1-0-projeto-de-decreto-n.o-20-em-09-de-agosto-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/1-0-projeto-de-decreto-n.o-20-em-09-de-agosto-de-2022..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. João Francisco de Souza.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/1-0-projeto-de-decreto-n.o-21-em-09-de-agosto-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/1-0-projeto-de-decreto-n.o-21-em-09-de-agosto-de-2022..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Orlando Benedito de Melo.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/1-0-projeto-de-decreto-n.o-22-em-12-de-agosto-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/1-0-projeto-de-decreto-n.o-22-em-12-de-agosto-de-2022..pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Alfenense ao Sr. João Bosco de Souza (Bosco Sapateiro).</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/735/proj_decreto_no_23-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/735/proj_decreto_no_23-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à sra. Rosa Betânia Furtado.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/736/proj._decreto_legislativo_no_24.2022_pam.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/736/proj._decreto_legislativo_no_24.2022_pam.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário ao Sr. Ezequiel Rogatto.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_decreto_legislativo_no_25.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_decreto_legislativo_no_25.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Sra. Márcia Maria Guanabara de Castro.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_decreto_26-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_decreto_26-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao 2° Sargento da Polícia Militar, Sr. Sgt. Edson Silva.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_decreto_legislativo_no_27.2022_jds.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_decreto_legislativo_no_27.2022_jds.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Dr. Eli Avila Souza Júnior</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Tani Rose</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/740/pdl00282022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/740/pdl00282022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. José Herótodo Figueira Landre.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/741/pdl00292022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/741/pdl00292022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. João Ricardo Tavares Anderson, pelos relevantes serviços prestados ao Município de Alfenas.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/742/pdl00302022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/742/pdl00302022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário à Sra. Márcia Megda Batista Alves.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/743/pdl00312022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/743/pdl00312022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Flávio Oliveira de Oliveira (Landau).</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/744/pdl00322022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/744/pdl00322022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito à Senhora Natalia de Souza Maciel dos Santos.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pdl00332022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pdl00332022.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito ao Sr. Paulo César Vieira.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/746/pdl00342022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/746/pdl00342022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à Sra. Carmélia Maria de Jesus.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/747/pdl00352022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/747/pdl00352022.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário ao Sr. Adriano Reis Botelho.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Luiz Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza parceria para viabilizar a Política Pública de Chácaras Agrourbanas com subsídios sociais, e dá outras providências.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf</t>
   </si>
   <si>
     <t>Institui "Programa de Fornecimento de Absorventes Higiênicos (PFAH)" para mulheres em situação de vulnerabilidade social no âmbito do Município de Alfenas / MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade das disciplinas de Sociologia e Filosofia no Ensino Fundamental, incluindo a Educação de Jovens e Adultos - EJA, e a realização de Olimpíada Municipal de Sociologia e Filosofia e dá outras providências.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 2.484, de 19 de outubro de 1993, que dispõe sobre o parcelamento do solo no Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>Mesa Diretora 2021-2022</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal nº 4.742, de 7 de julho de 2017.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de implantação de projeto de melhoria na execução financeira, visando a utilização de ativos disponíveis provenientes de pessoas jurídicas autorizadas a transferir compensação de créditos previdenciários, previstos na Lei 8.212/91 e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.916, de 20 de dezembro de 2019, que "dispõe sobre doação de imóvel com obrigação de fazer e dá outras providências".</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidor público da Prefeitura Municipal de Alfenas que menciona para a Superintendência Regional de Saúde de Alfenas.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Lar São Vicente de Paulo de Alfenas.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.595, de 11 de março de 2015, que instituiu Zonas Especiais de Interesse Social, instituindo a ZEIS IV - Industrial / Empresarial - no âmbito do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de implantação de Projeto de Melhoria na Execução de Administração de Receitas, visando o aprimoramento e estruturação da área de receita tributária do Município.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de serviços e insumos de Saúde com base em tabelas de referência e dá outras providências.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.137, de 22 de setembro de 1999, que "dispõe sobre a aprovação de loteamentos fechados, condominiais para formação de chácaras ou sítios de recreio localizados em zona rural e dá outras providências".</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf</t>
   </si>
   <si>
     <t>Concede a recomposição salarial dos servidores ocupantes de cargos de provimento efetivo, comissionados, agentes políticos, contratados e inativos junto ao Poder Executivo, bem como dos Conselheiros Tutelares, no âmbito do Município de Alfenas, altera a Lei Municipal nº 4.895, de 17 de dezembro de 2019 e a Lei Municipal nº 4.231, de 03 de dezembro de 2010, e dá outras providências.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf</t>
   </si>
   <si>
     <t>Institui, nos termos do caput do art. 182 da Constituição Federal, normas gerais para a ocupação e utilização de área pública urbana por equipamentos urbanos do tipo banca de venda de jornais e de revistas e dá outras providências.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de ação de fonte de recurso no PPA, previsão na LDO e de atividade na LOA, com vistas ao Desenvolvimento de Convênios e Ações Bilaterais na área de Educação, autoriza abertura de crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf</t>
   </si>
   <si>
     <t>Reserva aos negros e pardos 20% (vinte por cento) das vagas para cargos efetivos, no âmbito da Administração Pública Municipal de Alfenas - MG.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição da Mobilidade de Animal de Tração e dá outras providências.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 3.465, de 04 de dezembro de 2002, que dispõe da autorização para o município de Alfenas outorgar a concessão dos serviços de transporte coletivo urbano de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, o "Dia do Violeiro", incluindo-o no calendário oficial de nosso município no dia 18 de maio de cada ano, e dá outras providências.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º, da Lei Municipal nº 5.134 de 17 de março de 2022, que alterou o art. 61 da Lei Municipal nº 4.231, de 3 de dezembro de 2010, que dispõe sobre o Sistema Municipal de Ensino, o Estatuto e o Plano de Cargos, Carreiras e Vencimentos dos Profissionais da Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de indenização amigável de imóvel que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Lutas e Artes Marciais de Alfenas.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf</t>
   </si>
   <si>
     <t>Institui os auxílios transporte e alimentação, no âmbito do Poder Legislativo Municipal, aos servidores que atuam com serviços gerais de limpeza e motorista, os quais percebem financeiramente até um salário-mínimo e meio e dá outras providências.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>Fábio Marques Florêncio</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Alfenas, a Semana da Consciência Intercultural aos Povos Indígenas no âmbito do Município de Alfenas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5121, de 16 de dezembro de 2021, que "dispõe sobre a permuta de imóveis para execução de obras de asfaltamento na rodovia Ottoni Ferreira Barbosa, estabelece normas para o desenvolvimento entre os Municípios de Alfenas e Fama, concede isenções de IPTU e dá outras providências".</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação MESV - Música Em Sua Vida.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf</t>
   </si>
   <si>
     <t>Reconhece, no âmbito do Município de Alfenas, o direito constitucional da população ao transporte coletivo como condição fundamental da cidadania, autoriza a concessão de subsídio tarifário à concessionária do serviço público de transporte coletivo regular de passageiros, a abertura de crédito adicional especial ao Orçamento em execução e dá outras providências.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação e a abertura de crédito adicional especial para cobertura de dispêndios de rateio pela participação em consórcio público - CIDERSU, disciplinada e autorizada pela Lei Municipal nº 4.974, de 13 de novembro de 2.020 e dá outras providências.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Atletismo no Município de Alfenas / MG.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidora pública da Prefeitura Municipal de Alfenas para o Fórum Milton Campos, da Comarca de Alfenas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para desembarque de mulheres, fora da parada de ônibus, em período noturno, nos veículos de transporte coletivo do município de Alfenas / MG.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.691, de 29 de setembro de 2016, e dá outras providências</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para contratação de shows artísticos com recursos públicos, limita o orçamento municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Alfenas - PROREFIS 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.530, de 13 junho de 2014.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 2º da Lei Municipal nº 5.072, de 2 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.964, de 14 de agosto de 2020, que estabelece a criação do Conselho Municipal de Política Cultural do Município de Alfenas - CMPCA e cria o Fundo Municipal de Cultura - FMC e dá outras providências.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf</t>
   </si>
   <si>
     <t>Confere denominação ao trevo de Alfenas de "Trevo Professor Edson Antônio Velano".</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf</t>
   </si>
   <si>
     <t>Lei de incentivo à cultura que institui o “Programa Prata da Casa”, que estabelece a obrigatoriedade de oportunidade para a apresentação de grupos, bandas, cantores ou instrumentistas locais, em eventos musicais que utilizam financiamento público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação e a abertura de crédito adicional especial para cobertura de dispêndios de repasse de recursos para incentivo ao desenvolvimento tecnológico, autorizados pela Lei Municipal nº 4.995, de 6 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf</t>
   </si>
   <si>
     <t>Ratifica, no âmbito do Município de Alfenas, os direitos e garantias conferidos aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias pela Emenda Constitucional nº 120, de 5 de maio de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf</t>
   </si>
   <si>
     <t>Restabelece a redação original do art. 3º da Lei Municipal nº 4911, de 20 de dezembro de 2019, que “autoriza a doação de imóvel pertencente ao Município de Alfenas, com obrigação de fazer, para fins empresariais”.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de fonte de recurso no PPA, previsão na LDO e de atividade na LOA, com vistas a utilizar recurso não previsto no orçamento do exercício corrente, autoriza abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.126, de 7 de fevereiro de 2022, que alterou a Lei Municipal nº 2.484, de 19 de outubro de 1993, a qual dispõe sobre o parcelamento do solo do Município de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf</t>
   </si>
   <si>
     <t>Autoriza prorrogação do contrato administrativo por prazo determinado, aos cargos ocupados atualmente por servidores temporários na Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Promoção Educacional e Ambiente de Ajuda.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do Município de Alfenas para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Alfenas / MG no Consórcio Intermunicipal Multifinalitário dos Municípios da Alago - CIMLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 5.122, de 16 de dezembro de 2022, que autoriza a permuta dos imóveis que menciona, doações com obrigação de fazer e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.170, de 1º de agosto de 2022, que "dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual referente ao exercício financeiro de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Centro Educacional de Capoeira e Cultura de Alfenas.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Municipal da Primeira Infância.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e dispositivos da Lei Municipal nº 5.152, de 07 de junho de 2022.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece a organização administrativa da Câmara Municipal de Alfenas, consolida as disposições referentes aos cargos comissionados do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Alfenas a implantar a Política Social Tributária aos munícipes que específica e dá outras providências.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo e do Fundo Municipal de Turismo, no âmbito do Município de Alfenas, e dá outras providências.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.131, de 17 de agosto de 1999, que estabelece proteção do Patrimônio Cultural de Alfenas, atendendo ao Disposto no artigo 216 da Constituição Federal, autoriza o Poder Executivo a instituir o Conselho Municipal do Patrimônio Cultural de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 4.530, de 13 de junho de 2014, que autoriza o Município de Alfenas a implantar a Política Social Tributária aos municípes que específica e dá outras providências.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 5.067, de 18 de novembro de 2021, que autoriza desafetação e afetação de áreas para doação de imóveis com obrigação de fazer e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV da Lei Municipal nº 4.377/2012, cuja última modificação decorreu do art da Lei Municipal nº 5.006, de 13 de maio de 2022.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4902, de 19 de dezembro de 2019, que autorizou a doação de imóveis a servidores públicos do Município de Alfenas.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover indenização a terceiros, decorrentes de danos a estes causados no desemprenho da atividade privada e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.385, de 05 de julho de 2002, que regula a exploração e o funcionamento do comércio em traillers e assemelhados e dá outras providências.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de servidores da Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação do emprego de técnicas de arquitetura hostil em espaços livres de uso público, no Município de Alfenas - Lei Padre Júlio Lancelotti.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse da assistência financeira destinada a auxiliar o custeio da gratuidade da pessoas idosas no transporte público coletivo urbano instituído pela Emenda Constitucional nº 123, de 14 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/767/mensagem_no_57.2022_p3076.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/767/mensagem_no_57.2022_p3076.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.344, de 15 de dezembro de 1975, que instituiu o Código Administrativo Municipal de Alfenas.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/749/plc00022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/749/plc00022022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 1, de 01/12/1997, que instituiu o Código Tributário do Município de Alfenas, alterada pela Lei Complementar Municipal nº 10, de 24/11/2006, fixando alíquota única para o Imposto Sobre a Transmissão Inter Vivos, a Qualquer Título, Por Ato Oneroso, de Bens Imóveis e Direitos a Eles Relativos ITIV.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/748/plc00032022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/748/plc00032022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de apuração do valor venal dos imóveis para efeito de cálculo do Imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, e dá outras providências.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Tani Rose, Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Cidade Viva” no âmbito da Câmara Municipal de Alfenas e dá outras providências.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 2º, 3º e 4º do artigo 3º da Resolução nº 04, de 14/12/2016 - Regimento Interno da Câmara Municipal de Alfenas, para fins de modificar o recesso parlamentar entre o primeiro e o segundo período da sessão legislativa anual.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Jaime Daniel, Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Guinho, Kátia Goyatá, Márcio Dunga, Paulinho do Asfalto, Professor Luciano Solar, Ratinho, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 106-A na Lei Orgânica do Município de Alfenas / MG, o qual dispõe sobre a apresentação de Emendas Impositivas ao Orçamento do Município.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1779/1-0-1-redacao-original-desse-documento.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1779/1-0-1-redacao-original-desse-documento.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 33, caput, da Lei Orgânica do Município de Alfenas, para fins de modificar o recesso parlamentar entre o primeiro e o segundo período da sessão legislativa anual.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/2022-1-27018-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/2022-1-27018-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa se o município atualizou os novos CEPs da cidade._x000D_
 _x000D_
 Justificativa: A ausência do Código de Endereçamento Postal (CEP) atualizado causa diversos transtornos, atrasando as instalações das empresas e prejudicando os moradores que precisam abrir conta em banco, obter cartão de credito ou abrir crediário em lojas da cidade.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/2022-2-27033-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/2022-2-27033-assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar requerimento anterior, solicitando informações sobre o término da obra de recapeamento asfáltico na Rua 13 de Maio, na cidade de Alfenas, a qual ainda falta parte da via para ser recapeada com asfalto novo._x000D_
 _x000D_
 Justificativa: Os moradores solicitam a conclusão da obra de recapeamento asfáltico, por ser uma via de trânsito urbano de grande importância para_x000D_
 circulação de veículos na nossa cidade.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/2022-3-27038-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/2022-3-27038-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar informações sobre o Programa Cidade Escola, contendo: os recursos previstos e aplicados, dos anos de 2017, 2018, 2019, 2020, 2021; a identificação dos integradores socioculturais, estagiários, coordenadores, monitores, colaboradores eventuais; os endereços atualizados dos núcleos; dentre outras informações pertinentes._x000D_
 _x000D_
 Justificativa: Cumprir o dever constitucional de fiscalização do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/2022-4-27045-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/2022-4-27045-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa, sobre os vencimento e benefícios dos servidores municipais, se existe a previsão de o Poder Executivo conceder a_x000D_
 recomposição salarial dos Servidores Públicos Municipais e o benefício “vale compra de alimento” para a categoria._x000D_
 _x000D_
 Justificativa: Os servidores municipais pedem uma recomposição de seus vencimentos, visando corrigir as perdas salariais dos últimos anos.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>Márcio Dunga, Carlinho Vardemá, Dominguinhos Eletricista, Kátia Goyatá, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/2022-5-27091-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/2022-5-27091-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações relativas às ajudas sociais, com o número de famílias cadastradas no Programa Aluguel Social, uma lista com nome e endereço de todos os beneficiados e dos proprietários dos imóveis participantes do programa, dentre outras._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para melhor informar a população interessada no assunto e colaborar com a transparência da Administração Pública.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/2022-6-27109-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/2022-6-27109-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar a essa Casa Legislativa informações relacionadas à movimentação financeira de todas as contas vinculados ao CNPJ 30.150716/0001-36, Secretaria Municipal de Educação, de 01/01/2020 a 31/12/2020 (ano 2020) e 01/01/2021 a 31/12/2021 (ano 2021)._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora atribuída aos membros do Poder Legislativo sobre os atos do Poder Executivo.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta, Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Jaime Daniel, Kátia Goyatá, Márcio Dunga, Professor Luciano Solar, Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/2022-7-27107-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/2022-7-27107-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta e / ou documentação pertinente a esta Casa de Leis, explicando: o que é o Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB); de que maneira é utilizado / gasto / investido; quais os profissionais são / podem ser pagos através dele; dentre outras informações._x000D_
 _x000D_
 Justificativa: Esclarecer à toda a população alfenense um assunto extremamente complexo, que encontra-se em discussão atualmente.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta, Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Kátia Goyatá, Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/2022-8-27096-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/2022-8-27096-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal o envio de informações referentes às obras da Perimetral, constando o motivo de estar “paralisada” pela segunda vez, o prazo para a retomada das obras e sua conclusão, o valor gasto até o presente momento, dentre outras._x000D_
 _x000D_
 Justificativa: A paralização da referida obra está prejudicando a comunidade, devido à poeira constante no tempo seco, que prejudica a saúde da população, e o barro no tempo chuvoso, que compromete a passagem de carros e pedestres.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/2022-9-27128-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/2022-9-27128-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a responsabilidade pelo extenso trecho de asfalto que está solto nas beiras dos meios-fios da Rua Antonio Ivo de Carvalho, no Bairro Pinheirinho, além de notificar o responsável para as devidas providências, para a execução dos serviços de recapeamento asfáltico o mais breve possível nesse local._x000D_
 _x000D_
 Justificativa: Esse trecho da referida via pública necessita de urgente recuperação da pavimentação asfáltica, cujos serviços deverão ser executados o mais breve possível pela Copasa ou pelo Executivo, devido o momento atual de muitas chuvas.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/2022-10-27129-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/2022-10-27129-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa Legislativa as medidas que o Sindicato do Servidor Público tem tomado para pleitear a recomposição salarial dos servidores públicos municipais: se de acordo com o INPC ou IPCA; as assembleias realizadas; a data da última (CCT) Convenção Coletiva de Trabalho; dentre outras._x000D_
 _x000D_
 Justificativa: Diante das perdas salariais de nossos servidores nos últimos anos, o momento precisa, urgentemente, da intervenção do Sindicato do Servidor Público, para conscientizar o Executivo Municipal de que a revisão e a concessão da recomposição é um direito dos servidores de Alfenas.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/2022-11-27139-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/2022-11-27139-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa quais são as medidas e os protocolos tomados para o enfrentamento da COVID-19 nas escolas, além das medidas tomadas para a prevenção do contágio da COVID 19 nos CEMEIs?_x000D_
 _x000D_
 Justificativa: Obter informações sobre como será o funcionamento escolar na volta às aulas, em plena pandemia, para que aconteça o acolhimento de nossas crianças, que passaram por experiências de luto próximas à elas, de familiares, amigos e pessoas conhecidas.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/2022-12-27142-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/2022-12-27142-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa folha de pagamento dos profissionais da educação, discriminando aqueles em efetivo exercício na educação básica, no período de 01/01/2020 a 31/12/2020 e 01/01/2021 a 28/01/2022, com os comprovantes de pagamento dos valores previdenciários. Informar também por que o dados do Siope não foram atualizados até o presente momento._x000D_
 _x000D_
 Justificativa: Exercício fiscalizatório inerente aos membros do Poder Legislativo.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/2022-13-27143-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/2022-13-27143-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis com relação ao cumprimento da Lei Municipal nº 4.897, de 18 de dezembro de 2019, que “Institui a gratificação de atividade de risco e auxílio-fardamento, a serem concedidos aos ocupantes do cargo efetivo de carreira da Guarda Municipal, na forma que especifica”._x000D_
 _x000D_
 Justificativa: Garantir uma política justa aos Guardas Municipais, em decorrência do aumento de risco e periculosidade de suas atividades.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/2022-14-27152-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/2022-14-27152-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar informações referentes à Secretaria do Clima, tais como: seus empenhos liquidados e pagos; seu endereço; seus servidores e a função desempenhada; dentre outras._x000D_
 _x000D_
 Justificativa: Exercício fiscalizatório inerente aos membros do Poder Legislativo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/2022-15-27151-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/2022-15-27151-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa Legislativa sobre a carreira dos professores efetivos da rede pública de ensino deste município, detalhando quais os cursos de nível superior são requisitos para a promoção na carreira, os critérios usados para definir esses cursos e a possibilidade de ampliar e inserir outras formações de nível superior que possibilitem a promoção na carreira de nossos professores._x000D_
 _x000D_
 Justificativa: Melhor informar a classe interessada no assunto.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/2022-16-27156-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/2022-16-27156-assinado.pdf</t>
   </si>
   <si>
     <t>Requer o envio de empenho liquidado e pago de obras e de serviços, custeados com recursos do FUNDEB, nos meses de novembro e dezembro de 2021._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora atribuída aos membros do Poder Legislativo sobre os atos do Executivo.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/2022-18-27264-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/2022-18-27264-assinado.pdf</t>
   </si>
   <si>
     <t>Apresentar, dentro do prazo regimental, o balancete contábil de prestação de contas sobre as aquisições de medicamentos (CEMED, RENAME, REMUME e produtos médicos hospitalares), realizadas para Central de Distribuição de Medicamentos (CDM) da Prefeitura de Alfenas, especificamente no período que compreende entre os anos de 2017 à 2020 para a averiguação, ato fiscalizador e funcional desta Casa de Leis._x000D_
 _x000D_
 Justificativa: Cumprir a função fiscalizadora dos gastos públicos do Poder Executivo.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>CCLJRF - Comissão de Constituição, Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/2022-19-27289-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/2022-19-27289-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal cópia da documentação e informações atinentes ao Projeto de Lei nº 1/2022, que “autoriza parceria para viabilizar a Política Pública de Chácaras Agrourbanas com subsídios sociais e dá outras providências”._x000D_
 _x000D_
 Justificativa: Fornecer subsídios aos estudos da CCLJRF, para análise do Projeto de Lei nº 1/2022 e posterior emissão do respectivo parecer.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/2022-20-27327-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/2022-20-27327-assinado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Centro Odontológico Municipal, tais como: o valor salarial pago aos dentistas e auxiliares de saúde bucal (ASB) pelo município; quantos dentistas e auxiliares de saúde bucal fazem parte do quadro de servidores e quais são os cargos e funções distribuídos no Centro Odontológico Municipal, dentre outras._x000D_
 _x000D_
 Justificativa: Adequação salarial do quadro de dentistas e auxiliares de saúde bucal (ASB), de acordo com os valores estabelecidos pelo Conselho Regional de Odontologia de Minas Gerais (CRO-MG).</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/2022-21-27347-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/2022-21-27347-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa de Leis se existe previsão para a realização de mutirões médicos realizados pela Secretaria da Saúde, com a quantidade de pessoas que aguardam consultas medicas especializadas nas ESFs e a quantidade de pessoas em espera para exames de ultrassonografias, hemogramas, raio-X, eletrocardiogramas, eco cardiogramas e demais exames._x000D_
 _x000D_
 Justificativa: Obter junto ao Poder Executivo informações de interesse público e transmiti-las com responsabilidade à toda a comunidade.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/2022-22-27363-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/2022-22-27363-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa de Leis qual o montante de recursos disponibilizados ao Município de Alfenas, nos anos de 2021 e 2022, oriundos do governo federal e estadual, para serem utilizados no combate à pandemia da COVID-19._x000D_
 _x000D_
 Justificativa: Obter junto ao Poder Executivo informações de interesse público e transmiti-las com responsabilidade à toda a comunidade.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/2022-23-27401-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/2022-23-27401-assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a convocação do Sr. Conrado Gomes de Souza, Secretário Municipal de Desenvolvimento Econômico, Indústria, Comércio e Ação Regional, bem como do Sr. Rodolfo Gonçalves Chaib, Secretário Municipal de Planejamento e Gestão para participarem da reunião da CCLJRF que se realizará no dia 15.3.2022, às 9h, na Sala de Reuniões desta Casa, a fim de prestarem esclarecimentos acerca do Projeto de Lei nº 10/2022._x000D_
 _x000D_
 Justificativa: Fornecer subsídios aos estudos da CCLJRF, para análise do Projeto de Lei nº 10/2022 e posterior emissão do respectivo parecer.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/2022-24-27443-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/2022-24-27443-assinado.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre as providências que já foram tomadas para viabilizar o pagamento do piso salarial profissional nacional para os profissionais do magistério público da educação básica, de que trata a Lei nº 11.738/2008._x000D_
 _x000D_
 Justificativa: Garantir que não haverá omissão por parte da atual da gestão, para assegurar o pagamento do Piso, até mesmo onde não houver recursos suficientes.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista, Kátia Goyatá, Márcio Dunga, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/2022-25-27461-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/2022-25-27461-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis, com relação ao cumprimento da Lei Municipal nº 4.712, de 20 de fevereiro de 2017, que “Dispõe sobre a desafetação e autoriza a alienação de bem público municipal à Casa de Caridade de Alfenas Nossa Senhora do Perpétuo Socorro, para os fins e na forma que menciona, e dá outras providências”._x000D_
 _x000D_
 Justificativa: Constatar o efetivo cumprimento da Lei Municipal nº 4.712/2017, que autorizou a alienação de bem público, através de doação com encargo, em prol da saúde de nossa população e região.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/2022-26-27494-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/2022-26-27494-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre a Escola Técnica Municipal (ETEC-Polivalente) e os convênios realizados com os Institutos Federais de ensino, para o ano de 2022, na execução de cursos técnicos profissionalizantes que estarão disponíveis para a população se inscrever de forma gratuita no nosso município, com a previsão de abertura de editais para a seleção e contratação de tutores presenciais para dar suporte a estes cursos._x000D_
 _x000D_
 Justificativa: A população de Alfenas solicita informações sobre as novas parcerias com os Instituto Federais e a abertura de editais de processo seletivo_x000D_
 para a contratação de professores tutores.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/2022-27-27495-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/2022-27-27495-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa documentação a respeito da concessão da Empresa Azul Parking, inscrita no CNPJ 07.036.118/0001-19, com a cópia do contrato firmado e a última alteração contratual, além de documentos de empresas licitantes que concorreram neste edital, dentre outras._x000D_
 _x000D_
 Justificativa: Fiscalizar e assegurar a correta execução dos contratos, com respeito ao escasso recurso público.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/2022-28-27496-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/2022-28-27496-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a relação da empresa Azul Parking, inscrita sob o CNPJ 07.036.118/0001-19 (Zona Azul), com as empresas WR Comércio de Artigos Esportivos Ltda., inscrita sob o CNPJ 08.685.277/0001-07, e WR Calçados Eirelli, inscrita sob o CNPJ 25.369.684/0001-24._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora, atribuída aos membros do Poder Legislativo, sobre os atos do Poder Executivo.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/2022-29-27564-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/2022-29-27564-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta e documentação a esta Casa de Leis, com relação aos Centros Municipais de Educação Infantil de Alfenas, informando o fornecedor de leite para os CEMEI's de nosso Município, sé é o único fornecedor, a forma de entrega deste produto, dentre outras._x000D_
 _x000D_
 Justificativa: Garantir uma melhor execução dos contratos, em prol da educação, visto que os referidos Centros Municipais são de suma importância para as redes de educação, prestando um relevante serviço público às nossas crianças, merecendo atenção especial e valorização</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/2022-30-27617-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/2022-30-27617-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa de Leis as providências que vêm sendo tomadas pelo Município, para fiscalização e notificação da concessionária de serviço público de distribuição de energia elétrica e demais empresas que compartilham o uso dos postes da cidade, tais como empresas de telefonia entre outros, quanto a existência de fios soltos pelas ruas. Citar também o setor responsável pela fiscalização, dentre outras informações._x000D_
 _x000D_
 Justificativa: Alertar o Poder Público para que tome providências no sentido de cobrar das empresas responsáveis pela energia elétrica do município soluções mais eficientes para os problemas questionados.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/2022-31-27625-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/2022-31-27625-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa Legislativa sobre o fim das atividades dos carroceiros de Alfenas, com a estimativa de quantos carroceiros existem em atividade_x000D_
 em nosso município, a previsão de pagamento de indenização da Prefeitura aos carroceiros e o destino dos animais utilizados para este serviço._x000D_
 _x000D_
 Justificativa: Obter mais informações sobre o assunto, para repassa-las à população interessada, uma vez que se trata de demanda antiga da população, para coibição de abusos cometidos contra animais de tração.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/2022-32-27685-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/2022-32-27685-assinado.pdf</t>
   </si>
   <si>
     <t>Informar se existe algum projeto de informatização, através da implantação de sistema de gerenciamento, com o objetivo de facilitar a identificação e localização de jazigos e de sepultados nos Cemitérios Municipais. Informar também se existe algum projeto de revitalização do Cemitério Municipal, com a ampliação no quadro efetivo de funcionários para a realização do trabalho de mapeamento e cadastramento das informações._x000D_
 _x000D_
 Justificativa: A informatização dos Cemitérios Municipais é de suma importância, pois além da segurança da informação, trará praticidade nos trâmites de sepultamento e consultas, oferecendo mais conforto para familiares e amigos dos inumados.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/2022-33-27733-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/2022-33-27733-assinado.pdf</t>
   </si>
   <si>
     <t>Informar, acerca da Lei Municipal nº 5067/2021, se existe um planejamento para quantas cirurgias a Unimed fará, junto à sua contrapartida prevista na Lei mencionada, quais cirurgias o Executivo pretende realizar mediante esta parceria, quantos cidadãos alfenenses estão na fila para cirurgia de quadril e joelho, dentre outras._x000D_
 _x000D_
 Justificativa: Exercício fiscalizatório dos atos do Poder Executivo, inerente aos membros do Poder Legislativo.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/2022-34-27787-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/2022-34-27787-assinado.pdf</t>
   </si>
   <si>
     <t>Prestar informações em relação à Educação, detalhando o número total de professores da rede municipal de ensino em efetivo exercício, na função do magistério, o nome dos professores de 24 horas e 44 horas do magistério em sua respectiva lotação, o valor pago à folha de pagamento de todos os professores da rede municipal de ensino em efetivo exercício de sua função, dentre outras._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora, inerente aos membros do Poder Legislativo, sobre os atos do Executivo.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/2022-35-27770-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/2022-35-27770-assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento nº 25/2022, para que sejam encaminhadas respostas claras e objetivas aos questionamentos apresentados anteriormente, no que diz respeito ao cumprimento da Lei Municipal nº 4.712, de 20 de fevereiro de 2017._x000D_
 _x000D_
 Justificativa: Por tratar-se de um tema de extrema relevância à população alfenense e em prol da saúde, a resposta apresentada durante a 12ª Reunião Ordinária, realizada em 11 de abril de 2022, por intermédio do Ofício nº 214/2022/CG/PMA, não restou satisfatória.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/2022-36-27801-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/2022-36-27801-assinado.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretaria Municipal de Saúde se manifeste sobre os problemas que estão ocorrendo com a nossa população, no que condiz com a marcação de retornos médicos de consultas especializadas, que não estão sendo agendadas em nenhum dos ambulatórios e setores da saúde municipal._x000D_
 _x000D_
 Justificativa: O fato gera transtornos aos cidadãos, que não conseguem fazer um tratamento adequado das suas patologias, e também gera muito mais despesas ao município, pois os médicos acabam solicitando novos exames devido ao tempo expirado dos mesmos.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/2022-37-27898-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/2022-37-27898-assinado.pdf</t>
   </si>
   <si>
     <t>Listar os alunos matriculados que possuem professor de apoio, com cópia do certificado de especialização desses professores, além da lista de alunos matriculados que possuem laudo médico._x000D_
 _x000D_
 Justificativa: Solucionar uma problemática enfrentada por muitos pais que possuem filhos diagnosticados com Transtorno do Espectro Autista(TEA), solicitando ao governo municipal que habilite uma equipe multiprofissional em terapia comportamental especializada nos tratamentos de pacientes com_x000D_
 autismo.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/2022-38-27901-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/2022-38-27901-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a lista atualizada nominal dos empresários contemplados por doações / concessões de terrenos mediante contrapartidas, com os dados completos das empresas beneficiadas, tais como: nome, CNPJ, endereço da empresa e do proprietário e contato telefônico. Fornecer também a lista atualizada das empresas que concluíram as contrapartidas, prestando contas detalhadas de como se deu o pagamento da obrigação assumida._x000D_
 _x000D_
 Justificativa: Fiscalizar e acompanhar de perto todas as contrapartidas estabelecidas na legislação de doação, em prol do desenvolvimento de nosso município, em atenção ao fiel cumprimento da Lei.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/2022-39-27934-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/2022-39-27934-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis relatório detalhado, com a prestação de contas da aplicação dos recursos recebidos do Governo Federal e Governo do Estado, para o combate à pandemia do Coronavírus (COVID-19)._x000D_
 _x000D_
 Justificativa: Explanar como se deu o uso de tais recursos, visando sanar qualquer dúvida sobre os gastos efetivados no combate ao Coronavírus no Município de Alfenas.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/2022-40-27935-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/2022-40-27935-assinado.pdf</t>
   </si>
   <si>
     <t>Prestar informações em relação à Educação, tais como: a quantidade de alunos que foram atendidos no município, na gestão 2013 à 2016; quantos profissionais de apoio foram disponibilizados na gestão 2013 à 2016, para atender os alunos com deficiência prevista na LBI (Lei Brasileira de Inclusão); os critérios para a contratação desses profissionais, dentre outras._x000D_
 _x000D_
 Justificativa: Entender como aconteceu o processo de inclusão na gestão 2013 a 2016.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/2022-41-28038-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/2022-41-28038-assinado.pdf</t>
   </si>
   <si>
     <t>Informar à esta Casa Legislativa, sobre o projeto Cidades e Mobilidade Urbana, com a previsão para a conclusão do mesmo, se pretende ligar toda a cidade às ciclovias, o motivo da suspensão do projeto rota cicloturística e se o município pretende aplicar a Lei nº 4698/2016._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para melhor informar a população interessada no assunto, colaborando para que a Administração Pública seja a mais transparente possível.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/2022-42-28071-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/2022-42-28071-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis, o estudo técnico de engenharia de tráfego que originou a colocação de cada uma das inúmeras lombadas e redutores de velocidades instalados em Alfenas, em todo o ano de 2021 e 2022, demonstrando índice significativo ou risco potencial de acidentes, cujo fator determinante é o excesso de velocidade praticado no local._x000D_
 _x000D_
 Justificativa: Questionamentos da população alfenense sobre a instalação de inúmeras lombadas, que ocorreram principalmente no último mês, visto que não é raro encontramos quebra-molas sem a devida pintura ou sinalização, excedendo os limites de altura e largura, mal instalados, desacompanhados da devida sinalização viária como placas de Velocidade Máxima Permitida, placa com o sinal de advertência “Saliência ou Lombada”, antes e junto à_x000D_
 ondulação, ou ainda, sem prévio estudo técnico que lhe justifiquem a necessidade.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/2022-43-28076-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/2022-43-28076-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações para levantamento de gastos para a aquisição e instalação de sistemas de geração de energia elétrica solar fotovoltaica em prédios públicos, especificando quantos prédios públicos são do município, a metragem de cada um e o valor discriminado (de cada prédio), das contas de energia do ano de 2022._x000D_
 _x000D_
 Justificativa: Incentivar a instalação de sistemas fotovoltaicos em prédios públicos para, além de dar o exemplo aos cidadãos, economizar parte dos recursos que se gasta hoje com a compra de eletricidade.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/2022-44-28088-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/2022-44-28088-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa Legislativa informações sobre o pagamento dos motoristas da Secretaria Municipal de Ação Social, detalhando o valor do  pagamento das diárias por km, e se este é feito em dinheiro em espécie ou via depósito, no ato da viagem ou posteriormente à viagem._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora, própria do Poder Legislativo, ao controle dos atos do Poder Executivo.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/2022-45-28123-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/2022-45-28123-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis com relação ao cumprimento da Lei Municipal nº 4.698, de 19 de dezembro de 2016, que “Dispõe sobre a criação de estacionamento de bicicletas no Município de Alfenas e dá outras providências”._x000D_
 _x000D_
 Justificativa: Incentivar o uso da bicicleta como forma de melhorar a mobilidade urbana, com iniciativas do poder público, com a criação de ciclovias ou_x000D_
 ciclofaixas, e também do setor privado, através da construção de bicicletários e/ou instalação de paraciclos.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/2022-46-28162-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/2022-46-28162-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis informações sobre os trabalhos que vêm sendo desenvolvidos na nossa cidade, desde o ano de 2017, pela ONG ASSOLAR - Associação pela Solidariedade ao Recuperando, com o número de pessoas atendidas pela ONG em nosso município desde o ano de 2017, como é composta a sua estrutura administrativa, dentre outras._x000D_
 _x000D_
 Justificativa: A gestão de uma ONG, ou de qualquer outra associação sem fins lucrativos, tem o dever de demonstrar, justificar e tornar público não apenas o resultado da administração dos seus recursos financeiros, mas também o impacto social provocado pelas ações desenvolvidas pela organização.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/2022-47-28172-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/2022-47-28172-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis com relação à possibilidade de asfaltamento, com início na Estação de Tratamento de Esgoto - ETE da COPASA até o Bairro Rural Cascalho. Identificar os proprietários dos imóveis rurais localizados na descrita extensão, para estabelecer diretrizes junto aos mesmos objetivando o asfaltamento da mencionada área, nos moldes do disposto para execução das obras de asfaltamento na Rodovia Ottoni Ferreira Barbosa (Alfenas e Fama - Lei nº 5.121/2021)._x000D_
 _x000D_
 Justificativa: Melhorar as condições de tráfego da estrada de acesso ao Bairro Rural Cascalho, ante a extrema necessidade de asfaltamento dessa área, haja vista que nos períodos de chuva resta quase impossível o acesso e a locomoção até o referido bairro.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/2022-48-28223-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/2022-48-28223-assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento 30/2022, solicitando ao Poder Executivo que forneça a esta Casa de Leis as informações solicitadas, tendo em vista que a resposta enviada em 19 de abril de 2022 não atende as 7 (sete) questões formuladas, quanto ao grande número de fiação solta nos postes de nossa cidade._x000D_
 _x000D_
 Justificativa: Tais informações são extremamente necessárias, tendo em vista as constantes reclamações de moradores de todas as partes da cidade, quanto aos fios soltos ou amarrados nos postes e árvores das vias públicas de Alfenas, que além de promover a poluição visual, ainda causam risco de acidentes para pedestres, ciclistas e motociclistas do município.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/2022-49-28222-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/2022-49-28222-assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre as trocas de lâmpadas que foram realizadas recentemente no cruzamento da Rua Juscelino Barbosa com a Rua_x000D_
 Areado, sendo substituídas por LED, pois as lâmpadas antigas, de mercúrio, eram melhores que as atuais, trazendo melhor iluminação para a via pública._x000D_
 _x000D_
 Justificativa: As lâmpadas anteriores clareavam mais a rua que as atuais de LED.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/2022-50-28239-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/2022-50-28239-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa sobre os atuais dados de atendimentos do consórcio Cislagos, no primeiro quadrimestre de 2022._x000D_
 _x000D_
 Justificativa: Trazer embasamento para as indagações que essa parlamentar recebe, referentes ao importante convênio entre o município de Alfenas e o_x000D_
 consórcio Cislagos.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/2022-51-28242-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/2022-51-28242-assinado.pdf</t>
   </si>
   <si>
     <t>Informar, referente à categoria de professores P3, se sua carga horária é de 44 horas ou 40 horas._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora, inerente aos membros do Poder Legislativo, sobre os atos do Executivo.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/2022-52-28241-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/2022-52-28241-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar informações a esta Casa de Leis, com relação a quantos e quem foram os beneficiados pelo Programa Juros Zero, o qual estabeleceu medidas para concessão de valores aos comerciantes de Alfenas / MG, através da aprovação da Lei Municipal nº 4.997/2021._x000D_
 _x000D_
 Justificativa: Comprovar o cumprimento da mencionada lei, com a execução do programa e com a consequente informação de quantos e de quem foram os beneficiados.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/2022-53-28247-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/2022-53-28247-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar à esta Casa Legislativa informações relativas à Casa do Idoso, com o cronograma da obra, quantos idosos a Casa pretende abrigar, quantas pessoas trabalharão nesta Instituição. Prestar informações também, sobre o Conselho do Idoso, se já foi formado, com os seus membros e cargos, sua sede e seu Regimento Interno. Além disso, informar de onde virão as receitas do Fundo Municipal do Idoso – FMI, dentre outras._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para melhor informar à população interessada no assunto, haja vista as constantes indagações da população quanto à Casa, o Conselho e o Fundo Municipal do Idoso.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/2022-54-28267-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/2022-54-28267-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar ao gabinete desta vereadora demonstrativos da arrecadação do município com taxa de iluminação pública dos anos 2021 / 2022, até a presente data, sendo eles separados por ano e mês._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para melhor informar a população interessada no assunto, além de colaborar para que a Administração Pública seja a mais transparente possível.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/2022-55-28296-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/2022-55-28296-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar respostas, com relação ao CONSEPA, diante de determinadas situações que chegaram a conhecimento desta Casa Legislativa, informando se a Prefeitura repassa algum recurso para custear os salários dos servidores da Delegacia, com o valor e a destinação desse recurso, dentre outras. Enviar também cópia de todas as prestações de contas do CONSEPA, dos últimos 5 (cinco) anos._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora própria do Poder Legislativo, ao controle dos atos do Poder Executivo, bem como à toda população, que merece uma administração transparente.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/2022-56-28299-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/2022-56-28299-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações sobre a Emenda Parlamentar do Deputado Cristiano Silveira, no valor de R$ 100 mil (cem mil reais), destinados ao Centro Municipal do Autista, em 2001, especificando como foi utilizado esse recurso, para qual Secretaria Municipal foi destinado, em quais benefícios foram aplicados o valor dessa Emenda no Centro Municipal do Autista, dentre outras._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para melhor informar à população interessada no assunto, bem como colaborar para que a administração pública seja a mais transparente possível.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/2022-57-28325-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/2022-57-28325-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar à esta Casa Legislativa informações relativas ao medicamento Truvada - (PrEP), detalhando o motivo de não termos a distribuição deste medicamento no município, se existe previsão para aquisição do mesmo, com o valor / custo deste medicamento para o município._x000D_
 _x000D_
 Justificativa: Constantes indagações da população quanto à disponibilização deste medicamento, visto que a PrEP, popularmente conhecido como Truvada, foi incorporada no SUS em maio de 2017, sendo estratégia de prevenção ao HIV.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/2022-58-28386-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/2022-58-28386-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa quantos PSF's existem em nosso município, com o horário de funcionamento dos mesmos, quantos funcionários possuem, com a função de cada um, quais já possuem o tratamento de ginecologista, otorrinolaringologista , pediatra, fisioterapeuta e serviços odontológicos, dentre outras._x000D_
 _x000D_
 Justificativa: Conhecer a administração de cada um destes pontos de atendimento, para melhor informar a todos.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/2022-59-28387-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/2022-59-28387-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa quando foi efetuado o último mutirão de cirurgias de cataratas em nosso município, com o número de agendamentos já cadastrados, como os mesmo são feitos, a previsão para suprir a demanda, dentre outras._x000D_
 _x000D_
 Justificativa: Trata-se de um caso sério, uma vez que afeta a visão (aquilo que é mais belo para o ser humano) e são inúmeras as reclamações e reivindicações que chegam aos vereadores, legítimos representantes do nosso povo.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/2022-60-28392-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/2022-60-28392-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa quais os tipos de tratamentos são prestados à nossa população no ambulatório Dr. Plínio do Prado Coutinho, detalhando quantos funcionários trabalham no local, com as funções de cada um, o horário de funcionamento, se existem aparelhos danificados, quais estão em bom estado de funcionamento, dentre outras._x000D_
 _x000D_
 Justificativa: Estar inteirado do que vem acontecendo, de forma a prestar informações adequadas ao nosso povo.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/2022-61-28389-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/2022-61-28389-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a este vereador informações acerca dos tipos de aparelhos existentes em cada PSF do nosso município, se estão em bom estado de funcionamento, se há previsão para aquisição de outros tipos de aparelhos, se há aparelhos suficientes para atender à demanda da fisioterapia, dentre outras._x000D_
 _x000D_
 Justificativa: Conhecer mais sobre a matéria, para atender indagações da população quanto aos tratamentos de saúde oferecidos pelo município.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/2022-62-28423-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/2022-62-28423-assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento 42/2022, para que o Poder Executivo forneça a esta Casa de Leis as informações solicitadas, tendo em vista que a resposta, enviada em 23 de junho de 2022, não atende às questões formuladas._x000D_
 _x000D_
 Justificativa: A resposta não apresentou o estudo técnico, exigido por lei, para implantação de lombadas e nem sequer informa sobre a existência ou não desse estudo. Tais informações são necessárias, tendo em vista que, constantemente, moradores reclamam do excesso de lombadas que foram instaladas, principalmente no ano de 2022.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/2022-63-28455-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/2022-63-28455-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis informações sobre a emenda parlamentar de autoria do Deputado Dalmo Ribeiro, recebida pelo município de Alfenas, no valor de R$ 49.000,00 (quarenta e nove mil reais), destinada à aquisição de veículo para atender ao Conselho Comunitário de Segurança Pública de Alfenas - CONSEPA._x000D_
 _x000D_
 Justificativa: Exercer o controle externo de todos os atos do Poder Executivo, inerentes à população e ao Município.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/2022-64-28456-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/2022-64-28456-assinado.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis, com relação ao recebimento de valores do Governo Federal, com a posterior efetivação do pagamento dos vencimentos dos agentes comunitários de saúde e dos agentes de combate à endemias._x000D_
 _x000D_
 Justificativa: A PEC 9/2022 previu um piso salarial nacional de dois salários mínimos (equivalente hoje a R$ 2.424) para a categoria, onde, esses vencimentos deveriam ser pagos pela União, cujos valores seriam consignados no Orçamento, com dotação própria e específica. Diante do exposto, tem-se a necessidade de cumprimento de todo o descrito, considerando que esses profissionais possuem um papel fundamental para a melhoria da saúde de nossa população.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Carlinho Vardemá, Márcio Dunga, Professor Luciano Solar</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/2022-65-28461-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/2022-65-28461-assinado.pdf</t>
   </si>
   <si>
     <t>Informar se há possibilidade de retomar o trabalho de sistema de tarefa para os servidores da varrição._x000D_
 _x000D_
 Justificativa: Anteriormente, eles finalizavam os trabalhos na parte da manhã e já eram liberados, porém agora eles terão que cumprir o horário, o que não é viável, pois não têm as mínimas condições de trabalho, como banheiro e água potável. Considerando a relevância da matéria, há a necessidade do problema ser solucionado o mais breve possível.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/2022-66-28541-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/2022-66-28541-assinado.pdf</t>
   </si>
   <si>
     <t>Informar o principal motivo da paralisação das obras da perimetral que liga a entrada da cidade, pelo bairro Vista Grande, com o Distrito Industrial, no Jardim São Paulo, e também das obras do asfalto entre Alfenas e Fama. Encaminhar a Ordem de Paralização dos Serviços e a Ordem de Reinício dos Serviços, dentre outras._x000D_
 _x000D_
 Justificativa: Exercício da função fiscalizadora sobre a Administração Pública direta, zelando pela correta aplicação dos recursos públicos.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/2022-67-28544-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/2022-67-28544-assinado.pdf</t>
   </si>
   <si>
     <t>Informar a última data de recebimento e a quantidade recebida dos medicamentos faltantes no CDM e postos de saúde do município, com a comprovação da entrega dos mesmos, a justificativa para a falta de medicação nos postos de saúde, uma lista atualizada dos remédios de alto custo disponíveis, dentre outras._x000D_
 _x000D_
 Justificativa: O problema não é recente, são muitas pessoas precisando de medicamentos e a falta desses remédios está cada dia pior.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/2022-68-28548-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/2022-68-28548-assinado.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações sobre quantas crianças eram atendidas antes e quantas são atendidas atualmente, no Projeto Infância e Movimento. Informar também quantas crianças estão na fila de espera, aguardando vaga no referido projeto._x000D_
 _x000D_
 Justificativa: Exercício fiscalizatório inerente aos membros do Poder Legislativo sobre os atos do Poder Executivo.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/2022-69-28551-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/2022-69-28551-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis informações sobre a criação do Comitê de Acompanhamento e Fiscalização do Serviço Público de Transporte Coletivo, previsto no art. 3º do Projeto de Lei 26/2022, que autoriza a concessão de subsídio tarifário à concessionária do serviço público de transporte coletivo regular de passageiros de Alfenas. Informar a previsão para que seja criado o Comitê, ou, caso já exista, seus membros e como ocorreu a escolha dos mesmos._x000D_
 _x000D_
 Justificativa: Esclarecer indagações visando justificar a regularidade na concessão do subsídio.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/2022-70-28550-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/2022-70-28550-assinado.pdf</t>
   </si>
   <si>
     <t>Fornecer a lista atualizada das empresas que concluíram as contrapartidas e prestar contas detalhadas de como se deu o pagamento da obrigação assumida, ou seja, quando, onde e de que forma foram pagas. Detalhar se os pagamentos foram realizados mediante entrega de materiais, informando a destinação, ou se foram realizados por meio de prestação de serviço, informando quais obras foram realizadas._x000D_
 _x000D_
 Justificativa: Acompanhar o andamento das contrapartidas, pelo fato desta vereadora ser membro da comissão de Obras.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/requerimento_71-2022_-_jaime.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/requerimento_71-2022_-_jaime.pdf</t>
   </si>
   <si>
     <t>Informar a este Poder quais foram os procedimentos adotados diante de uma possível alienação da área onde se encontra / encontrava a Secretaria de Obras, inclusive, com o envio de toda a documentação que tratou deste assunto. Informar também quanto à locação de um novo imóvel para sediar a descrita Secretaria e qual valor pago de aluguel, também, com cópia do respectivo procedimento licitatório._x000D_
 _x000D_
 Justificativa: Garantir uma política pública transparente junto à população alfenense, considerando que o imóvel da sede anterior possuía uma identidade com o poder público municipal, visto que conhecido desde a época em que era utilizado para o almoxarifado.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_no_72-2022_-_jaime_daniel.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_no_72-2022_-_jaime_daniel.pdf</t>
   </si>
   <si>
     <t>Verificar publicação em "Diário Oficial da União - Seção 3, em 02/08/2022, Edição: 145, Página: 206" para prover informações sobre Audiência pública sobre futura e eventual concessão de serviços do Aeroporto de Alfenas._x000D_
 _x000D_
 Justificativa:_x000D_
 Verificação de inconsistências na publicação, com respaldo na função fiscalizadora própria do Poder Legislativo de controle dos atos do Poder Executivo,_x000D_
 bem como objetiva garantir maior legalidade aos atos públicos.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_no_73-2022_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_no_73-2022_-_domingos.pdf</t>
   </si>
   <si>
     <t>Verificar com a maior brevidade possível, sobre a liberação das áreas de construção das empresas que receberam imóveis em doação, nas Ruas Pedro Tercetti e Quinze de Outubro, no âmbito desta municipalidade, nos termos legais impostos._x000D_
 _x000D_
 Justificativa:_x000D_
 Intervir para que esta Câmara não necessite prorrogar inúmeras vezes os prazos de início dessas obras.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_no74-2022_-_jaime.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_no74-2022_-_jaime.pdf</t>
   </si>
   <si>
     <t>Enviar listagem de todos os servidores(as) contratados, comissionados e efetivos do Município, especificando nomes, cargos e respectivas lotações._x000D_
 _x000D_
 Justificativa:_x000D_
 Exercício regular do poder fiscalizatório dos atos do Poder Executivo, inerente aos membros do Poder Legislativo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_75-2022_-_katia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_75-2022_-_katia.pdf</t>
   </si>
   <si>
     <t>Informar como foi especificada a contagem de tempo regular e especial do Processo Seletivo da Secretaria Municipal de Educação - Edital n° 015/2022._x000D_
 _x000D_
 Justificativa:_x000D_
 É atribuição do Vereador o exercício da função fiscalizadora, tendo o poder e o dever de fiscalizar a Administração Pública direta, zelando pela correta aplicação.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Márcio Dunga, Dominguinhos Eletricista</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_76.2022_mfc_e_drm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_76.2022_mfc_e_drm.pdf</t>
   </si>
   <si>
     <t>Encaminhar à Câmara Municipal informações relativas à Clínica Veterinária e / ou Hospital Veterinário Municipal, tais como: a capacidade de atendimento e internação de animais; os procedimentos realizados; veterinários e plantonistas disponíveis para atendimento; convênios celebrados; dentre outras._x000D_
 _x000D_
 Justificativa:_x000D_
 Obter junto ao Poder Executivo as informações de interesse público e transmiti-las com responsabilidade a toda à comunidade, bem como colaborar para que não pairem dúvidas sobre a Administração Pública.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_772022_-_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_772022_-_tsp.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre a coleta de lixo nos Bairros da Zona Rural de Alfenas, como é realizada, sua periodicidade e os pontos específicos para que os moradores depositem o lixo._x000D_
 _x000D_
 Justificativa:_x000D_
 Não há regularidade na realização da coleta de lixo, ficando a caçamba por semanas com o lixo transbordando, causando diversos incômodos à comunidade. A regulamentação da logística do desenvolvimento desse trabalho evitaria tais transtornos.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_78.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_78.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento nº 41/2022, encaminhando respostas claras e objetivas sobre o "Programa Avançar Cidades e Mobilidade Urbana", com a previsão para a construção do projeto ciclovia e ciclofaixa, a situação do projeto da rota cicloturística, a instalação de paraciclos nos espaços de grande circulação, dentre outras._x000D_
 _x000D_
 Justificativa:_x000D_
 As respostas apresentadas por meio do Ofício nº 525/2022/CG/PMA restaram insatisfatórias, motivo pelo qual reitera-se os questionamentos do mencionado requerimento, uma vez que trata-se de um projeto importante.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_79.2022_drm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_79.2022_drm.pdf</t>
   </si>
   <si>
     <t>Deflagrar o devido processo administrativo para reversão de patrimônio público, cujo imóvel fora doado nos termos da Lei Municipal nº 4.795, de 28 de maio de 2018._x000D_
 _x000D_
 Justificativa:_x000D_
 A empresa não se utilizou da área para a finalidade específica, conforme determinou a norma, situação que merece o devido processo administrativo por aparentar uma fraude, visto que até então o imóvel era utilizado como fábrica de blocos, ou seja, fora utilizado por mais de 4 (quatro) anos para finalidade diversa.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_no_80-2022_-_ccljrf.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_no_80-2022_-_ccljrf.pdf</t>
   </si>
   <si>
     <t>Requer revogação da Lei Municipal nº 4.814, de 5 de outubro de 2018, com a reversão do imóvel, objeto da citada doação, ao patrimônio público municipal._x000D_
 _x000D_
 Justificativa:_x000D_
 A empresa Márcia Probst - ME não se encontra em funcionamento e não realizou nenhuma obra no imóvel doado pelo poder público municipal, motivo pelo qual solicitamos que o Executivo envie o mais breve possível o referido projeto de revogação.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_81-2022_-_ccljrf.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_81-2022_-_ccljrf.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que envie informações e documentação referentes às proposições que alteram as Leis Municipais nº 4.881 de 7 de_x000D_
 novembro de 2019, nº 4.905 de 20 de dezembro de 2019 e nº 4.916, de 20 de dezembro de 2019._x000D_
 _x000D_
 Justificativa:_x000D_
 As informações ora solicitadas, acerca dos Projetos de Lei nºs 52, 53 e 55/2022, são imprescindíveis para fornecer subsídios aos estudos da CCLJRF, para análise das citadas proposições e posterior emissão dos respectivos pareceres.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_82.2022_jds.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_82.2022_jds.pdf</t>
   </si>
   <si>
     <t>Descrever o motivo da não finalização das obras de recapeamento da Rua 13 de Maio, e estipular uma data final para o término dos serviços de asfaltamento._x000D_
 _x000D_
 Justificativa:_x000D_
 Em atendimento à reivindicação dos moradores da Rua 13 de Maio, os quais ficaram sem os benefícios da nova pavimentação asfáltica nessa importante via de trânsito urbano.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Jaime Daniel, Carlinho Vardemá</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_83-2022_-_jaime_e_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_83-2022_-_jaime_e_vardema.pdf</t>
   </si>
   <si>
     <t>Encaminhar respostas claras e objetivas, sobre a Secretaria responsável pelo acompanhamento das obras de pavimentação básica do trecho principal da estrada rural municipal interdistrital da Harmonia, o servidor responsável por fiscalizar os padrões de qualidade e se existe previsão para conclusão da mencionada obra._x000D_
 _x000D_
 Justificativa:_x000D_
 Foi verificado que a descrita estrada não tem apresentado boas condições, razão pela qual, faz-se imprescindível que as informações ora solicitadas sejam apresentadas, objetivando a melhor execução da obra.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_no_84-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_no_84-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre a empresa que realiza a coleta seletiva de lixo em nossa cidade, com a periodicidade dessa coleta, os locais atendidos e se houve suspensão do serviço no último mês._x000D_
 _x000D_
 Justificativa:_x000D_
 A coleta seletiva de lixo é a melhor forma de destinar os resíduos adequadamente. Sendo assim, muitos munícipes vêm reclamando da ausência da coleta seletiva nos últimos dias, bem como informam que há lugares em que a referida coleta não é realizada.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_85-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_85-2022.pdf</t>
   </si>
   <si>
     <t>Encaminhar respostas claras e objetivas sobre as permutas descritas na Lei Municipal nº 5.021, de 29 de junho de 2021._x000D_
 _x000D_
 Justificativa:_x000D_
 A referida Lei Municipal autorizou a permuta de imóveis públicos com obrigação de fazer, com a área particular denominada "Fazenda da Garça". Tais informações visam atender à finalidade desta Comissão Especial, que é o acompanhamento de perto de todas as contrapartidas estabelecidas nas legislações de doação.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/825/reuqerimento_no_86.2022_drm_p2880.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/825/reuqerimento_no_86.2022_drm_p2880.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do estado em que se encontram as obras de infraestrutura urbana, especialmente o recapeamento das ruas descritas no Anexo Único da Lei nº 4.858, de 9 de julho de 2019._x000D_
 _x000D_
 Justificativa:_x000D_
 Cumprir o dever constitucional de fiscalização do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_no_87-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_no_87-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre o horário de atendimento ao público na CDM - Central de Distribuição de Medicamentos de Alfenas, tais como o funcionamento de seus setores internos, o serviço de carimbo de receitas, dentre outros._x000D_
 _x000D_
 Justificativa:_x000D_
 Alguns usuários do CDM alegam que vêm passando dificuldades para conseguir alguns atendimentos, razão pela qual é necessário que se verifique a possibilidade de ampliação do horário do serviço.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_no_88-2022_-_domingos.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_no_88-2022_-_domingos.pdf</t>
   </si>
   <si>
     <t>Oficiar a Companhia de Saneamento de Minas Gerais - COPASA, solicitando em caráter de urgência, o recapeamento e reconstrução de diversas ruas que foram quebradas para instalação de dutos e manutenção da rede de abastecimento, procedendo a devida reestruturação do patrimônio público afetado pelas obras._x000D_
 _x000D_
 Justificativa:_x000D_
 As vias afetadas estão em deplorável situação, de difícil tráfego, e têm causado muitos transtornos e prejuízos aos motoristas e moradores locais.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_no_89-2022_-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_no_89-2022_-_solar.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia dos devidos Alvarás de Funcionamento das Empresas Sonoco do Brasil Ltda. e Magno Geovani Souza Moraes - EIRELI (ARMAG). Requer ainda uma vistoria no Barracão construído no Lote 01, da Quadra AV-03, com área de 7.000,00 m² [sete mil metros quadrados), no Distrito Industrial, a fim de identificar, de forma oficial, qual empresa encontra-se em atividade naquele local, em atenção ao disposto na Lei Municipal n- 4.924/2019._x000D_
 _x000D_
 Justificativa:_x000D_
 Possibilitar a continuidade dos trabalhos executados pela referida Comissão, garantindo a fiel execução e o devido cumprimento da legislação municipal, em conluio com o máximo de transparência.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_no_90.2022_tsp_p2987.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_no_90.2022_tsp_p2987.pdf</t>
   </si>
   <si>
     <t>Reiterar requerimentos anteriores, solicitando informações específicas sobre as lombadas já instaladas no município, como a existência de um estudo técnico de engenharia de tráfego que demonstre índice significativo ou risco potencial de acidentes em cada lugar onde foi realizada a instalação de lombadas no município._x000D_
 _x000D_
 Justificativa: Verificar se há irregularidades nas lombadas que foram instaladas no município e a necessidade de adequação das mesmas.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/requerimento_o_91.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/requerimento_o_91.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Solicitar informações relativas ao transporte de passageiros para a área da saúde, tais como: o número de veículos que o município possui destinados ao transporte de pessoas para a realização de consultas e outros procedimentos médicos; quantos veículos são terceirizados, com os custos e a forma como são feitas essas contratações; e como é feito o controle dos serviços de transporte prestados de forma terceirizada._x000D_
 _x000D_
 Justificativa: Estabelecer um controle em relação ao serviço de transporte, não só pelos gastos com o dinheiro público, como também pela qualidade do serviço prestado.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/rq00922022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/rq00922022.pdf</t>
   </si>
   <si>
     <t>Fornecer informações sobre o problema na distribuição de medicamentos e produtos farmacêuticos na nossa cidade, tanto no Centro de Distribuição de Medicamentos quanto nas Estratégias de Saúde das Famílias, com a justificativa para a falta de tais produtos. Prover uma lista atualizada dos medicamentos e itens de farmácia disponíveis e dos que estão em falta, inclusive dos remédios de uso contínuo ou com alto custo para os pacientes já cadastrados. Informar as providências estão sendo tomadas pela Secretaria Municipal de Saúde quanto à falta de medicamentos e o prazo para sanar o problema._x000D_
 _x000D_
 Justificativa: Alguns munícipes têm relatado encontrar dificuldade para receber medicamentos de uso contínuo, e até mesmo de usos eventuais, além de outros itens de farmácia, tais como tiras para medir glicose.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/rq00932022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/rq00932022.pdf</t>
   </si>
   <si>
     <t>Responder a esta Casa Legislativa se as obras na mina d água, da rua Viçosa, no bairro Residencial Oliveira, estão em andamento ou foram paralisadas, com o motivo para a paralisação e em qual período isso ocorreu, além da previsão para o término da obra._x000D_
 _x000D_
 Justificativa: Muitos moradores do entorno informaram a esta vereadora que passam pelo local, por várias vezes, e em determinados dias não encontram ninguém trabalhando no local e que, devido às obras, ficou dificultado o acesso ao local.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/rq00942022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/rq00942022.pdf</t>
   </si>
   <si>
     <t>Solicitar informações quanto às obras da perimetral, se estão em andamento ou houve interrupção, com a justificativa. Informar a estimativa de prazo para a conclusão da obra e se o orçamento estimado de 18 milhões de reais para o custo da obra já foi atingido, detalhando o valor investido na obra até o momento. Especificar as providências que estão sendo tomadas em relação às constantes reclamações da população e dos próprios vereadores desta Casa, em relação à qualidade dos serviços, tais como pontos de empoçamento de água, asfaltos já se deteriorando, entre outros problemas._x000D_
 Justificativa: Muitas reclamações vêm sendo realizadas em relação à demora na conclusão da obra e também quanto à qualidade do serviço prestado.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/rq00952022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/rq00952022.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa informações sobre o Alfenas Náutico Clube, tais como: há quanto tempo o Náutico está fechado para o público; se as obras de melhorias de infraestrutura já foram concluídas, com a previsão para o término; os cronogramas e as planilhas de gastos das obras realizadas até a presente data._x000D_
 _x000D_
 Justificativa: Obter mais informações a respeito da matéria, para melhor esclarecer à população interessada, uma vez que o Náutico é um dos poucos espaços de Alfenas que proporciona diversão e lazer às famílias e às pessoas de todas as idades, principalmente para aquelas menos favorecidas economicamente.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/rq00962022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/rq00962022.pdf</t>
   </si>
   <si>
     <t>Enviar a esta Casa Legislativa a informação de quantas cirurgias de catarata e pterígio foram realizadas nos anos de 2021 e 2022, pelo Sistema Único de Saúde do Município._x000D_
 _x000D_
 Justificativa: Além da função fiscalizadora do vereador, nosso objetivo é colaborar para que a Administração Pública seja a mais transparente possível.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/rq00972022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/rq00972022.pdf</t>
   </si>
   <si>
     <t>Encaminhar a essa Casa Legislativa informações quanto às obras do Teatro Municipal, se estão em andamento ou houve interrupção, com a justificativa. Informar a estimativa de prazo para a conclusão da obra, detalhando o que ainda falta para que possa ter a reinauguração do mesmo._x000D_
 _x000D_
 Justificativa: Reinvindicações de diversos cidadãos do município, solicitando informações sobre a conclusão das obras do Teatro Municipal.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/rq00982022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/rq00982022.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis com relação ao cumprimento da Lei Municipal nº 4.417, de 02 de abril de 2013, que "Autoriza a instituição da Casa do Idoso no Município de Alfenas" (em anexo). Informar se a Casa do Idoso está em funcionamento ou existe possibilidade / planejamento para um funcionamento futuro, e se a referida legislação fora regulamentada, enviando uma cópia do devido Decreto._x000D_
 _x000D_
 Justificativa: Garantir uma política íntegra aos idosos, assegurando seus direitos sociais e oferecendo melhores cuidados com a higiene pessoal, alimentação nutricional, práticas de atividades físicas e de lazer, monitoramento do uso de medicamentos, atendimentos fisioterápicos, psicológicos e sociais.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1504/rq00992022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1504/rq00992022.pdf</t>
   </si>
   <si>
     <t>Esclarecer informações sobre a falta de repasse das emendas parlamentares destinadas ao Hospital Universitário Alzira Vellano, no valor de R$ 3.000.000,00 (três milhões de reais), pagos ao Fundo Municipal de Saúde no dia 22/06/2022, para a realização das cirurgias eletivas represadas em decorrência da pandemia da COVID19. Informar a previsão para que a quantia seja repassada ao hospital._x000D_
 _x000D_
 Justificativa: Esclarecer as questões levantadas, para que sejam apontados os motivos dessa verba ainda não ter sido enviada ao referido hospital.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/rq01002022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/rq01002022.pdf</t>
   </si>
   <si>
     <t>Informar sobre a possibilidade de fazer o recapeamento do asfalto, que está com muitos buracos, em toda a extensão da Rua Francisco Navarro Prado, no bairro Morada do Sol._x000D_
 _x000D_
 Justificativa: A Rua Francisco Navarro Prado é passagem estratégica para acesso ao Residencial Oliveira, e liga os bairros Distrito Industrial e Morada do Sol, além de ser acesso à mina e ao parquinho com academia ao ar livre, possuindo, assim, grande fluxo de veículos.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/rq01012022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/rq01012022.pdf</t>
   </si>
   <si>
     <t>Oficiar a Alfetur Alfenas Transportes e Turismo Ltda., para que envie a esta Casa Legislativa, em caráter de urgência, esclarecimentos sobre o acordo feito junto à Prefeitura Municipal de Alfenas, onde restou estabelecido que a empresa ficaria responsável pela limpeza e higienização dos banheiros públicos do nosso Terminal Urbano, localizado na Praça Dr. Emílio Silveira, 292 - Centro, Alfenas - MG, 37130-029, informando os termos deste acordo e esclarecendo porque não vem cumprindo com o estabelecido, tendo em vista que os banheiros públicos do Terminal encontram-se totalmente insalubres._x000D_
 _x000D_
 Justificativa: Questionamentos de moradores e visitantes de nossa cidade, sobre a precariedade dos banheiros públicos do nosso Terminal Urbano.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/rq01022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/rq01022022.pdf</t>
   </si>
   <si>
     <t>Solicitar agendamento de reunião com o proprietário da empresa contratada para realizar a troca de lâmpadas no município e o Secretário ou servidor  público responsável por coordenar este serviço. Além disso, enviar a esta Casa legislativa informações sobre os contratos inerentes às trocas de lâmpadas em Alfenas, com seu prazo de vigência e uma cópia do contrato. Também informar qual a atual empresa que realiza a manutenção da iluminação pública no município, o nome do responsável pela empresa, a Secretaria e o servidor responsável pela fiscalização do trabalho da referida empresa._x000D_
 _x000D_
 Justificativa: Obter junto ao Poder Executivo informações de interesse público e transmiti-las com responsabilidade a toda à comunidade.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/rq01032022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/rq01032022.pdf</t>
   </si>
   <si>
     <t>Informar à Câmara Municipal sobre a possibilidade de colocar grama sintética nos campos society do nosso Município._x000D_
 _x000D_
 Justificativa: Oferecer melhor qualidade aos praticantes do futebol, além de facilitar a manutenção dos campos, uma vez que a grama natural morre muito rápido e o local fica pura terra, impedindo os jogos, principalmente quando chove.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/rq01042022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/rq01042022.pdf</t>
   </si>
   <si>
     <t>Informar a respeito da extração dos tocos de árvores existentes nos passeios e praças da nossa cidade, detalhando o motivo da paralisação da extração dos tocos, se houve licitação para a contratação de uma empresa para a realização desse serviço e se há previsão de quando voltará a ser realizado._x000D_
 _x000D_
 Justificativa: Esses tocos dificultam o trânsito pelas calçadas de pedestres, especialmente de pessoas idosas, grávidas e mães com carrinhos de bebês, além de afetar as estruturas de vias publicas e residências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/rq01052022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/rq01052022.pdf</t>
   </si>
   <si>
     <t>Informar a esta Casa Legislativa qual o responsável pela fiscalização da manutenção ou colocação de placas de identificação das vias públicas de Alfenas e por que existem ruas sem placas e outras com placas apagadas ou ilegíveis. Especificar também a empresa responsável pela confecção das placas de denominação de vias e se a Prefeitura pretende fazer a substituição das placas danificadas e a instalação das inexistentes, com a previsão para que isso ocorra._x000D_
 _x000D_
 Justificativa: Obter junto ao Poder Executivo as informações de interesse público e transmiti-las com responsabilidade a toda à comunidade.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/rq01062022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/rq01062022.pdf</t>
   </si>
   <si>
     <t>Fornecer a esta Casa de Leis informações adicionais sobre o Requerimento 30/2022, relacionado ao problema do grande número de fiação solta nos postes de nossa cidade, respondendo às seguintes indagações: quais empresas utilizam os postes da nossa cidade; se as mesmas já foram notificadas com orientação para o uso responsável dos postes, com o recolhimentos dos fios inutilizados e / ou o remanejamento na organização da fiação sob responsabilidade de cada uma dessas empresas. Informar também o setor responsável para a realização desse levantamento e das notificações em nosso município._x000D_
 _x000D_
 Justificativa: Demanda dos moradores, que reclamam que em toda a cidade os fios ficam soltos ou são amarrados em postes e árvores pelas ruas, causando risco de acidentes aos pedestres, ciclistas e motociclistas, além da poluição visual causada em nosso município.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/rq01072022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/rq01072022.pdf</t>
   </si>
   <si>
     <t>Encaminhar informações relacionadas à movimentação financeira de todas as contas vinculadas ao CNPJ: 30.150716/0001-36, Secretaria Municipal de Educação, dos seguintes períodos: 01/01/2020 à 31/12/2020 (ano 2020); 01/01/2021 à 31/12/2021 (ano 2021); 01/01/2022 a 31/12/2022 (ano 2022)._x000D_
 _x000D_
 Justificativa: Buscar esclarecimentos diretamente do Poder Executivo Municipal, no exercício da função fiscalizadora atribuída aos membros do Poder Legislativo.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/rq01082022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/rq01082022.pdf</t>
   </si>
   <si>
     <t>Encaminhar resposta a esta Casa de Leis, com relação aos gastos da Secretaria Municipal de Esporte, Lazer e Recreação, no ano de 2022, com todas as modalidades esportivas, destacando cada valor por modalidade esportiva._x000D_
 _x000D_
 Justificativa: Garantir uma política transparente e assegurar o incentivo à prática de esportes em nosso no Município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/2022-2-26983-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/2022-2-26983-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos sócios fundadores da Construtora OCB, Sr. Edward Pereira Chiécchi, Sr. Daniel Csizmar Oliveira e Sr. Nelo Baraldi Neto, por firmarem parceria com a Prefeitura de Alfenas, para execução do asfaltamento de nossa cidade e estradas vicinais, a qual gerará novas vagas de empregos.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/2022-3-27011-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/2022-3-27011-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Claudia Martelli dos Santos, em reconhecimento ao seu desempenho como Secretária do Gabinete do Prefeito do nosso município.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/2022-4-27012-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/2022-4-27012-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Juliana de Ávila Silva, em reconhecimento ao seu desempenho como Coordenadora da Assistência Farmacêutica Municipal de nosso município.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/2022-5-27008-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/2022-5-27008-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Técnico Assistente da PCMG, servidor Sandro Fernandes Oliveira - MASP: 1352170-3, lotado no Departamento Estadual de Trânsito no Município de Belo Horizonte - MG, pelo destaque no atendimento ao público.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1677/2022-6-27037-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1677/2022-6-27037-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Maria Aparecida Barbosa Cruz, em virtude do seu falecimento, ocorrido em 13 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/2022-7-27043-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/2022-7-27043-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações, Aplauso e Agradecimento ao Dr. Adauto de Castro Soares.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/2022-8-27082-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/2022-8-27082-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. José Roberto Nobre.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/2022-9-27099-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/2022-9-27099-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Ivair Silva Marques, em decorrência de seu falecimento, no dia 20 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/2022-10-27105-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/2022-10-27105-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Mauro Esteves de Souza, em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/2022-11-27140-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/2022-11-27140-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pela passagem do Sr. Arnaldo Simões, aos 87 anos, no dia 25 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/2022-12-27155-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/2022-12-27155-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de José de Oliveira Alves.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/2022-13-27188-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/2022-13-27188-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Ana Luiza Pereira Vagner, em reconhecimento ao seu desempenho, eficiência e dedicação diante de 23 anos como professora municipal.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Braz da Máquina, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/2022-14-27190-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/2022-14-27190-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. José Caetano, mais conhecido como Sebastião Divino, em virtude do seu falecimento, ocorrido em 31 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/2022-15-27221-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/2022-15-27221-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao posicionamento do Deputado Federal Eduardo Bolsonaro, pela comparação feita por ocasião da cratera que apareceu no metrô na capital paulista.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/2022-16-27280-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/2022-16-27280-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Professora Ione Aparecida Ferreira, Coordenadora do Colégio Anglo, em virtude do seu falecimento, ocorrido no dia 06 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/2022-17-27273-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/2022-17-27273-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Professora Renata Maria Guanabara de Oliveira, em virtude do seu falecimento, ocorrido em 06 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/2022-18-27290-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/2022-18-27290-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao vereador Renato Freitas, do município de Curitiba-PR, que invadiu e interrompeu a missa em uma igreja no Largo da Ordem, em Curitiba, em 05 de fevereiro, participando de uma manifestação pedindo justiça para Moïse Kabagambe e Durval Teófilo Filho, dois homens negros que foram assassinados nas últimas semanas.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/2022-19-27304-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/2022-19-27304-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Carlos Alberto Moreira Soares, em reconhecimento ao seu desempenho como Fiscal de Obras da Secretaria Municipal de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/2022-20-27341-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/2022-20-27341-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Rafael Carlos Lima, em reconhecimento ao seu trabalho notável de professor, tradutor e pesquisador em Libras.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>Márcio Dunga, Braz da Máquina, Carlinho Vardemá, Guinho, Jaime Daniel, Kátia Goyatá, Paulinho do Asfalto, Professor Luciano Solar, Ratinho, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/1-1-mocao-de-repudio-bandeira-vermelha-cemig-_dunga_.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/1-1-mocao-de-repudio-bandeira-vermelha-cemig-_dunga_.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Ministério de Minas e Energia, diante da continuidade na cobrança da Bandeira Vermelha de Escassez Hídrica em nosso Município e Estado.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/2022-22-27399-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/2022-22-27399-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Secretário Municipal, Sr. Pedro Marques Camilo, e toda sua equipe, pelo excelente trabalho que desenvolvem na Secretaria Municipal de Desenvolvimento Urbano do Município de Alfenas.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/2022-23-27422-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/2022-23-27422-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao discurso de um vereador do Partido Patriota, durante a discussão de um Projeto de Lei, no plenário da Câmara Municipal de Uberlândia / MG.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/2022-24-27423-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/2022-24-27423-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio aos áudios do Deputado Estadual Arthur do Val (Podemos/SP), com falas sexistas sobre as ucranianas.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/2022-25-27441-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/2022-25-27441-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Nilson Alcides de Paula Santos, em reconhecimento ao excelente trabalho que vem desenvolvendo em prol dos dependentes químicos de nosso município.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/2022-26-27492-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/2022-26-27492-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. José Alves Rodrigues, mais conhecido como Zé Ita, em virtude do seu falecimento, ocorrido em 11 de março de 2022.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/2022-27-27484-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/2022-27-27484-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Francisco de Paula Simão, pelo seu falecimento, ocorrido no dia 10 de março de 2022.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/2022-28-27505-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/2022-28-27505-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para a redução do preço dos combustíveis, pois o impacto no orçamento das famílias é alto.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/2022-29-27519-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/2022-29-27519-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Lourdes de Ávila Terra e Silva.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/2022-30-27557-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/2022-30-27557-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Sra. Maria Aparecida dos Santos.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/2022-31-27623-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/2022-31-27623-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao servidor público Rodrigo Vieira Zanim.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/2022-32-27624-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/2022-32-27624-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às mensagens de ameaças de morte, com conteúdo ofensivo, injúrias, racismo, machismo e criminosas, que têm recebido na última semana as Deputadas Estaduais Leninha, Ana Paula Siqueira e Andreia de Jesus.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Guinho, Jaime Daniel, Kátia Goyatá, Márcio Dunga, Paulinho do Asfalto, Professor Luciano Solar, Ratinho, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/2022-33-27641-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/2022-33-27641-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Greve da Educação, na luta pelo pagamento do reajuste do Piso Salarial de 2022.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/2022-34-27667-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/2022-34-27667-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Vicentina Rodrigues Bento, em decorrência de seu falecimento em 30/03/22.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/2022-35-27684-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/2022-35-27684-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Rossano de Oliveira, Prefeito do município de Coqueiral, pela relevante iniciativa de distribuição de “Kits de higiene íntima”, para meninas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>Professor Luciano Solar, Carlinho Vardemá, Guinho, Jaime Daniel, Kátia Goyatá, Paulinho do Asfalto, Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/2022-36-27741-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/2022-36-27741-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Indicação nº 132/2022, subscrita pelo vereador Márcio Fernando Costa, através da qual fora solicitada a construção de um ponto de ônibus com cobertura (cabine), na Avenida Mário Barbosa Vieira, no Trevo, próximo ao SENAC-Alfenas.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>Carlinho Vardemá, Jaime Daniel, Márcio Dunga</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1708/2022-37-27740-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1708/2022-37-27740-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Paulo Donizete dos Reis, mais conhecido como "Paulinho Pezinho", em decorrência de seu falecimento em 07/04/22.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/2022-38-27779-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/2022-38-27779-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Flávio Renato de Campos, em reconhecimento ao seu desempenho como Secretário do Servidor Público.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/2022-39-27795-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/2022-39-27795-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Divina Domingues, em decorrência de seu falecimento em 13/04/2022.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/2022-40-27796-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/2022-40-27796-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Ademir de Oliveira, mais conhecido como "Ademir, motorista da Prefeitura", em decorrência de seu falecimento em 15/04/22.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/2022-41-28000-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/2022-41-28000-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a Jeferson Santos Rodrigues, por ter conquistado o 3º Lugar no Campeonato de Fisioculturismo, na Categoria Master, Men's Physique Master.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/2022-42-28009-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/2022-42-28009-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à UNIFENAS, que completa 50 (cinquenta) anos de sua fundação, em nome da Profa. Maria do Rosário Araújo Velano, Reitora da Universidade, a Vice-Reitora, Dra. Larissa Araújo Velano e a Pró-Reitora de Planejamento e Desenvolvimento, Dra. Viviane Araújo Velano Cassis, extensivo aos diretores, professores, funcionários e alunos.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/2022-43-28067-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/2022-43-28067-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Elias Batista Rodrigues, coordenador geral da Secretaria Municipal de Obras e Desenvolvimento Urbano, pelo excelente trabalho que vem fazendo na secretaria.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/2022-44-28107-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/2022-44-28107-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Júlio César Vitor, pelos excelentes serviços prestados à sociedade alfenense, como coordenador do Programa de Residências Terapêuticas através do Convênio feito pela Secretaria de Saúde do município com o IMED, onde cuidam dos pacientes portadores de transtornos mentais e de sofrimento psíquico no município de Alfenas.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/2022-45-28189-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/2022-45-28189-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Universidade Federal de Alfenas - UNIFAL, pela ampliação do sistema de cotas para cursos de pós-graduação.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/2022-46-28224-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/2022-46-28224-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Lairce Maria de Lima, em virtude de seu falecimento, ocorrido no dia 08/06/2022.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/2022-47-28234-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/2022-47-28234-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao servidor público municipal Rodolfo Martins Nunes de Morais, ocupante do cargo de provimento efetivo de Assistente de Comissões junto a esta Casa, atualmente cedido à Procuradoria Geral do Município de Alfenas, por ter completado recentemente, no último dia 02/05/2022, exatos 20 (vinte) anos de relevantes serviços prestados ao município de Alfenas, dividindo sua atuação entre o Poder Legislativo e o Poder Executivo.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/2022-48-28235-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/2022-48-28235-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos aos servidores do executivo Marcelo Pereira Lopes Cruz, em reconhecimento ao seu desempenho como Superintendente de Trânsito, e Danilo Alves da Silva, em reconhecimento ao seu desempenho como Engenheiro de Trânsito.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>Kátia Goyatá, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/2022-49-28244-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/2022-49-28244-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à colocação do Presidente da Câmara Municipal de Uberlândia / MG, Sr. Sérgio do Bom Preço - PP, direcionada à Vereadora Cláudia Gerra - PDT.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/2022-50-28246-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/2022-50-28246-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos a todos os profissionais Médicos, Enfermeiros, Técnicos de Enfermagem e condutores dos veículos do Serviço de Atendimento Móvel de Urgência (SAMU) da cidade de Alfenas - MG.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/2022-51-28248-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/2022-51-28248-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Antônio Martins de Siqueira - Tonhão, pelo inestimável apoio prestado à comunidade do Cascalho, mostrando-se sempre solidário e solícito, reconhecido como pessoa estimada por todos.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/2022-52-28270-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/2022-52-28270-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Paulo Cesar Vieira, pelo excelente trabalho que desenvolve junto ao Rotary Clube de Alfenas, ao Consepa e demais projetos.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/2022-53-28306-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/2022-53-28306-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Luíza Alice Lopes Vilaça, em virtude do seu falecimento, ocorrido em 21 de junho de 2022.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/2022-54-28310-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/2022-54-28310-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Renan Dias Ribeiro, em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/2022-55-28312-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/2022-55-28312-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à todos os profissionais que compõe a corporação do Corpo de Bombeiros de Alfenas, aqui representado pelo Comandante da 3ª Companhia do Corpo de Bombeiros de Alfenas - MG, Capitão Rodrigo das Mercês Gomes, pelos relevantes serviços prestados com excelência à sociedade de Alfenas e região e por esse ato de coragem e determinação, merecendo destaque no Dia Nacional do Bombeiro, celebrado no dia 02 de julho.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>Kátia Goyatá, Braz da Máquina, Carlinho Vardemá, Dominguinhos Eletricista, Guinho, Jaime Daniel, Márcio Dunga, Paulinho do Asfalto, Professor Luciano Solar, Ratinho, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/2022-56-28328-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/2022-56-28328-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao recente ato de violência, praticado contra a Procuradora-Geral do Município de Registro (SP), covardemente agredida por um Procurador dentro da própria Prefeitura.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/2022-57-28369-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/2022-57-28369-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Luiz Roberto da Silva, Secretário Executivo da Secretaria Municipal de Saúde, pelo excelente trabalho que está realizando na secretaria.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/2022-58-28368-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/2022-58-28368-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Gilson Alves dos Santos, popularmente conhecido como Gil Santos, pelos trabalhos e cuidados prestados como motorista móvel do Hospital Alzira Velano de Alfenas, por 11( onze) anos, e também pelos relevantes serviços prestados ao esporte amador de Alfenas.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/2022-59-28378-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/2022-59-28378-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Mirtes de Lurdes dos Santos, em decorrência de seu falecimento, em 28/06/22.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/2022-60-28439-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/2022-60-28439-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em memória do Professor Maciro Manoel Pereira.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/2022-61-28453-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/2022-61-28453-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao servidor da recepção desta Casa Legislativa, Ademir Junior Monteiro, o qual vem desenvolvendo com muita dedicação o atendimento ao público, e também pela sua atuação como mestre de cerimônia nas sessões solenes da Câmara Municipal.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/2022-62-28451-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/2022-62-28451-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Leila Lemos Grechi, pelo excelente trabalho que desenvolve como Vice-presidente do Conselho Municipal de Saúde, bem como pelas inúmeras ações que pratica em prol da sociedade, como voluntária.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/2022-63-28560-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/2022-63-28560-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Senhor Rogério Ramos do Prado, Diretor de Extensão e Assuntos Comunitários e Coordenador do Núcleo de Acompanhamento e Integração de Egressos da UNIFENAS, pelos relevantes trabalhos que vem desempenhando há anos na Universidade José do Rosário Vellano.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/2022-64-28565-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/2022-64-28565-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Senhorita Rita de Cássia Costa, pelo belíssimo trabalho que vem desempenhando na área da Saúde, como Técnica em Enfermagem, sempre ajudando na área da vacinação.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/2022-65-28566-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/2022-65-28566-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à servidora Patrícia de Lisandra Gouvêa Joaquim, em reconhecimento à sua excelente atuação no PSF Jardim Primavera, como Coordenadora e Enfermeira no SAD - Serviço de Atenção Domiciliar, bem como no Comitê de Enfrentamento ao COVID-19.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Dominguinhos Eletricista, Guinho, Jaime Daniel, Kátia Goyatá, Márcio Dunga, Paulinho do Asfalto, Professor Luciano Solar, Tani Rose, Teresa Ambulatório Cruz Preta</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/2022-66-28568-assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/2022-66-28568-assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às ações praticadas pela Companhia Energética de Minas Gerais S/A - CEMIG, que vem efetuando as podas de árvores em nossa cidade sem respeito ao meio ambiente.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/776/mocao_no68-2022_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/776/mocao_no68-2022_-_dunga.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Renata Marques dos Santos, em reconhecimento ao excelente trabalho que vem exercendo ao secretariar o atual Prefeito Municipal, Sr. Fábio Marques Florêncio.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/777/mocao_no_69-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/777/mocao_no_69-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao médico Hudson Almeida, cirurgião plástico de Alfenas.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_no_70.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_no_70.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento e Aplausos ao Sr. Adriano Alves Esteves, em reconhecimento ao relevante trabalho que vem exercendo como Assessor Parlamentar em meu gabinete.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/779/mocao_no_71.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/779/mocao_no_71.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Assessora Parlamentar Elma Gislene Neder de Medeiros, em reconhecimento aos serviços prestados em meu gabinete e aos cidadãos que procuram esta Casa Legislativa.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/780/mo00722022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/780/mo00722022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Fagner Aristides da Silva, em reconhecimento ao excelente trabalho realizado na organização do 4° Trilhão de MTB de Alfenas, homenagem extensiva a todos os voluntários do staff do grupo de ciclismo Pedal da Hora.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/781/mocao_no_73.2022_jcm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/781/mocao_no_73.2022_jcm.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à Sra. Darlene Moreira Gomes, em reconhecimento aos serviços prestados, como enfermeira, no Ambulatório São Vicente.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/782/mocao_no_74.2022_jcm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/782/mocao_no_74.2022_jcm.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Alexandre Marcos Rosa (DJ Lobão), em reconhecimento por todo o trabalho feito em nossa cidade e região, através da música e da dança.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_75.2022_jcm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_75.2022_jcm.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Dionisio José da Silva, em reconhecimento aos excelentes serviços prestados como Secretário do Meio Ambiente de Alfenas.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no76.2022_jcm_p2868.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no76.2022_jcm_p2868.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Ricardo Marcon, em reconhecimento aos excelentes serviços prestados na Secretaria de Fazenda, como Coordenador da Fiscalização de Posturas.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_77.2022_jcm_p2861.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_77.2022_jcm_p2861.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Prof. Danniel Ferreira Coelho, Pró-Reitor acadêmico da Unifenas, pelo excelente trabalho que está realizando, inovador e visionário.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_78.2022_vtm_p2865.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_78.2022_vtm_p2865.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às proprietárias do Supermercado Nobre, localizado em nosso Município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_no_79.2022_jcm_p2872.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_no_79.2022_jcm_p2872.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Luciano Pereira Assumpção, extensivo a todos os servidores da Secretaria, em reconhecimento ao excelente trabalho que vem desenvolvendo a frente da Secretaria de Esporte, Lazer e Recreação.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/788/mo00802022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/788/mo00802022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao Sr. Derick Yan da Silva, para parabenizar e homenagear suas ações e compromisso como maestro frente a fanfarra "Banda Fanfa Show Maria Luíza da Silva"</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/789/mocao_de_pesar_no_81_-_todos_vereadores.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/789/mocao_de_pesar_no_81_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Alexandre Flausino Silva, em decorrência de seu falecimento no dia 15 de setembro de 2022, em nome de todos os parlamentares desta Câmara Municipal.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/790/mo00822022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/790/mo00822022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Devanir Reis Castilho (Fio), em virtude do seu falecimento ocorrido em 06/10/2022, cuja a imagem ficará na lembrança de todos.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/791/mo00832022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/791/mo00832022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à servidora da Prefeitura Municipal de Alfenas, Fábia Penido Ribeiro, em reconhecimento ao seu desempenho no cargo em comissão exercido junto à Procuradoria Geral.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/792/mo00842022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/792/mo00842022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à servidora da Prefeitura Municipal de Alfenas, Roberta Marques Vazi, em reconhecimento ao seu trabalho como Comissária Municipal de Oncologia, exercido junto à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/793/mo00852022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/793/mo00852022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à servidora da Prefeitura Municipal de Alfenas, Joyce Aparecida Rodrigues Flora, em reconhecimento ao excelente trabalho que vem exercendo junto à Procuradoria Geral.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/794/mo00862022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/794/mo00862022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Antônio Donizete Viana, em virtude do seu falecimento ocorrido em 27/10/2022.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/795/mo00872022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/795/mo00872022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Claudemir Braz, em virtude do seu falecimento ocorrido em 26/10/2022.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/796/mo00882022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/796/mo00882022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do ex-deputado e companheiro de partido, Dr. Marcos Tito, em virtude do seu falecimento ocorrido em 02 de novembro de 2022.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/797/mo00892022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/797/mo00892022.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às falas do Senhor Vagner Tarcísio de Morais, Vereador nesta Casa de Leis, através de um vídeo postado em suas redes sociais.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/798/mo00932022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/798/mo00932022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Sr. Antônio Custodio, em virtude do seu falecimento ocorrido em 09/11/2022.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/799/mo00942022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/799/mo00942022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. André Guarda Rezende, em reconhecimento ao excelente trabalho que vem exercendo junto à Câmara Municipal de Alfenas.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/800/mo00952022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/800/mo00952022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sargento Marcos Antônio Maciel (Sgt. Maciel) em reconhecimento ao excelente trabalho que vem exercendo ao no 64º Batalhão da PM de Alfenas.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/801/mo00962022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/801/mo00962022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Sr. Domingos Júlio Munhoz Alves, em reconhecimento ao excelente trabalho que executou de forma solidária na cidade de Campos Gerais.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/802/mo00972022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/802/mo00972022.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/803/mo00982022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/803/mo00982022.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à ameaça que o Presidente da Câmara de Avai (SP) fez à Liderança Indígena da Aldeia Kopenoti.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/804/mo00992022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/804/mo00992022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Sra. Mara Peloso de Castilho Corsi, em virtude do seu falecimento.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/805/mo01002022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/805/mo01002022.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio À Elbio Roberto Volkweis (PAT), pelo comportamento que o Presidente da Câmara de Sinop (MT) apresentou à fala da Vereadora Graciele Marques dos Santos (PT), em Sessão.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/806/mo01012022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/806/mo01012022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Srª. Maria Aparecida Oliveira Gomes, em virtude do seu falecimento ocorrido em 06/12/2022.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/807/mo01022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/807/mo01022022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do jovem Guilherme Martins de Oliveira, em virtude do seu falecimento ocorrido em 06/12/2022.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_670_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_670_-_braz.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar academia ao ar livre e parquinho infantil no distrito do Barranco Alto.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_671-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_671-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Providenciar o estabelecimento de um horário de funcionamento para a pista de skate, no bairro Jd. Aeroporto.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_672-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_672-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar vagas de estacionamento destinadas às pessoas dentro do espectro autista.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_673-2022_-_dunga_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_673-2022_-_dunga_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar iluminação e bancos na Praça do bairro Pinheirinho, em frente à Capela de São Francisco de Assis.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_674-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_674-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Providenciar a repintura das faixas elevadas de pedestres na Av. Jovino Fernandes Salles, em frente aos Supermercados Pinheiros e EPA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_675-2022_-_dunga_-_assinado.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_675-2022_-_dunga_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de construir um vestiário no campo de futebol do bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_no_676-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_no_676-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar, com certa urgência, mão única no sentido de descer na Avenida João Soares Leite, entre a Rua Alterosa com a Rua Sebastião Paulino da Costa, no bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_no_677-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_no_677-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de consertar as estradas do Bairro Esteves, iniciando-se próximo à igreja católica e seguindo aproximadamente 3 Km a frente.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_no_678-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_no_678-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Providenciar a poda das árvores e limpeza do bairro Residencial Teixeira.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_no_679-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_no_679-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Verificar in loco a possibilidade de realizar uma abertura no canteiro localizado em frente ao portão de entrada do Supermercado EPA - Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_no_680-2022_-_dunga_-_assinada.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_no_680-2022_-_dunga_-_assinada.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar redutores de velocidade (quebra-molas) nos seguintes locais: Avenida Carlos Engel, Bairro Alto da Boa Vista; Rua José Candelório, em frente ao nº 81, no Bairro Pinheirinho; e Rua Três, nº 280, Bairro Jardim Eunice, em frente à Creche Pedra Branca.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_681-2022_-_jaime.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_681-2022_-_jaime.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar a areia da quadra de beach tennis, localizada no CEME - Centro Esportivo Municipal de Educação - Celso Moura Leite (Antiga Praça de Esportes).</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_682-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_682-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de aumentar a faixa e fazer a pintura da travessia para pedestres na Rua Benjamin Constant, em frente ao nº 3124, no bairro Vila Esperança (em frente ao Supermercado Lacerda).</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_685-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_685-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Rua Pio XII, próximo ao nº 862.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_686-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_686-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Providenciar em caráter emergencial a limpeza de dois terrenos, e também a construção de calcadas em torno dos mesmos, localizados em frente à CEMEI Professora Lucinda Tamburini de Souza (Ipê Amarelo), na Rua Adolfo Engel, sem número.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_687-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_687-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza geral: varrição, retirada dos matos de meio fio, limpeza das áreas verdes em todo o bairro Vista Alegre, destaque para a Rua Romulo Guilhermino e a Rua Bias Fortes.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_688-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_688-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Retirar os entulhos que ficaram jogados ao lado do Chafariz, na Rua José Munhoz Gago.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_689-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_689-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Instalar um abrigo na parada de ônibus localizada na Av. José Paulino da Costa, em frente ao nº 876, no bairro Cruz Preta.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_690-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_690-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Providenciar, em caráter emergencial, a limpeza do terreno localizado na Rua Alferes Domingos, ao lado do número 856.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_691-2022_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_691-2022_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Providenciar uma operação tapa-buracos em frente à garagem situada na Rua Antônio Bruzadelli, número 255, no Jardim América.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_692-2022_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_692-2022_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Providenciar o retorno de uma lixeira situada na Rua João Paulino Damasceno, em frente à quadra da Santa Rita.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_693-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_693-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e a concretagem de uma pequena margem, no local onde estacionam as lanchas e as canoas, no Distrito de Barranco Alto.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_694.2022_pam.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_694.2022_pam.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de câmeras de vigilância nas saídas das rodovias que dão entrada aos bairros rurais.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_695-2022_-_katia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_695-2022_-_katia.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de dispor, no âmbito do Município de Alfenas, projeto de lei sobre a apresentação de relatório bimestral com as obras em andamento ou com prazo de execução suspenso.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_no_696-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_no_696-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de alterar o trânsito, colocando mão única em um quarteirão da Rua Gabriel Moura Leite, sentido subir, entre a Rua Coronel Pedro Corrêa e a Rua Presidente Arthur Bernardes. no Centro.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_no_697-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_no_697-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer um pequeno estacionamento para motos na Av. Governador Valadares, na altura do nº 560, no Centro.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_no_698.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_no_698.2022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar operação tapa-buracos nas ruas do bairro Vista Grande.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_no_699.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_no_699.2022.pdf</t>
   </si>
   <si>
     <t>Reavaliar a Indicação de nº 375, de 11 de março de 2021, cujo teor trata da instalação de placas de nomenclaturas de vias e demais logradouros públicos no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_no_700.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_no_700.2022.pdf</t>
   </si>
   <si>
     <t>Proceder com reformas no Campo de Futebol do Bairro Campos Elíseos e, se possível, trocar o parquinho antigo por um parque de madeira.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_no_701.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_no_701.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a manutenção, colocação de grades e limpeza dos bueiros localizados na entrada da guarita do Supermercado Mart Minas até as proximidades do SENAC, bem como o conserto de um trecho do passeio que fica ao lado de um bueiro, sentido rodoviária / trevo, em frente ao Mart Minas - fotos anexas.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_702.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_702.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um abrigo de proteção em um ponto de ônibus, na Av. Paulo de Ávila Salles, em frente ao nº 25, no bairro Pinherinho.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_703.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_703.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar as lixeiras das quadras e praças de Alfenas, onde houver necessidade.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_704.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_704.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Providenciar a poda das árvores localizadas na Rua Raimundo Correia, Bairro Jardim São Carlos, em frente aos números 958, 636 e 526, bem como na Rua Petra Gago Munhoz, em frente ao número 95, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no705.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no705.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias na coleta do lixo produzido na zona rural do bairro Matão.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_708.2022_kg.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_708.2022_kg.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada do tronco / raiz de árvore localizado na Rua Evaristo da Veiga, número 165, Centro.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_709.2022_kg.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_709.2022_kg.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada do tronco / raiz de árvore localizado na Rua José Ferreira de Moraes, número 78, Jd. Aeroporto.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_no_710.2022_trr.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_no_710.2022_trr.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar a iluminação e manutenção dos postes na Rua José Constâncio da Silveira, no bairro Jardim Aeroporto, no trecho entre o Supermercado Alvorada e o Colégio Pontual.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_711.2022_kg.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_711.2022_kg.pdf</t>
   </si>
   <si>
     <t>Providenciar operação tapa-buracos na Rua Tamarés, número 31, Vila Teixeira.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_712.2022_epa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_712.2022_epa.pdf</t>
   </si>
   <si>
     <t>Providenciar o recapeamento de toda a extensão da Rua Cristina Mendes - Vila Betânia.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_713-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_713-2022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de interditar um espaço situado na Rua Areado até a Praça Rachid B. Saliba, todas as quartas-feiras, quando acontece a feira livre.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_no_716.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_no_716.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Providenciar a cobertura com massa asfáltica dos buracos existentes nos bairros Jd. Nova América e Jd. América 1, 2 e 3, bem como a realização de um mutirão de limpeza e capina nas guias de meios-fios destes bairros.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_no_117.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_no_117.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Providenciar um redutor de velocidade, faixa de pedestres e sinalização de embarque e desembarque, em frente à Creche CEMEI, "Pedra Branca", no Jd. Eunice.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_no_118.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_no_118.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Determinar a fixação de braços e lâmpadas nos postes do bairro rural Angolinha, bem como a remoção periódica das caçambas de lixo.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_719-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_719-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Determinar a disponibilização de banheiros químicos no presídio, com a sua manutenção e limpeza, para os familiares das pessoas em situação de Prisão de Alfenas e região.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_720-2022_-_jaime.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_720-2022_-_jaime.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma faixa elevada para travessia de pedestres na Rua Alferes Domingos Vieira e Silva, em frente à Escola Mundo Mágico.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Ratinho, Guinho</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_721-2022_-_ratinho_e_guinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_721-2022_-_ratinho_e_guinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de ampliar o funcionamento dos atuais radares em atividade no nosso município, instalados nas vias públicas e trevos da cidade, para que passem a funcionar não somente como um instrumento educativo de trânsito, mas sim como um eficiente método de fiscalização de trânsito, com vistas à aplicação de penalidade em caso de cometimento de infração de trânsito por excesso de velocidade. Ao menos 15 (quinze) dias antes de iniciar o funcionamento, que em cada radar seja colocada uma divulgação preventiva de que haverá fiscalização de trânsito, com aplicação de multa no caso do cometimento de infração por excesso de velocidade, além disso, que seja divulgado em todos os meios de comunicação para se evitar surpresas.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_722.2022_pam.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_722.2022_pam.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir uma quadra de basquete no complexo Vila Formosa.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_no_723.2022_pam.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_no_723.2022_pam.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de pintar dois quebra-molas localizados na Rua Ministro Salgado Filho, sendo um próximo ao nº 380 e outro próximo à Papelaria do Morvan.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_724.2022_mfc.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_724.2022_mfc.pdf</t>
   </si>
   <si>
     <t>Solicitar, urgentemente, o devido desentupimento e manutenção de dois bueiros situados na Rua Alferes Domingos Vieira e Silva, número 890, no Bairro Santos Reis.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_no_726.2022_trr.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_no_726.2022_trr.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar uma passagem elevada de pedestres na Av. Governador Valadares, em frente ao imóvel nº 580.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_727.2022_jcm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_727.2022_jcm.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar as redes da lateral da quadra do CEMEI Maria Conceição Carvalho (Dona Zinica).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_no_728.2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_no_728.2022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar aspersores para regar a grama e gotejadores para regar os coqueiros de toda a Pça. Getúlio Vargas.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_no_729.2022_kg.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_no_729.2022_kg.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de manter a fonte da Pça. Getúlio Vargas em constante funcionamento.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_730.2022_kg.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_730.2022_kg.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar um PSF no bairro Jd. Olímpia.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_731.2022_drm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_731.2022_drm.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e revitalização do gramado, a reforma da calçada e a manutenção da iluminação da Praça Sebastião da Silveira Barroso, no bairro São Vicente, perto do Asilo São Vicente de Paulo.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_732.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_732.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de dois abrigos para passageiros de ônibus, um na rua Professora Carmem Carnevalli, ao lado do nº 270, no bairro Pôr do Sol, e o segundo na Rua Professora Marilinha Prado, em frente às salas de aula da Igreja São Pedro, nº 20, que fica na lateral da Igreja, no bairro Pôr do Sol.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_733.2022_epa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_733.2022_epa.pdf</t>
   </si>
   <si>
     <t>Providenciar a fixação de placas indicativas de limite de permanência de 15 minutos para o estacionamento de veículos, em frente à Drogaria Americana, na Av. Jovino Fernandes Sales, próximo ao Supermercado EPA e outra na Rua Prof. Carvalho Junior, entre a praça Dr. Emilio da Silveira e Av. Afonso Pena.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_734.2022_epa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_734.2022_epa.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se criar vagas de estacionamento exclusivas para idosos na Av. Presidente Arthur Bernardes, Av. São José e R. Alferes Domingos Vieira e Silva.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_735.2022_epa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_735.2022_epa.pdf</t>
   </si>
   <si>
     <t>Instalar um redutor de velocidade (quebra-molas) na Rua Silviano Brandão, no trecho compreendido entre as Ruas Martins Alfenas e João Paulino Damasceno.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_736.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_736.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Providenciar a construção de faixas elevadas para a travessia de pedestres e / ou sinalização vertical de redutor de velocidade, nas duas mãos de tráfego da via, próximo ao Supermercado Alvorada, na Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_737.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_737.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada de mato que cresce junto aos meios-fios da Avenida São José, da Igreja Nossa Senhora de Fátima (esquina da Rua Gabriel Monteiro da Silva), até a esquina da Rua Cristina Mendes.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_738.2022_tsp.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_738.2022_tsp.pdf</t>
   </si>
   <si>
     <t>Providenciar operação tapa buracos na Rua João de Souza Sobrinho, da altura da antiga matriz de São Pedro até a rotatória onde fica a empresa Fort Gás.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_no_739.2022_p2837.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_no_739.2022_p2837.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a troca do poste na Rua Cabo Verde, em frente ao imóvel nº 90, no Distrito Industrial.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_no_740.2022_p2838.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_no_740.2022_p2838.pdf</t>
   </si>
   <si>
     <t>Enviar visita técnica, in loco, para analisar e fazer os devidos reparos na iluminação do Trevo Prof. Edson Velano, que se encontra permanentemente acesa.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_741.2022_p2839.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_741.2022_p2839.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar uma grade de proteção em um bueiro localizado na Travessa Auta Pereira Santos, em frente ao nº 69, no Bairro Parque das Nações (fotos anexas).</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_742.2022_mfc_p2845.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_742.2022_mfc_p2845.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar o recapeamento de toda a extensão da Alameda dos Jacarandás, no bairro Vila Promessa.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_no_743.2022_lgfl_p2882.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_no_743.2022_lgfl_p2882.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de uma placa de "carga e descarga" em frente à distribuidora de bebidas Ponto Frio, localizada na Praça Dr. Fausto Monteiro, nº 458.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_744.2022_bfs.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_744.2022_bfs.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de um parquinho de madeira na área verde localizada na Rua Vieira Maia, ao lado do nº 80, bairro Jardim Alvorada, e também a instalação de uma academia ao ar livre e um parquinho de madeira em um terreno da Prefeitura que fica localizado na Rua Barão de Alfenas, em frente ao nº 377, no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_746.2022_pam_p2854.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_746.2022_pam_p2854.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar placas indicativas ou até mesmo um tapume (cerca) para proibir / impedir o trânsito de motos, cavaleiros e animais (de grande porte), soltos na pista de caminhada, entre os Bairros Santos Reis e Jardim Atenas.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_747.2022_pam_p2855.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_747.2022_pam_p2855.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de um estacionamento, apenas do lado direito, na Rua Antônio de Souza Bruzadelli, entre a Rua Henrique Carivaldo de Miranda com a Rua Maria de Lourdes Navarro, no Bairro Jardim América.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_748.2022_jcm__p2859.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_748.2022_jcm__p2859.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza no Córrego do Pântano.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_749.2022_mfc_p2873.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_749.2022_mfc_p2873.pdf</t>
   </si>
   <si>
     <t>Solicitar a limpeza, desentupimento e manutenção dos bueiros em torno da Escola Estadual Padre José Grimmink, bairro Pinheirinho, e também nos bueiros próximos à escola.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_750.2022_mfc_p2874.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_750.2022_mfc_p2874.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar, urgentemente, a limpeza e manutenção em todo o complexo da quadra de esporte de Gaspar Lopes.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_751.2022_tsp_p2875.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_751.2022_tsp_p2875.pdf</t>
   </si>
   <si>
     <t>Providenciar operação tapa buracos na Rua Geraldo Vieira, no Bairro Pôr do Sol II.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_752.2022_tsp_p2876.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_752.2022_tsp_p2876.pdf</t>
   </si>
   <si>
     <t>Providenciar a mudança no sentido do tráfego da via pública denominada Rua Carmen Carnevalli, no bairro Jardim Nova América, passando a ser via de mão única, ou que, na impossibilidade, seja regulamentada a permissão de estacionamento apenas em um lado da via.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_753.2022_tsp_p2877.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_753.2022_tsp_p2877.pdf</t>
   </si>
   <si>
     <t>Providenciar operação tapa buracos na Rua Afonso Pena, em especial da esquina da Rua Maria de Lurdes Munhoz até a esquina da Rua Dom Silvério.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_754.2022_bfs_2869.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_754.2022_bfs_2869.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar um mutirão de limpeza (capina e pintura das guias de meio-fio) nas ruas dos bairros Pôr do Sol, Residencial Oliveira, Júlio Alves e Jardim Olímpia.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_755.2022_kg_p2878.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_755.2022_kg_p2878.pdf</t>
   </si>
   <si>
     <t>Providenciar operação tapa buracos na Rua Antônio Bruzadelli, em frente ao nº 344.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_no_756.2022_kg_p2879.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_no_756.2022_kg_p2879.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir canteiros de flores e arborizar o entorno da Igrejas do bairro Barranco Alto.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_757.2022_epa_p2870.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_757.2022_epa_p2870.pdf</t>
   </si>
   <si>
     <t>Providenciar a urgente e necessária intervenção na estrada rural municipal interdistrital que liga Alfenas à Balsa do Harmonia.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_758.2022_epa_p2871.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_758.2022_epa_p2871.pdf</t>
   </si>
   <si>
     <t>Providenciar a recolocação de grade no bueiro localizado na esquina da Rua Eduardo Ferreira Dias com a Rua Joaquim Manso Vieira, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_no_759.2022_p2890.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_no_759.2022_p2890.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza de toda a área onde foram construídas as pistas de caminhada no entorno do córrego Chafariz, iniciando-se no Campo do Alfenense até o Hospital Imesa, bem como fazer melhorias no local e a manutenção desses serviços com regularidade.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_no_760-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_no_760-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma revitalização da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_no_761-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_no_761-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Realizar a pintura de uma sinalização na bifurcação onde encontram-se duas vias públicas, sendo elas a Rua Dona Conceição com a Avenida João Soares Leite, no Jardim Panorama.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_no_762-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_no_762-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção de três bueiros localizados nas ruas: Alameda das Perobas, próximo ao nº 111, Alameda das Magnólias, próximo ao antigo açougue do Marco, no Bairro Jardim Primavera, e o outro na Rua Três, nº 350, no Jardim Eunice, em frente ao CEMEI Pedra Branca.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_no_763-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_no_763-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Providenciar uma solução para o problema de água empoçada na Rua Dom Pedro II, em frente ao número 176, no bairro Jd. Alvorada.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_no_764-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_no_764-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias na sinalização de trânsito em toda a extensão da Av. Dr. Lincoln Westin da Silveira, bem como colocar placa indicativa no trevinho da entrada do Jd. Primavera, sentido Gaspar Lopes / Centro, para que os caminhoneiros passem pela referida avenida e não pelo Centro de Alfenas.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_no_766-2022_-_solar.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_no_766-2022_-_solar.pdf</t>
   </si>
   <si>
     <t>Impulsionar uma alteração no Código de Posturas, Lei nº 1.344, de 15 de dezembro de 1975, a fim de promover a regulamentação, em âmbito municipal, da comercialização e exposição de veículos e produtos, com vistas a proibir a prática desse comércio nas vias e logradouros públicos, salvo em locais, dias e horários previamente autorizados pelo Poder Executivo (minuta anexa).</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_no_767-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_no_767-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar um mutirão de limpeza nos bairros Campos Elísios, Santa Edwirges e Santa Luzia.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/indicacao_no_768-2022_-_tani_rose.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/indicacao_no_768-2022_-_tani_rose.pdf</t>
   </si>
   <si>
     <t>Impulsionar a iniciativa de um projeto de lei, no sentido de converter em lei ordinária o "Plano Municipal da Primeira Infância", nos termos da cartilha anexa, o qual foi elaborado pela comissão constituída pela Portaria nº 149/2020, para apreciação, deliberação e aprovação da Câmara Municipal.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_no_769-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_no_769-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Realizar a manutenção e reparos em alguns brinquedos do Playground da praça da Prefeitura.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_no_770-2022_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_no_770-2022_-_dunga.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar a colocação de lixeiras em pontos estratégicos de todos os bairros: Pinheirinho, Santa Clara, Recreio Vale do Sol, Vale Verde, Novo Horizonte, Jardim Alvorada e Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_no_771-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_no_771-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação 64/2022, para que seja providenciada a colocação de grade na tampa do bueiro situado na esquina da Rua Raquel Munhoz Leite com a Avenida Henrique Munhoz Garcia, ao lado do posto Rede Verde.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_no_772-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_no_772-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Reiterar as indicações 510/2021 e 379/2022, para que seja providenciada a construção de uma faixa elevada para travessia de pedestres em frente à Gráfica Atenas, na Avenida Dr. Lincoln Westin da Silveira, nº 560.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_no_773-2022_-_teresa.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_no_773-2022_-_teresa.pdf</t>
   </si>
   <si>
     <t>Autorizar a construção de uma calçada em torno do parquinho infantil instalado na Rua Joaquim Esteves de Oliveira, no Jardim São Lucas.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_no_774-2022_-_katia.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_no_774-2022_-_katia.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de lixeiras em torno do lado do bairro Barranco Alto.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_no_775-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_no_775-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Realizar serviços de manutenção das galerias de água pluvial, dos bueiros abertos, sem qualquer grade ou proteção de concreto, e das erosões de todos os tipos nas laterais da Rua Joaquim Manso Vieira, conhecida popularmente como "Morrão da Querosene".</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_no_776-2022_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_no_776-2022_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Providenciar a manutenção da pintura da fonte luminosa da Praça Getúlio Vargas, bem como a sua limpeza frequente.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_no_777-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_no_777-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza na galeria de águas pluviais da Rua Leão de Faria, esquina com a Avenida Afonso Pena.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_no_778-2022_-_ratinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_no_778-2022_-_ratinho.pdf</t>
   </si>
   <si>
     <t>Providenciar, urgentemente, a colocação de grade no bueiro localizado na esquina da Rua Joaquim Manso Vieira com a Rua Eduardo Ferreira Dias, bem como realizar vistoria em outro bueiro, ainda na Rua Joaquim Manso Vieira, esquina com a Rua João de Camargo, que se encontra em risco de desmoronamento.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_779-2022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_779-2022.pdf</t>
   </si>
   <si>
     <t>Providenciar a troca das caçambas de lixo existentes nos bairros rurais de Alfenas por gaiolas de telas nas medidas de 2 mts e meio de comprimento, 2 mts e meio de largura, por 2 mts de altura. E também informar quanto é gasto por mês com as atuais caçambas.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_780-2022_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_780-2022_-_dunga.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma calçada / passeio no local em frente ao Centro Municipal de Educação Infantil Professora Marisa de Figueiredo Miranda (Pedra Branca), localizado na Rua 3, nº 350, Bairro Jardim Eunice, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_781-2022_-_dunga.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_781-2022_-_dunga.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma reforma geral na quadra e no campo do Complexo Esportivo do Santos Reis (redes, iluminação, pintura e reforma do vestiário).</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_782-2022_-_vardema.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_782-2022_-_vardema.pdf</t>
   </si>
   <si>
     <t>Solicitar a colocação de gramas na área reformada do Lar São Vicente de Paulo.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_783-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_783-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Viabilizar a colocação de placas, principalmente nas vias mais centrais, indicativas de pontos de referência como: hospitais, universidades, distrito industrial, indústrias, rodoviária, cemitérios, velório, mercados, delegacia, prefeitura, fórum, etc.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_no_784-2022_-_paulinho.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_no_784-2022_-_paulinho.pdf</t>
   </si>
   <si>
     <t>Sinalizar com pinturas os redutores de velocidade existentes no Distrito Industrial.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_785-2022_-_braz.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_785-2022_-_braz.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias nas estradas rurais do bairro dos Bárbaras.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_no_786.2022_jcm_p2972.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_no_786.2022_jcm_p2972.pdf</t>
   </si>
   <si>
     <t>Providenciar a pintura de sinalização do quebra-molas existente na Rua Professor Carvalho Jr. próximo ao nº 678 - Centro.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_no_787.2022_mfc_p2977.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_no_787.2022_mfc_p2977.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar bebedouros novos nas quadras de esportes do CEME e do CAIC.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_788.2022_jcm.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_788.2022_jcm.pdf</t>
   </si>
   <si>
     <t>Providenciar a troca do bueiro localizado na Rua Prefeito Aristides de Souza, em frente ao nº 581, esquina com a Rua Lucas Bento, no bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_no_789.2022_drm_p2978.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_no_789.2022_drm_p2978.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de recapear o asfalto da Av. Dr. Lincoln Westin da Silveira, em frente ao imóvel de nº 304.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_790.2022_mfc_2985.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_790.2022_mfc_2985.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e desentupimento do bueiro localizado na Rua Avelino Batista de Andrade, em frente ao número 91, no bairro Jd. Boa Esperança.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_791.2022_lgfl_p2989.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_791.2022_lgfl_p2989.pdf</t>
   </si>
   <si>
     <t>Interceder para que a iluminação das quadras de tênis e beach tênis, localizadas no bairro Vila Formosa, não fiquem acesas todas as noites.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_792.2022_tsp_p2990.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_792.2022_tsp_p2990.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza (varrição) na Rua Gabriel Monteiro, entre a floricultura Jardim do Éden até o Velório Municipal.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_793.2022_tsp_p2992.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_793.2022_tsp_p2992.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada de entulhos na calçada da Rua América, tendo em vista que após a realização de operação tapa buracos, foram deixadas sobras de materiais da obra em cima da calçada, tais como pedaços de asfalto.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_794.2022_tsp_p2991.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_794.2022_tsp_p2991.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada de mato que cresce junto aos meios-fios na Rua Raquel Munhoz Leite, desde a Avenida Henrique Munhoz Garcia, até a Avenida Jovino Fernandes, principalmente próximo ao Elivelton Sport Center, no Bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_795.2022_kg_p2983.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_795.2022_kg_p2983.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar câmeras de segurança no trevinho da Rua Fama com a Rua Evaristo da Veiga.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_796.2022_kg_p2984.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_796.2022_kg_p2984.pdf</t>
   </si>
   <si>
     <t>Verificar, em caráter de urgência, a possibilidade de criar uma vaga de estacionamento exclusivo de carga e descarga, na Rua Presidente Arthur Bernardes, em frete a Ótica Alfenas.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_797.2022_mfc_p2993.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_797.2022_mfc_p2993.pdf</t>
   </si>
   <si>
     <t>Solicitar a colocação de postes de iluminação na entrada do bairro Vale Verde, na Rua Braúnas, bem como placas com a denominação das vias públicas.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/ind07982022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/ind07982022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar uma lombada (quebra-molas) na Rua Joaquim Manso Vieira, próximo à ponte que tem na rua supracitada.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/ind07992022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/ind07992022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tapar buraco na Rua Alberto de Oliveira, próximo ao nº 535, no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/ind08002022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/ind08002022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar postes de iluminação na Av. Rui Martins dos Santos, bem como instalar placas com a denominação das vias públicas e a direção do centro.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/ind08012022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/ind08012022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de arborizar com flores as margens da pista de caminhada do Bairro Vila Formosa.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/ind08022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/ind08022022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de cuidar diariamente da limpeza da Avenida Olavo Bilac, lavando com caminhão pipa ou fazendo uma boa varrição, no pequeno trecho compreendido entre a Igreja São Judas Tadeu até o final da via pública.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/ind08032022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/ind08032022.pdf</t>
   </si>
   <si>
     <t>Solicitar o recapeamento da Rua Padre Custódio Dias, no bairro Aparecida, próximo ao Supermercado ABC.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/ind08042022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/ind08042022.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de bancos nas praças e nos ônibus coletivos, conforme imagens anexas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/ind08052022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/ind08052022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar um mutirão de limpeza, capina e pintura das guias de meio-fio, bem como o recapeamento nas ruas do bairro Jardim Vista Alegre, especialmente na Rua Estevam Camilo, que se encontra em deplorável situação.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/ind08062022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/ind08062022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar dois redutores de velocidades na rua Zita Engel Ayer, bairro Campos Elíseos, sendo um em frente ao nº 151 e o segundo redutor, mais para frente, em um outro local estratégico.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/ind08072022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/ind08072022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de arrumar o bueiro localizado na Rua Manuel Alves Taveira, em frente frente ao nº 850, no bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/ind08082022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/ind08082022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer melhorias no telhado do prédio do Centro de Distribuição de Medicamentos - CDM (limpeza e troca das calhas danificadas, bem como a troca das telhas quebradas).</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/ind08092022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/ind08092022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar uma operação tapa-buracos na Avenida Governador Valadares, em frente ao nº 1753, no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/ind08102022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/ind08102022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar o recapeamento do asfalto da Rua Evaristo da Veiga, em especial da esquina da Rua Gabriel Monteiro da Silva até a esquina da Rua Pio XII, em frente à antiga Saliba.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/ind08112022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/ind08112022.pdf</t>
   </si>
   <si>
     <t>Realizar a limpeza (varrição e retirada do mato) em todo o Bairro Residencial Dona Anita.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/ind08122022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/ind08122022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar várias lixeiras nas laterais do campo de futebol Santa Clara.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/ind08132022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/ind08132022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar os postes de iluminação pública na Rua Cassimiro de Abreu, cruzamento com a Rua Tiradentes, onde o quarteirão está sem os postes de iluminação até o seu final, na esquina de baixo, na Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/ind08142022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/ind08142022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar tampas nos bueiros que estão sem proteção, na Rua Três, nº 55, no Bairro Jardim Eunice.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/ind08152022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/ind08152022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de alocação e manutenção de equipamentos para o Parque Infantil na Comunidade Rural do Baguari, localizado entre os municípios de Alfenas e Areado.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/ind08162022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/ind08162022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar o serviço de limpeza e desentupimento do bueiro localizado na Avenida Jovino Fernandes Sales, um pouco à frente da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/ind08172022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/ind08172022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar um quebra-molas nas proximidades da esquina das Ruas Antônio Tibúrcio e Sergio Macedo, no Bairro Pinheirinho, bem como a sinalização com faixa de pedestre e placas.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/ind08182022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/ind08182022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza da calçada na Avenida São José, na altura do número 1.800, que se encontra em deplorável situação, conforme foto em anexo.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/ind08192022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/ind08192022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma operação de manutenção de via de trânsito urbano no bairro Vista Alegre, na Rua Estevão Camilo da Silva, em toda a sua extensão, com a operação de tapa buracos e reforço da sinalização de trânsito.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/ind08202022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/ind08202022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a limpeza de quatro bueiros entupidos na Rua Mério Rodrigues Alves, Bairro Jardim Olímpia, nas proximidades dos números 130, 131 e 21.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/ind08212022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/ind08212022.pdf</t>
   </si>
   <si>
     <t>Reimplantar os programas de isenções tributárias de bairros carentes de nossa cidade, nos termos já realizados para o Barranco Alto, a Vila Promessa, dentre outros.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/ind08222022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/ind08222022.pdf</t>
   </si>
   <si>
     <t>Fazer uma rampa de acessibilidade na calçada da Av. José Paulino da Costa, em frente ao ponto de ônibus, nas proximidades do Clube da Casa.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/ind08232022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/ind08232022.pdf</t>
   </si>
   <si>
     <t>Solicitar a verificação in loco, da deficiência de escoamento das águas pluviais existente na esquina da Rua João de Camargo com a Rua São Paulo.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/ind08242022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/ind08242022.pdf</t>
   </si>
   <si>
     <t>Fazer operação tapa-buracos no Bairro Jardim Aeroporto, principalmente nas primeiras vias públicas, na parte baixa do bairro.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/ind08252022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/ind08252022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a limpeza dos bueiros entupidos no cruzamento da rua Tupinambás com a Rua Alterosa, em frente a Auto Elétrica e Mecânica Tavares, no número 81, no bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/ind08262022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/ind08262022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de voltar a linha de transporte público urbano que já existia antes da pandemia da COVID 19, a qual fazia o seguinte trajeto: Pinheirinho, Jardim América I, II e III, Terminal Rodoviário do Centro, Imesa, João Paulino Damasceno, Hospital Alzira Velano, Campus Universitário.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/ind08272022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/ind08272022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar operação tapa buracos na Rua Carmen Carnevale, no bairro Jardim Nova América.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/ind08282022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/ind08282022.pdf</t>
   </si>
   <si>
     <t>Providenciar a retirada de mato que cresce junto aos meios-fios na Rua Tapiranas, no Bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/ind08292022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/ind08292022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a manutenção e a troca da lâmpada do poste de iluminação pública da Rua Machado, em frente ao nº 835, no Bairro Parque das Nações.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/ind08302022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/ind08302022.pdf</t>
   </si>
   <si>
     <t>Providenciar a recolocação dos postes de impedimento de passagem, da rua sem saída, Joaquim Bernardes da Silva, próximo ao número 833, no bairro Jardim Aeroporto, que foram retirados por vândalos.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/ind08312022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/ind08312022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma faixa de pedestres em frente ao portão do Colégio Sagrado Coração de Jesus, na Rua Afonso Pena (fotos em anexo).</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/ind08332022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/ind08332022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de pintar uma sinalização horizontal PARE nas duas esquinas da Rua Ageu Gomes da Silva, e na Rua Ademar Douat, que confronta com a Rua Mauro Borin, no Bairro Jardim Aeroporto (fotos em anexo).</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/ind08342022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/ind08342022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer uma faixa para travessia de pedestres na rua Benjamin Constant, em frente ao nº 1911 (loja Stilus Modas).</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/ind08352022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/ind08352022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de encaminhar Projeto de Lei, para apreciação e aprovação desta Casa Legislativa, no sentido de estender por mais 10 (dez) anos os benefícios fiscais de isenção dos tributos municipais, impostos, taxas e contribuições de melhoria, aos moradores do Distrito de Barranco Alto e do Bairro Vila Promessa, conforme previsão nas Leis Municipais 4.263, de 18/03/2011 e 4.264, de 18/03/2011, bem como a concessão de remissão de créditos fiscais porventura existentes.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/ind08362022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/ind08362022.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza e poda dos matos, bem como uma operação tapa-buracos no bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/ind08372022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/ind08372022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer um ponto de coleta e reciclagem de lâmpadas fluorescentes.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/ind08382022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/ind08382022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de adquirir, urgentemente, telhas para socorrer as pessoas que se encontram em situação de vulnerabilidade com suas moradias, tendo suas casas destelhadas em decorrência das intensas chuvas que estão ocorrendo, e atender outras possíveis demandas de moradores, tendo em vista as chuvas que ainda estão por vir.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/ind08392022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/ind08392022.pdf</t>
   </si>
   <si>
     <t>Proceder com a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na praça / área verde no bairro Jardim Elite e também na passarela, além de providenciar a roçagem e limpeza do local, visto o mato alto (conforme fotos anexas).</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/ind08402022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/ind08402022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se construir uma calçada ou um passeio em frente ao antigo campo de futebol, no final da Rua Antônio Tibúrcio, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/ind08412022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/ind08412022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de implantar dois parquinhos de madeira, na pracinha onde fica a Capela São Francisco de Assis, no Bairro Pinheirinho, e outro na pracinha do Bairro da Boa vista.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/ind08422022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/ind08422022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer o recapeamento em toda a extensão da Rua Iara Coelho Hollanda, Jardim Aeroporto ll.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/ind08432022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/ind08432022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar braços e lâmpadas de LED em sete postes na Avenida Lincoln Westin da Silveira, com inicio próximo ao nº 4080.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/ind08452022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/ind08452022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma operação tapa buracos e tornar mão única a rua Otobelo Singi, bairro Morada do Sol. Essa mão única seria no sentido saindo da Avenida Henrique Munhoz Garcia para o bairro.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/ind08512022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/ind08512022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer inversão do PARE próximo ao supermercado Mart Minas, subindo da empresa FIAT sentido ao Mart Minas, pois não tem visibilidade quando o motorista chega no PARE.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/ind08522022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/ind08522022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar as grades do bueiro localizado na Rua Leão de Faria, esquina com a Av. Afonso Pena, nas proximidades da Gelocar.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/ind08532022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/ind08532022.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Avenida Teixeira da Silva, 318, no local em frente ao Edifício Cida Carvalho, Bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/ind08552022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/ind08552022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a limpeza e a pintura dos nossos cemitérios.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/ind08562022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/ind08562022.pdf</t>
   </si>
   <si>
     <t>Providenciar o recapeamento de toda a extensão da Rua José Munhoz Gago, Bairro Jardim Boa Esperança (fotos anexas).</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/ind08572022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/ind08572022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar câmeras de segurança na esquina da Av. Afonso Pena com a Rua Leão de Faria, nas proximidades da Gelocar.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/ind08582022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/ind08582022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um parquinho de madeira para as crianças do Bairro Residencial Novo Horizonte, no local próximo ao campo de futebol.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/ind08592022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/ind08592022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a manutenção, colocação de grades e limpeza do bueiro localizado na Avenida Jovino Fernandes Salles, em frente ao ponto de ônibus.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/ind08602022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/ind08602022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tapar os buracos da Rua Tiradentes, esquina com a Rua Joaquim Manoel de Macedo, no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/ind08612022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/ind08612022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar operação tapa buracos na Rua Tapajós, no bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/ind08622022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/ind08622022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade da realização de recomposição asfáltica próximo ao meio-fio em frente à residência de nº 322, da Rua José da Silva Gomes, no_x000D_
 Bairro Morada do Sol, bem como de operação tapa buracos nas seguintes ruas:_x000D_
 * Rua José da Silva Gomes (da Rua Viçosa até a Rua Professora Mariquinha Ferraz)._x000D_
 * Rua Vereador José Maurício Moreira (da Avenida Henrique Munhoz Garcia até a Rua Carmen Carnevale)._x000D_
 * Rua Moisés Beline (da Avenida Henrique Munhoz Garcia até a Rua José da Silva Gomes).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/ind08632022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/ind08632022.pdf</t>
   </si>
   <si>
     <t>Reiterar a necessidade de se fazer um recapeamento na Rua Vitório Bruzadelli, desde a esquina da Avenida Henrique Munhoz Garcia até a Rua José da Silva Gomes.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ind08642022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ind08642022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de que o Complexo Esportivo da Vila Formosa, situado entre as Ruas Américo Totti, Geraldo Manso Vieira e Emericiana Becker Manso, possa ter o nome do Prof. Alexandre Flausino da Silva e, futuramente, transformá-lo em um parque ambiental.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/ind08652022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/ind08652022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de se adquirir medicamentos de uso contínuo para servir aos usuários de mais necessidades e que não tenham condições de comprar os mesmos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/ind08662022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/ind08662022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um quebra-molas em frente ao portão do campo da Chapada.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ind08672022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ind08672022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar uma limpeza nas piscinas do Náutico Clube.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/ind08682022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/ind08682022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar lixeiras nas proximidades da pizzaria Pinguim e Banco SICOB, nas esquinas das ruas Alferes Domingos Vieira e Silva, Tiradentes e Avenida São José</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/ind08692022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/ind08692022.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação nº 344/2022 - realizar a pintura de marcação da faixa, dividindo as 02 vias, diante do remembramento da Rua Pedro Tercetti com a Rua 15 de Outubro, tornando-se uma via de mão dupla.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ind08702022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ind08702022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de construir uma ponte ou improvisar, temporariamente, uma passarela (mesmo de madeira) até a construção da ponte, no córrego entre as pistas de caminhada no bairro Vila Formosa.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/ind08712022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/ind08712022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar novas lixeiras na pracinha que fica em frente à Capela de São Francisco de Assis, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/ind08722022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/ind08722022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza na área verde do bairro Santa Maria, em frente à Confraria.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/ind08732022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/ind08732022.pdf</t>
   </si>
   <si>
     <t>Realizar a troca do braço do poste que está quebrado, na rua Padre João Batista, em frente ao número 300.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/ind08742022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/ind08742022.pdf</t>
   </si>
   <si>
     <t>Fazer a análise das minas de água do nosso município, mensalmente, e enviar relatório a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/ind08752022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/ind08752022.pdf</t>
   </si>
   <si>
     <t>Notificar as empresas responsáveis pelo transporte de terras e disque entulho, para que vedem os caminhões que fazem o transporte de terras e entulhos, e assim evitar que tais produtos caiam nas vias públicas, o que vem causando problemas aos moradores de nossa cidade.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/ind08762022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/ind08762022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de notificar os proprietários de terrenos vagos de todo o Bairro Residencial Oliveira, que estiverem com mato alto e com entulho, para que regularizem a limpeza dentro do prazo que determina a Lei Municipal, sob pena de multa. Que sejam notificados ainda, aqueles proprietários que ainda não construíram suas calçadas, ou estão com as calçadas destruídas e dificultam o trânsito de pedestres.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/ind08772022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/ind08772022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se construir uma cobertura no ponto de ônibus na rua Tereza de Oliveira, em frente ao nº 211, no Bairro Jardim América II.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/ind08782022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/ind08782022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a retirada de entulhos e proceder com a devida limpeza do Centro de Convivência, localizado à rua Francisco Mariano, nº 270, no Centro.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/ind08792022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/ind08792022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a sinalização vertical e horizontal, indicando a proibição de estacionar na rotatória do parquinho, próximo à mina do Residencial Oliveira.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/ind08802022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/ind08802022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de modificar o sentido do tráfego da via pública denominada Rua Duque de Caxias, passando a ser via de mão única, tendo em vista tratar-se de via estreita, onde os usuários encontram grande dificuldade de circulação quando há veículos estacionados.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/ind08812022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/ind08812022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar uma placa de maior visibilidade de "proibido o tráfego de caminhões" na Rua Joaquim Manso Vieira, esquina com a Rua Martins Alfenas.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/ind08822022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/ind08822022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de autorizar que o Município de Alfenas possa realizar a cobrança de débitos de natureza tributária e não tributária por meio de cartão de débito, crédito e sistemas de pagamentos instantâneos. Sendo certo que, tal autorização, deverá ocorrer mediante Lei específica.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/ind08832022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/ind08832022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de tapar os buracos na Rua José Munhoz Gago, próximos ao nº 458, no bairro Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/ind08842022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/ind08842022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de conscientizar, junto à empresa concessionária Alfenas Ambiental Tratamento de Resíduos e Limpeza Urbana Ltda., para que faça a coleta de resíduos com mais eficácia e humanidade, deixando que seus empregados tenham tempo de recolhê-los de forma segura e prática, sem sujar as vias públicas.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/ind08852022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/ind08852022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer as obras de recuperação e manutenção da ponte próxima ao Sítio Santa Rita, no bairro Pinheirinho, que dá acesso a diversas propriedades rurais nesta comunidade. Ponto de referência: ponte próxima ao sítio do sr. Agnaldo Abelha.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/ind08862022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/ind08862022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer as obras de recuperação e manutenção da ponte próxima ao Sítio Santa Rita, no bairro Pinheirinho, que dá acesso a diversas propriedades rurais nesta comunidade. Ponto de referência: ponte próxima ao sítio do Sr. Aguinaldo Abelha.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/ind08882022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/ind08882022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar a tampa do bueiro, que está afundada, na Rua José Thiers Vieira, número 86, Jardim São Lucas, em Alfenas / MG.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/ind08892022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/ind08892022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar um mutirão de tapa-buracos, por completo, nas ruas dos bairros Por do Sol l e Por do Sol ll.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer um mutirão de limpeza, por completo, no córrego do Pântano, com o início na Vila Betânia até a ponte localizada no fundo da Creche Dona Zinica.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind08912022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind08912022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer um mutirão de limpeza em todas as ruas dos bairros Jardim América I, II e III, Jardim Nova América e Pôr do Sol I e II.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/ind08922022_1.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/ind08922022_1.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de recolocar os postes para iluminação pública no final da Rua Manoel Pedro Rodrigues, no bairro Santa Rita.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/ind08932022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/ind08932022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza da Rua Tucano, no Residencial Teixeira, esquina com a Rua Caraíba.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/ind08942022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/ind08942022.pdf</t>
   </si>
   <si>
     <t>Providenciar as necessárias intervenções nas estradas vicinais do bairro rural Baguari.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/ind08952022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/ind08952022.pdf</t>
   </si>
   <si>
     <t>Realizar a recuperação da pista de caminhada localizada no Jardim Tropical, divisa com o Jardim Elite.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/ind08962022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/ind08962022.pdf</t>
   </si>
   <si>
     <t>Providenciar, sobre o Córrego do Chafariz, onde desmoronou a ponte da Rua Cristina Mendes, uma pequena passarela de madeira, com corrimãos dos dois lados da mesma, para travessia de pedestres.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind08972022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind08972022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar, ou levar, uma conexão de internet para o bairro rural dos Esteves, na cidade de Alfenas.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/ind08982022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/ind08982022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de se criar um canal de comunicação institucional, que seja integrado ao site da prefeitura, por meio de um aplicativo de celular.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind08992022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind08992022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar, com urgência, a obra necessária para reparo da cratera na Rua Cristina Mendes, no Bairro Vila Betânia, aberta em decorrência das fortes chuvas, tendo em vista o risco que tem trazido para a população e, principalmente, para as crianças, que estão utilizando o espaço para brincar.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/ind09002022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/ind09002022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se efetuar melhorias no recapeamento realizado na Rua Vitório Bruzadelli, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/ind09012022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/ind09012022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se criar um Projeto de Lei, que autorize o contribuinte de Alfenas a pagar os tributos municipais, como o Imposto Predial e Territorial Urbano (IPTU), além de alvarás e tarifas, com o cartão de crédito ou débito.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/ind09022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/ind09022022.pdf</t>
   </si>
   <si>
     <t>Providenciar a cobertura, com massa asfáltica, dos buracos existentes na Rua Silviano Brandão, no trecho compreendido entre a Rua Marcial Jr. e a Rua Juscelino Barbosa.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/ind09032022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/ind09032022.pdf</t>
   </si>
   <si>
     <t>Providenciar a cobertura, com massa asfáltica, dos buracos existentes em toda a extensão da Rua Padre Cornélio Hans, no bairro Jd. Boa Esperança.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/ind09042022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/ind09042022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de implantar um sistema de monitoramento por câmeras, nas entradas e saídas das escolas públicas, com parceria da Policia Militar e da Guarda Municipal do nosso município.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/ind09052022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/ind09052022.pdf</t>
   </si>
   <si>
     <t>Providenciar a recuperação da pavimentação da rua Alexandre da Silveira Mariano, próximo ao Campo de Alfenense.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/ind09062022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/ind09062022.pdf</t>
   </si>
   <si>
     <t>Tomar providências em ralação à inundação e empoçamento, que está ocorrendo na rua São Miguel, na altura da casa nº 894, no bairro Aparecida.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/ind09072022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/ind09072022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de notificar o proprietário do terreno localizado na rua João Fonseca, nº 77, bairro Jardim Vista Alegre, para que faça a limpeza do mesmo.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/ind09102022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/ind09102022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar operação tapa buracos na Rua Canavieiras, no bairro Itaparica, em especial nas proximidades do imóvel de nº 105.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/ind09112022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/ind09112022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar melhorias na sinalização, que indique a proibição de estacionar do lado esquerdo da Rua Geraldo Freitas da Costa, no_x000D_
 bairro Cruz Preta, tais como o reforço das pinturas de faixa amarela junto às guias do meio-fio e a colocação de placas de proibido parar e estacionar.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/ind09122022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/ind09122022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de instituir e promover, no Dia do Servidor Público, uma programação especial de festividades para homenagear os servidores municipais, assim como é feito em outras datas comemorativas como: dia das crianças, dos idosos, da consciência negra, da cidade, Sete de Setembro e outros.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/ind09132022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/ind09132022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de desentupir um bueiro localizado na Rua João Pinheiro, nº 280, Bairro Aparecida, com a retirada de dentro do cano, de entulhos de materiais de construção e lixo, que estiverem dentro desse bueiro. Verificar a possibilidade também de tapar os buracos das ruas e avenida abaixo descritas: _x000D_
 1- Rua Padre Custódio Dias, pois é uma rua de muito fluxo de veículos que dá acesso ao supermercado ABC; _x000D_
 2- Rua São Benedito, nº 38. Bairro Santa Clara; _x000D_
 3- Avenida Dr. Lincoln Westin da Silveira, do trevo até o Hospital Alzira Velano.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/ind09152022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/ind09152022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de enviar uma notificação, para limpeza de lotes e terrenos localizados nas ruas: Rua João Pinheiro, ao lado no número 1906; Rua Gecelda de Paula, ao lado do número 60; e quadra da Rua Gecelda de Paula com a Rua Plínio Leite, estabelecendo o prazo previsto em lei para limpeza dos lotes particulares, e, em caso de descumprimento, que seja aplicada a penalidade administrativa.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/ind09162022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/ind09162022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer uma operação tapa buracos nas ruas: Professora Mariinha Prado e Alaor Ferreira da Fonseca, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se trocar uma lâmpada, na rua Maurílio Magalhães, nas imediações do número 435, no Jardim América I.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/ind09182022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/ind09182022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza (poda de árvores, retiradas de lixos e entulhos) na última rua do bairro Santa Clara.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/ind09192022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/ind09192022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade, dentro das normas legais, de designar um funcionário para realizar a inspeção noturna da iluminação pública, a fim de descobrir onde existem lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/ind09202022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/ind09202022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de iluminar a pracinha em torno da matriz do Distrito do Barranco Alto, para as festividades de finais de ano (Natal).</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/ind09212022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/ind09212022.pdf</t>
   </si>
   <si>
     <t>Providenciar a recolocação dos postes e fiações, da Praça Tereza de Carvalho, no bairro Aparecida.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/ind09222022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/ind09222022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer o recapeamento do asfalto, que está com muitos buracos, em toda a extensão da Rua Francisco Navarro Prado, no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/ind09242022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/ind09242022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer o recapeamento do asfalto que está com muitos buracos, em toda a extensão da Rua José da Silva Gomes, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/ind09252022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/ind09252022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a operação tapa buracos em toda a extensão da Rua Padre Custódio Dias, no bairro Centro.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/ind09262022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/ind09262022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de arrumar a estrada da ponte, no Jardim São Carlos, próximo à Escola Municipal D. Zinica, e também colocar iluminação no local.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/ind09272022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/ind09272022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um alambrado no campo de futebol do bairro Santa Clara.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/ind09282022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/ind09282022.pdf</t>
   </si>
   <si>
     <t>Providenciar a cobertura, com massa asfáltica, dos buracos existentes nos bairros Jd. Boa Esperança e Jd. Alvorada.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/ind09292022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/ind09292022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a limpeza da APP, que fica em frente à Rua Avelino Batista de Andrade (Córrego do Chafariz).</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind09302022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind09302022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer o desentupimento dos bueiros na Rua Avelino Batista de Andrade (Córrego do Chafariz).</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind09312022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind09312022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalarem bancos, bebedouros e quiosques na parte gramada do terreno da pista de skate do Jardim Aeroporto. Obs.: segunda Indicação.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/ind09322022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/ind09322022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar a instalação de lixeiras junto ao parque infantil, localizado na rotatória em frente à mina da Rua Viçosa, no bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/ind09332022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/ind09332022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de modificar a regulamentação que obriga o condutor a parar o veículo antes de entrar na via, na rua Silviano Brandão, nas esquinas com as Ruas Ministro Salgado Filho e Juscelino Barbosa, tendo em vista que muitos usuários reclamam da dificuldade de parar o veículo por se tratar de trecho com aclive acentuado.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/ind09342022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/ind09342022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de celebrar um Termo de Cooperação com a Associação Alfenense dos Amigos da Arte (AAA), cujo estatuto segue anexo, bem como com outras associações do mesmo segmento, que necessitem de ajuda para levar arte à população menos favorecida.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind09352022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind09352022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um redutor de velocidade (quebra-molas) na Av. Jovino Fernandes Salles, nº 3193, bairro Santa Clara.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ind09362022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ind09362022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer um mutirão de limpeza, em todas as ruas dos bairros: Vista Grande, Vila Esperança, Primavera, Vila Promessa, Campos Elíseos e Santa Edwirges.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind09372022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind09372022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de alterar o fluxo de mão dupla para mão única, permitindo o estacionamento em apenas um dos lados da rua, nas proximidades da Paróquia Nossa Senhora de Fátima, na rua Tiradentes, nº 1.845, no Centro.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind09382022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind09382022.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação e / ou manutenção de placas de identificação das ruas de Alfenas.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind09392022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind09392022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar uma lâmpada na Av. Manoel Alves Teixeira, em frente ao imóvel de nº 1816, no Residencial São Lucas.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind09402022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind09402022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar câmeras de monitoramento nas principais entradas dos bairros rurais: Matão, Barbaras, Esteves e São Tomé, além de uma na entrada do bairro Gaspar Lopes, próximo ao parquinho infantil, e também na entrada do Distrito do Barranco Alto.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/ind09412022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/ind09412022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma pequena iluminação natalina, próximo à igreja situada na praça do Bairro do Bárbaras, bem como na praça do Distrito Gaspar Lopes.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/ind09422022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/ind09422022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de efetuar, com uma certa urgência, a manutenção de todas as lâmpadas queimadas em todos os bairros de nossa cidade.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/ind09432022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/ind09432022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar melhorias, através do assoalhamento, da área localizada em frente ao número 77, da Rua Avelino Batista de Andrade, nos termos da imagem em anexo.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/ind09442022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/ind09442022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar alteração na Rua Areado, para mão única de direção, entre as Ruas Gabriel Monteiro da Silva e Ministro Salgado Filho.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind09452022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind09452022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de trocar a iluminação de 3 (três) postes na Rua Américo de Oliveira, esquina com a Rua Carmo do Rio Claro, próximo ao número 930, bairro Residencial Oliveira.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind09462022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind09462022.pdf</t>
   </si>
   <si>
     <t>Providenciar o recapeamento da Rua Padre Cornélio Hans, no bairro Jd. Boa Esperança, bem como o da Rua Professora Aurea Engel, no bairro Pôr do Sol.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind09472022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind09472022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de implantar em Alfenas o Programa Família Acolhedora, nos mesmos moldes do instituído no Município de Paraguaçu, a fim de oferecer mais um serviço social que resguarde os direitos de crianças e adolescentes em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/ind09482022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/ind09482022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar o recapeamento e o paisagismo da Avenida José Paulino da Costa. Reiterando a Indicação de nº 786/2022.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind09492022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind09492022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a operação tapa buracos na Rua Emília Pereira Esteves, Bairro Jardim Alvorada II, a solicitação inclusive já foi feita por este vereador, porém ainda não foi atendida pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/ind09502022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/ind09502022.pdf</t>
   </si>
   <si>
     <t>Instalar 02 a 03 redutores de velocidades (quebra-molas) na Rua José Delmiro dos Santos, no bairro Jardim Panorama, no trecho com a Rua Alterosa, no bairro Alda Caetani.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/ind09512022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/ind09512022.pdf</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/ind09522022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/ind09522022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de todas as agências que prestam serviços de internet e telefone organizarem os fios nos postes de toda a cidade.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/ind09532022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/ind09532022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a manutenção (raspar) nas estradas de acesso aos bairros rurais Bárbaras e Esteves, bem como a estrada antiga para Fama (estrada do meio).</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/ind09542022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/ind09542022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma operação tapa-buracos, com uma certa urgência, no bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/ind09552022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/ind09552022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar as devidas sinalizações junto às lombadas instaladas em toda a cidade, tais como pintura no solo, instalação de placas com o sinal de advertência que indique a existência de lombada à frente, assim como placas com seta de posição, colocada junto à ondulação. Realizar uma operação de levantamento de todas as irregularidades e, posteriormente, uma ação visando a regularização de todas. Cito aqui alguns endereços onde a população solicita a regularização:_x000D_
 1 - Rua Manoel Guedes da Silva, Jardim América I._x000D_
 2 - Rua Antonio Bruzadelli, Jardim América I._x000D_
 3 - Rua Florentino José Ribeiro, em frente à pizzaria Cantinho Italiano e em frente à Escola Estrela Guia, Jardim América._x000D_
 4 - Rua Henrique Carivaldo de Miranda, em frente aos números 470 e 725, Jardim América._x000D_
 5 - Avenida São José, em frente ao número 349, Centro._x000D_
 6 - Avenida Jovino Fernandes Sales, em frente à Igreja Congregação Cristã e próximo à Igreja São Francisco de Assis, no Bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/ind09562022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/ind09562022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalação de placas de denominação das ruas em toda a nossa cidade, em especial no Bairro Vila Teixeira, do lado de cima da rodovia Domingos Ribeiro Resende, onde muitos entregadores de mercadorias encontram dificuldade na localização de endereços.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/ind09572022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/ind09572022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar o reparo asfáltico na esquina da Rua Verenice da Silva Csizmar com a Avenida Paulo de Ávila Sales, no Bairro Pinheirinho, pois, naquele local, a prefeitura realizou uma retirada de parte da calçada que adentrava a via, deixando o local com um grande buraco e sem asfalto.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/ind09582022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/ind09582022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a remoção de um poste localizado na Rua Gabriel Moura Leite, nº 610, no bairro Vila Formosa, diante do risco de desabar, a qualquer momento.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/ind09592022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/ind09592022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a poda das árvores localizadas na Avenida Henrique Munhoz Garcia, esquina com o Cemitério.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/ind09602022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/ind09602022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer o desentupimento e a manutenção dos bueiros localizados nos bairros Pinheirinho, Santa Edwirges, Santa Clara, Jardim Alvorada, Novo Horizonte, Vale Verde, Boa Esperança, Recreio Vale do Sol e Residencial Oliveira.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/ind09612022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/ind09612022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer um mutirão de limpeza (capina e limpeza das guias de meio-fio) em todas as ruas dos bairros Santa Maria, Vila Teixeira, Jardim Panorama e Vista Alegre.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/ind09622022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/ind09622022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de arrumar o alambrado do parquinho da Vista Grande, bem como dar manutenção nos brinquedos.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/ind09632022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/ind09632022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar lixeiras em todas as quadras municipais da cidade.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/ind09642022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/ind09642022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de providenciar o alteamento de todos os acessos (PV - Posto de Visita) e galerias de águas pluviais.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/ind09652022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/ind09652022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de aumentar, com urgência, os atendimentos realizados pelo Centro de Identificação e Atendimento ao Cidadão - CIAC, órgão municipal para emissão do documento de identidade - RG.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/ind09662022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/ind09662022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma operação tapa buracos em todas as ruas do bairro Por do Sol ll, principalmente na rua Geraldo Vieira, em frente ao nº 225.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/ind09672022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/ind09672022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se construir uma cobertura no ponto de ônibus, na rua Wanderley de Castro, próximo ao númeroº 528, no Bairro Jardim América II.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/ind09682022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/ind09682022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de, o mais rápido possível, desentupir 3 (três) bueiros localizados na Rua José Delmiro dos Santos, no trecho compreendido entre o nº 200 e o nº 460, aproximadamente, no bairro Jardim Panorama.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/ind09692022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/ind09692022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de fazer um estudo técnico, da tubulação do córrego que corta a rodovia na entrada do Distrito de Gaspar Lopes.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/ind09702022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/ind09702022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza e a poda de mato em toda a extensão da Av. Dr. Lincoln Westin da Silveira.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/ind09712022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/ind09712022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a revitalização das pinturas de sinalização de trânsito da Avenida Machado de Assis, que fica na parte de baixo da Avenida Governador Valadares, no bairro Jardim São Carlos.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/ind09722022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/ind09722022.pdf</t>
   </si>
   <si>
     <t>Fazer o rateio dos recursos do FUNDEB, referentes ao ano de 2022.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/ind09732022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/ind09732022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar, de forma gradativa, um trabalho de substituição de bueiros tradicionais por bueiros ecológicos, bem como determinar que sempre que houver a implementação de novos bairros, loteamentos e condomínios, seja obrigatório a instalação desses bueiros inteligentes.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/ind09742022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/ind09742022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza (varrição), bem como a capina do mato dos meios fios e a limpeza das áreas verdes de todo o Bairro Pinheirinho e do Santa Clara.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/ind09752022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/ind09752022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de retirar o mato que cresce junto aos meios-fios e entre os paralelepípedos, na Rua Tapiranas, no Bairro Vila Teixeira.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/ind09762022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/ind09762022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a limpeza (capina) da via pública da Rua Afonso Arinos, nas proximidades dos números 300 ao 500.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/ind09772022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/ind09772022.pdf</t>
   </si>
   <si>
     <t>Providenciar a alteração, para tornar mão única de tráfego, a Rua Uberlândia com a Rua Roberto José dos Santos.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/ind09782022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/ind09782022.pdf</t>
   </si>
   <si>
     <t>Estudar a possibilidade de aumentar as diárias de despesas dos pacientes, que precisam fazer tratamentos fora do município.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/ind09792022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/ind09792022.pdf</t>
   </si>
   <si>
     <t>Realizar uma força tarefa para fazer a limpeza e a manutenção de todas as ruas, praças e avenidas, incluindo varrição, poda de árvores, limpeza de bueiros e áreas verdes do bairro Vila Godoy.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/ind09802022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/ind09802022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um quebra-molas, em caráter de urgência, na rua Padre Cornélio Hans, em frente ao imóvel nº 2065.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/ind09812022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/ind09812022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a limpeza (capina) nos meios-fios da Rua Leão de Faria, nas mediações do número 85 ao 205, e na Avenida Afonso Pena, nas mediações do Colégio Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/ind09822022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/ind09822022.pdf</t>
   </si>
   <si>
     <t>Providenciar a colocação de grade de proteção em um bueiro, localizado na rua Antônio Bruzadelli, depois do número 365, bairro Jardim América, bem como fazer o reparo de aproximadamente 10 metros de sarjeta, que está danificada, na rua Iraci Moreira Santana, entre os números 115 ao 125, bairro Jardim América lll.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/ind09832022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/ind09832022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma avaliação e, se necessário, podar uma árvore localizada na Escola Municipal Arlindo Silveira, Bairro Mandassaia.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/ind09842022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/ind09842022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a limpeza do bairro Jardim Alvorada II e designar varredores de rua para o local.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a manutenção da iluminação da quadra de areia e do Campo Society, do CAIC, no Jardim Eunice.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/ind09862022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/ind09862022.pdf</t>
   </si>
   <si>
     <t>Providenciar a devida eliminação do mato e a limpeza de todas as ruas e áreas verdes dos Bairros Jd. Boa Esperança e Jd. Alvorada.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/ind09872022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/ind09872022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza na calçada, em toda a sua extensão, da Rua São Gonçalo do Sapucaí, na altura do número 227, no Bairro Oliveira.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/ind09882022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/ind09882022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar um quebra-molas na rua Juscelino Barbosa, nº 1697, bairro Aparecida, em frente à Casa de Massa da Mamma.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/ind09892022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/ind09892022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma limpeza geral e a poda do mato, que se encontra em cima da calçada, na Rua Paulo Paulino da Costa, no bairro Parque das Nações.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/ind09902022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/ind09902022.pdf</t>
   </si>
   <si>
     <t>Fazer a vistoria em todas as caixas d´aguas das escolas.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/ind09912022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/ind09912022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de concluir as obras e os serviços de infraestrutura, que foram iniciadas no final do Bairro Jardim São Carlos de cima.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/ind09922022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/ind09922022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se instalar uma lixeira, para o descarte de lixos da creche São João da Escócia, bem como dos moradores no entorno, na Rua da Amizade.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/ind09932022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/ind09932022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a poda dos matos nas beiradas das calçadas, nas seguintes localizações:_x000D_
 - Coronel Pedro Correia, na altura do nº 227;_x000D_
 - Afonso Arinos, na altura do nº 430;_x000D_
 - Padre João Batista, na altura do nº 696.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/ind09942022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/ind09942022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de asfaltar a rua José Contâncio da Silveira.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/ind09952022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/ind09952022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de passar máquina na estrada vicinal e, se puder, cascalhar alguns locais da estrada, entre o bairro Vista Grande e a balsa da Harmonia.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/ind09962022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/ind09962022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de retirar as grades, que se encontram nos pés dos coqueiros da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/ind09972022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/ind09972022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer melhorias na estrada do bairro Paineiras, começando nas proximidades da igreja até o morro que chega ao loteamento.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>Estudar a possibilidade de instituir, via Decreto ou outro ato normativo, a destinação de áreas públicas, do Distrito de Gaspar Lopes, para a comercialização de produtos agropecuários, extrativistas, artesanais, manufaturados ou alimentícios, produzidos pela população local, em feiras livre.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/ind09992022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/ind09992022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza dos bueiros, varrição das áreas verdes, bem como a capina do mato dos meios-fios, em todo o bairro Campinho e o bairro Vila Formosa.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/ind10002022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/ind10002022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma operação tapa-buracos no Bairro Jardim São Carlos de baixo, nas proximidades dos Predinhos.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/ind10012022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/ind10012022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a limpeza e a manutenção, tanto nos arredores, quanto dentro dos três cemitérios municipais, tendo em vista que há relatos de moradores que residem próximos aos mesmos, que estão encontrando escorpiões em suas casas.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/ind10022022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/ind10022022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar uma operação tapa buracos, em todo o Bairro Jardim Boa Esperança, em especial na Rua Saulo Prado Leite.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/ind10032022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/ind10032022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a limpeza das ruas e calçadas do bairro Vila Teixeira, onde, muitos locais, se encontram com muito mato e sujeiras.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/ind10042022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/ind10042022.pdf</t>
   </si>
   <si>
     <t>Providenciar a roçagem dos canteiros de todas as avenidas da nossa cidade.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/ind10052022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/ind10052022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar a grade no bueiro localizado na Rua Leão de Faria, em frente ao nº 174, Centro.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/ind10062022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/ind10062022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar a limpeza dos bueiros do Bairro Vila Esperança.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/ind10072022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/ind10072022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de podar as árvores do bairro Novo horizonte.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/ind10082022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/ind10082022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer a capina do mato na Rua Alferes Domingos Vieira e Silva, em frente ao nº 1227.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/ind10092022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/ind10092022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se realizar a limpeza, o roçamento da grama, a varrição de detritos e a poda de coqueiros, no canteiro da Avenida Governador Valadares.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/ind10102022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/ind10102022.pdf</t>
   </si>
   <si>
     <t>Interceder para cascalhar, o mais rápido possível, um pequeno trecho entre o bairro Aeroporto e a sede da casa de abrigo Aliança da Misericórdia.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/ind10112022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/ind10112022.pdf</t>
   </si>
   <si>
     <t>Interceder para instalar um redutor de velocidade na Rua José Paraíso, em frente ao nº 858, no Bairro Por do Sol II.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/ind10122022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/ind10122022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de sinalizar as vias públicas, entre o Velório Municipal e o 3º Cemitério, no início da Av. Henrique Munhoz Garcia, em frente à loja Pop Móveis.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/ind10132022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/ind10132022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma academia ao ar livre e um parquinho, na área verde do bairro Santa Maria, localizada na rua Cassimiro Siqueira Vieira, próximo ao nº 76.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/ind10142022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/ind10142022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de fazer uma limpeza no início do asfalto novo, que dá acesso ao bairro rural Matão, pois o mato aumentou nos terrenos beirando o asfalto.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/ind10152022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/ind10152022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar uma faixa elevada para travessia de pedestres, na Avenida Governador Valadares, nº 584, esquina com a Rua Pio XII.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/ind10162022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/ind10162022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de limpar os terrenos baldios e passar o trator para roçar o mato, nos bairros Pôr do Sol II, Júlio Alves e Jardim Olímpia, além de notificar os proprietários dos terrenos que estiverem sujos.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/ind10172022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/ind10172022.pdf</t>
   </si>
   <si>
     <t>Interceder a fim de apurar a responsabilidade e, consequentemente, tomar as providências quanto ao buraco que se encontra na Rua Petra Gago Munhoz, em frente ao número 485, no Jardim Boa Esperança.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/ind10182022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/ind10182022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de limpar o mato (capina) na área verde da Rua Alferes Domingos Vieira e Silva, nas proximidades do nº 1.207, no bairro Jardim Aeroporto.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/ind10192022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/ind10192022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a limpeza e a operação tapa-buracos em todo o bairro Pôr do Sol II.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/ind10202022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/ind10202022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se colocar mais banheiros químicos às quintas-feiras, na praça Rachid Barbosa Saliba, durante a Feira Noturna.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/ind10212022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/ind10212022.pdf</t>
   </si>
   <si>
     <t>Notificar a empresa COPASA para tapar o buraco na Rua Gabriel Monteiro da Silva, em frente ao nº 435.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/ind10222022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/ind10222022.pdf</t>
   </si>
   <si>
     <t>Apurar a responsabilidade e, após a identificação, emitir a notificação do responsável pela área localizada na Rua Arnaldo Leite da Silva, em frente ao número 394, no Jardim Boa Esperança, para que proceda de imediato a remoção de todo o lixo e sucata depositados no área.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/ind10232022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/ind10232022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar mutirões de cardiologia e ortopedia em nosso município, objetivando diminuir as filas de espera dos pacientes.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/ind10242022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/ind10242022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de garantir atendimentos com médicos otorrinolaringologistas, inclusive, para a realização de cirurgias de amígdalas e adenoides, principalmente às crianças, haja vista que a demanda está maior para essa faixa etária.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/ind10252022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/ind10252022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de realizar a compra dos equipamentos e das máquinas básicas, necessárias para a execução das tarefas de limpeza na zona urbana da nossa cidade (vassouras e roçadeiras), uma vez que a falta destes equipamentos está impossibilitando o trabalho adequado, principalmente do pessoal da varrição da Prefeitura.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/ind10262022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/ind10262022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de liberar a implantação de um quiosque junto ao campo de malha, anexo à academia ao ar livre da Escola Estadual Padre José Grimminck, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/ind10272022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/ind10272022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar um redutor de velocidade (quebra-molas) na Rua Antônio Ivo de Carvalho, em frente ao nº 177, na esquina, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/ind10282022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/ind10282022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de instalar redutores de velocidade (quebra-molas) na Rua Antônio Ivo de Carvalho, na esquina, em frente ao nº 177, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/ind10292022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/ind10292022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade do fechamento da Rua Antônio Tibúrcio, entre a Escola Municipal Tereza Paulino da Costa, no Pinheirinho, e a igreja São Francisco de Assis, para ampliação do lazer das crianças, pois a escola citada cresceu e elas ficaram sem espaço.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/ind10312022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/ind10312022.pdf</t>
   </si>
   <si>
     <t>Providenciar o desentupimento do bueiro e a limpeza geral nas adjacências, na esquina do cruzamento da Rua Antônio Tibúrcio com a Av. Paulo de Ávila Salles, no bairro Pinheirinho.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/ind10322022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/ind10322022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade do fechamento da Rua Antônio Tibúrcio, entre a Escola Municipal Tereza Paulino da Costa, no Pinheirinho, e a igreja São Francisco de Assis, para ampliação do lazer das crianças.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/ind10332022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/ind10332022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de colocar uma academia ao ar livre, um parquinho e a iluminação pública, na área verde do córrego do Chafariz, nos bairros Santa Rita e Jardim Elite.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/ind10342022.pdf</t>
+    <t>http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/ind10342022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de se fazer a reforma do piso da pista de caminhada do bairro Jardim Aeroporto, bem como designar um mutirão de limpeza para o local, para roçar a grama e podar as árvores que estão ao lado da pista de caminhada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7790,67 +7790,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1756/1-0-projeto-de-decreto-n.o-16-em-10-de-junho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/1-0-projeto-de-decreto-n.o-20-em-09-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/1-0-projeto-de-decreto-n.o-21-em-09-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/1-0-projeto-de-decreto-n.o-22-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/735/proj_decreto_no_23-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/736/proj._decreto_legislativo_no_24.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_decreto_legislativo_no_25.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_decreto_26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_decreto_legislativo_no_27.2022_jds.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/740/pdl00282022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/741/pdl00292022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/742/pdl00302022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/743/pdl00312022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/744/pdl00322022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pdl00332022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/746/pdl00342022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/747/pdl00352022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/767/mensagem_no_57.2022_p3076.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/749/plc00022022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/748/plc00032022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1779/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/2022-1-27018-assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/2022-2-27033-assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/2022-3-27038-assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/2022-4-27045-assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/2022-5-27091-assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/2022-6-27109-assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/2022-7-27107-assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/2022-8-27096-assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/2022-9-27128-assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/2022-10-27129-assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/2022-11-27139-assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/2022-12-27142-assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/2022-13-27143-assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/2022-14-27152-assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/2022-15-27151-assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/2022-16-27156-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/2022-18-27264-assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/2022-19-27289-assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/2022-20-27327-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/2022-21-27347-assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/2022-22-27363-assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/2022-23-27401-assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/2022-24-27443-assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/2022-25-27461-assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/2022-26-27494-assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/2022-27-27495-assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/2022-28-27496-assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/2022-29-27564-assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/2022-30-27617-assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/2022-31-27625-assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/2022-32-27685-assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/2022-33-27733-assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/2022-34-27787-assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/2022-35-27770-assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/2022-36-27801-assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/2022-37-27898-assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/2022-38-27901-assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/2022-39-27934-assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/2022-40-27935-assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/2022-41-28038-assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/2022-42-28071-assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/2022-43-28076-assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/2022-44-28088-assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/2022-45-28123-assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/2022-46-28162-assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/2022-47-28172-assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/2022-48-28223-assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/2022-49-28222-assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/2022-50-28239-assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/2022-51-28242-assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/2022-52-28241-assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/2022-53-28247-assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/2022-54-28267-assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/2022-55-28296-assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/2022-56-28299-assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/2022-57-28325-assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/2022-58-28386-assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/2022-59-28387-assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/2022-60-28392-assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/2022-61-28389-assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/2022-62-28423-assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/2022-63-28455-assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/2022-64-28456-assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/2022-65-28461-assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/2022-66-28541-assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/2022-67-28544-assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/2022-68-28548-assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/2022-69-28551-assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/2022-70-28550-assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/requerimento_71-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_no_72-2022_-_jaime_daniel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_no_73-2022_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_no74-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_75-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_76.2022_mfc_e_drm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_772022_-_tsp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_78.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_79.2022_drm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_no_80-2022_-_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_81-2022_-_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_82.2022_jds.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_83-2022_-_jaime_e_vardema.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_no_84-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_85-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/825/reuqerimento_no_86.2022_drm_p2880.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_no_87-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_no_88-2022_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_no_89-2022_-_solar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_no_90.2022_tsp_p2987.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/requerimento_o_91.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/rq00922022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/rq00932022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/rq00942022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/rq00952022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/rq00962022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/rq00972022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/rq00982022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1504/rq00992022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/rq01002022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/rq01012022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/rq01022022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/rq01032022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/rq01042022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/rq01052022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/rq01062022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/rq01072022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/rq01082022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/2022-2-26983-assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/2022-3-27011-assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/2022-4-27012-assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/2022-5-27008-assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1677/2022-6-27037-assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/2022-7-27043-assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/2022-8-27082-assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/2022-9-27099-assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/2022-10-27105-assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/2022-11-27140-assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/2022-12-27155-assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/2022-13-27188-assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/2022-14-27190-assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/2022-15-27221-assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/2022-16-27280-assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/2022-17-27273-assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/2022-18-27290-assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/2022-19-27304-assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/2022-20-27341-assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/1-1-mocao-de-repudio-bandeira-vermelha-cemig-_dunga_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/2022-22-27399-assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/2022-23-27422-assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/2022-24-27423-assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/2022-25-27441-assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/2022-26-27492-assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/2022-27-27484-assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/2022-28-27505-assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/2022-29-27519-assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/2022-30-27557-assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/2022-31-27623-assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/2022-32-27624-assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/2022-33-27641-assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/2022-34-27667-assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/2022-35-27684-assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/2022-36-27741-assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1708/2022-37-27740-assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/2022-38-27779-assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/2022-39-27795-assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/2022-40-27796-assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/2022-41-28000-assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/2022-42-28009-assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/2022-43-28067-assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/2022-44-28107-assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/2022-45-28189-assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/2022-46-28224-assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/2022-47-28234-assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/2022-48-28235-assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/2022-49-28244-assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/2022-50-28246-assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/2022-51-28248-assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/2022-52-28270-assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/2022-53-28306-assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/2022-54-28310-assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/2022-55-28312-assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/2022-56-28328-assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/2022-57-28369-assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/2022-58-28368-assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/2022-59-28378-assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/2022-60-28439-assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/2022-61-28453-assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/2022-62-28451-assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/2022-63-28560-assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/2022-64-28565-assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/2022-65-28566-assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/2022-66-28568-assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/776/mocao_no68-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/777/mocao_no_69-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_no_70.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/779/mocao_no_71.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/780/mo00722022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/781/mocao_no_73.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/782/mocao_no_74.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_75.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no76.2022_jcm_p2868.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_77.2022_jcm_p2861.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_78.2022_vtm_p2865.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_no_79.2022_jcm_p2872.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/788/mo00802022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/789/mocao_de_pesar_no_81_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/790/mo00822022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/791/mo00832022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/792/mo00842022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/793/mo00852022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/794/mo00862022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/795/mo00872022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/796/mo00882022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/797/mo00892022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/798/mo00932022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/799/mo00942022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/800/mo00952022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/801/mo00962022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/802/mo00972022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/803/mo00982022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/804/mo00992022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/805/mo01002022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/806/mo01012022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/807/mo01022022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_670_-_braz.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_671-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_672-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_673-2022_-_dunga_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_674-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_675-2022_-_dunga_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_no_676-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_no_677-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_no_678-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_no_679-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_no_680-2022_-_dunga_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_681-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_682-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_685-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_686-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_687-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_688-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_689-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_690-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_691-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_692-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_693-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_694.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_695-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_no_696-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_no_697-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_no_698.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_no_699.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_no_700.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_no_701.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_702.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_703.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_704.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no705.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_708.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_709.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_no_710.2022_trr.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_711.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_712.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_713-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_no_716.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_no_117.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_no_118.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_719-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_720-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_721-2022_-_ratinho_e_guinho.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_722.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_no_723.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_724.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_no_726.2022_trr.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_727.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_no_728.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_no_729.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_730.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_731.2022_drm.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_732.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_733.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_734.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_735.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_736.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_737.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_738.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_no_739.2022_p2837.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_no_740.2022_p2838.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_741.2022_p2839.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_742.2022_mfc_p2845.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_no_743.2022_lgfl_p2882.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_744.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_746.2022_pam_p2854.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_747.2022_pam_p2855.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_748.2022_jcm__p2859.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_749.2022_mfc_p2873.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_750.2022_mfc_p2874.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_751.2022_tsp_p2875.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_752.2022_tsp_p2876.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_753.2022_tsp_p2877.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_754.2022_bfs_2869.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_755.2022_kg_p2878.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_no_756.2022_kg_p2879.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_757.2022_epa_p2870.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_758.2022_epa_p2871.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_no_759.2022_p2890.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_no_760-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_no_761-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_no_762-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_no_763-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_no_764-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_no_766-2022_-_solar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_no_767-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/indicacao_no_768-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_no_769-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_no_770-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_no_771-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_no_772-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_no_773-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_no_774-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_no_775-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_no_776-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_no_777-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_no_778-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_779-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_780-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_781-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_782-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_783-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_no_784-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_785-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_no_786.2022_jcm_p2972.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_no_787.2022_mfc_p2977.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_788.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_no_789.2022_drm_p2978.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_790.2022_mfc_2985.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_791.2022_lgfl_p2989.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_792.2022_tsp_p2990.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_793.2022_tsp_p2992.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_794.2022_tsp_p2991.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_795.2022_kg_p2983.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_796.2022_kg_p2984.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_797.2022_mfc_p2993.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/ind07982022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/ind07992022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/ind08002022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/ind08012022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/ind08022022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/ind08032022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/ind08042022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/ind08052022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/ind08062022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/ind08072022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/ind08082022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/ind08092022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/ind08102022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/ind08112022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/ind08122022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/ind08132022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/ind08142022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/ind08152022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/ind08162022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/ind08172022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/ind08182022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/ind08192022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/ind08202022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/ind08212022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/ind08222022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/ind08232022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/ind08242022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/ind08252022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/ind08262022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/ind08272022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/ind08282022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/ind08292022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/ind08302022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/ind08312022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/ind08332022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/ind08342022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/ind08352022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/ind08362022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/ind08372022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/ind08382022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/ind08392022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/ind08402022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/ind08412022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/ind08422022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/ind08432022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/ind08452022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/ind08512022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/ind08522022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/ind08532022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/ind08552022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/ind08562022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/ind08572022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/ind08582022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/ind08592022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/ind08602022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/ind08612022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/ind08622022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/ind08632022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ind08642022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/ind08652022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/ind08662022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ind08672022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/ind08682022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/ind08692022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ind08702022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/ind08712022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/ind08722022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/ind08732022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/ind08742022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/ind08752022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/ind08762022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/ind08772022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/ind08782022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/ind08792022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/ind08802022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/ind08812022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/ind08822022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/ind08832022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/ind08842022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/ind08852022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/ind08862022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/ind08882022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/ind08892022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind08912022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/ind08922022_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/ind08932022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/ind08942022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/ind08952022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/ind08962022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind08972022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/ind08982022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind08992022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/ind09002022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/ind09012022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/ind09022022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/ind09032022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/ind09042022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/ind09052022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/ind09062022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/ind09072022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/ind09102022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/ind09112022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/ind09122022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/ind09132022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/ind09152022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/ind09162022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/ind09182022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/ind09192022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/ind09202022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/ind09212022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/ind09222022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/ind09242022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/ind09252022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/ind09262022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/ind09272022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/ind09282022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/ind09292022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind09302022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind09312022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/ind09322022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/ind09332022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/ind09342022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind09352022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ind09362022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind09372022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind09382022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind09392022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind09402022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/ind09412022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/ind09422022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/ind09432022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/ind09442022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind09452022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind09462022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind09472022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/ind09482022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind09492022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/ind09502022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/ind09512022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/ind09522022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/ind09532022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/ind09542022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/ind09552022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/ind09562022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/ind09572022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/ind09582022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/ind09592022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/ind09602022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/ind09612022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/ind09622022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/ind09632022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/ind09642022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/ind09652022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/ind09662022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/ind09672022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/ind09682022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/ind09692022.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/ind09702022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/ind09712022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/ind09722022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/ind09732022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/ind09742022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/ind09752022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/ind09762022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/ind09772022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/ind09782022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/ind09792022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/ind09802022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/ind09812022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/ind09822022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/ind09832022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/ind09842022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/ind09862022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/ind09872022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/ind09882022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/ind09892022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/ind09902022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/ind09912022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/ind09922022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/ind09932022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/ind09942022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/ind09952022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/ind09962022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/ind09972022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/ind09992022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/ind10002022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/ind10012022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/ind10022022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/ind10032022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/ind10042022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/ind10052022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/ind10062022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/ind10072022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/ind10082022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/ind10092022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/ind10102022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/ind10112022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/ind10122022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/ind10132022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/ind10142022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/ind10152022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/ind10162022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/ind10172022.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/ind10182022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/ind10192022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/ind10202022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/ind10212022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/ind10222022.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/ind10232022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/ind10242022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/ind10252022.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/ind10262022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/ind10272022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/ind10282022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/ind10292022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/ind10312022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/ind10322022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/ind10332022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/ind10342022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1742/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1756/1-0-projeto-de-decreto-n.o-16-em-10-de-junho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/1-0-projeto-de-decreto-n.o-20-em-09-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/1-0-projeto-de-decreto-n.o-21-em-09-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/1-0-projeto-de-decreto-n.o-22-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/735/proj_decreto_no_23-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/736/proj._decreto_legislativo_no_24.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_decreto_legislativo_no_25.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_decreto_26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_decreto_legislativo_no_27.2022_jds.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/740/pdl00282022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/741/pdl00292022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/742/pdl00302022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/743/pdl00312022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/744/pdl00322022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pdl00332022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/746/pdl00342022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/747/pdl00352022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1915/1-1-mensagem-no-01.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1914/1-1-projeto-de-lei-no-02.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1913/1-1-projeto-de-lei-no-03.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1912/1-1-projeto-de-lei-no-04.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1911/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1910/1-1-mensagem-no-05.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1909/1-1-mensaegm-no-06.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1908/1-1-mensagem-no-07.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1907/1-0-projeto-de-lei-ordinaria-n.o-9-em-10-de-fevereiro-de-2022..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1906/1-1-mensagem-no-09.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1905/1-1-mensagem-no-11.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1904/1-1-mensagem-no-12.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1903/1-1-mensagem-no-13.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1901/1-1-mensagem-no-14.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1900/1-1-mensagem-no-15.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1899/1-1-mensagem-no-16.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1898/1-1-mensagem-no-17.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1897/1-1-mensagem-no-18.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1896/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1894/1-1-mensagem-no-20.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1893/1-1-mensagem-no-22.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1892/1-1-mensagem-n-21.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1891/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1890/1-0-projeto-de-lei-ordinaria-n.o-24-em-08-de-abril-de-2022..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1889/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1888/1-1-mensagem-no-24.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1887/1-1-mensagem-no-25.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1886/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1883/1-1-mensagem-no-26.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1882/1-1-mensagem-no-28.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1885/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1884/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1881/1-1-mensagem-no-29.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1880/1-1-mensagem-no-30.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1879/1-1-mensagem-no-31.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1878/1-1-mensagem-no-32.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1877/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1876/1-1-mensagem-no-34.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1875/1-1-mensagem-no-35.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1874/1-1-mensagem-no-36.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1873/1-1-mensagem-no-37.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1872/1-1-mensagem-no-38.2022-p2403.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1871/1-0-projeto-de-lei-ordinaria-n.o-43-em-07-de-julho-de-2022..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1870/1-1-mensagem-no-39.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1869/1-1-mensagem-no-40.2022-p2532.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1868/1-1-mensagem-no-41.2022-p2533.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1867/1-1-mensagem-no-42.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/1-1-mensagem-no-43.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/808/1-0-projeto-de-lei-ordinaria-no-49-em-12-de-agosto-de-2022..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/750/projeto_de_lei_no_50-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/810/mensagem_no_52_31-08-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/809/mensagem_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/775/mensagem_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/774/mensagem_no_56.2022_-_pl_60.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/751/projeto_61-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/764/plo00622022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/753/projeto_de_lei_63_de_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_64_11_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/754/plo00652022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/755/plo00662022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/756/plo00672022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/766/mensagem_no_67.2022_p3482.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/762/plo00692022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/757/plo00702022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/758/oc00712022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/759/plo00722022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/760/plo00732022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/761/plo00742022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/763/plo00752022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/765/plo00762022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/767/mensagem_no_57.2022_p3076.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/749/plc00022022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/748/plc00032022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1779/1-0-1-redacao-original-desse-documento.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1560/2022-1-27018-assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1561/2022-2-27033-assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1562/2022-3-27038-assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1563/2022-4-27045-assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1564/2022-5-27091-assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1565/2022-6-27109-assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1566/2022-7-27107-assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1567/2022-8-27096-assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1568/2022-9-27128-assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1569/2022-10-27129-assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1570/2022-11-27139-assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1571/2022-12-27142-assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1573/2022-13-27143-assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1574/2022-14-27152-assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1575/2022-15-27151-assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1581/2022-16-27156-assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1582/2022-18-27264-assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1583/2022-19-27289-assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1584/2022-20-27327-assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1585/2022-21-27347-assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1586/2022-22-27363-assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1587/2022-23-27401-assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1588/2022-24-27443-assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1589/2022-25-27461-assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1590/2022-26-27494-assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1591/2022-27-27495-assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1592/2022-28-27496-assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1593/2022-29-27564-assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1594/2022-30-27617-assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1595/2022-31-27625-assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1596/2022-32-27685-assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1597/2022-33-27733-assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1598/2022-34-27787-assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1599/2022-35-27770-assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1600/2022-36-27801-assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1601/2022-37-27898-assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1602/2022-38-27901-assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1603/2022-39-27934-assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1604/2022-40-27935-assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1605/2022-41-28038-assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1606/2022-42-28071-assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1607/2022-43-28076-assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1608/2022-44-28088-assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1609/2022-45-28123-assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1610/2022-46-28162-assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1611/2022-47-28172-assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1612/2022-48-28223-assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1613/2022-49-28222-assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1614/2022-50-28239-assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1621/2022-51-28242-assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1622/2022-52-28241-assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1623/2022-53-28247-assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1624/2022-54-28267-assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1625/2022-55-28296-assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1626/2022-56-28299-assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1627/2022-57-28325-assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1628/2022-58-28386-assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1629/2022-59-28387-assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1630/2022-60-28392-assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1631/2022-61-28389-assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1632/2022-62-28423-assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1633/2022-63-28455-assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1634/2022-64-28456-assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1635/2022-65-28461-assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1636/2022-66-28541-assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1637/2022-67-28544-assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1638/2022-68-28548-assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1639/2022-69-28551-assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1640/2022-70-28550-assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1655/requerimento_71-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/811/requerimento_no_72-2022_-_jaime_daniel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/812/requerimento_no_73-2022_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/813/requerimento_no74-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_75-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_76.2022_mfc_e_drm.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_772022_-_tsp.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_78.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_79.2022_drm.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/819/requerimento_no_80-2022_-_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_81-2022_-_ccljrf.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_82.2022_jds.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_83-2022_-_jaime_e_vardema.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_no_84-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/824/requerimento_85-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/825/reuqerimento_no_86.2022_drm_p2880.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_no_87-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/827/requerimento_no_88-2022_-_domingos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/828/requerimento_no_89-2022_-_solar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1495/requerimento_no_90.2022_tsp_p2987.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1496/requerimento_o_91.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1497/rq00922022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1498/rq00932022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1499/rq00942022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1500/rq00952022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1501/rq00962022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1502/rq00972022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1503/rq00982022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1504/rq00992022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1505/rq01002022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1506/rq01012022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1507/rq01022022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1508/rq01032022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1509/rq01042022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1510/rq01052022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1511/rq01062022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1512/rq01072022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1513/rq01082022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1673/2022-2-26983-assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1674/2022-3-27011-assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1675/2022-4-27012-assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1676/2022-5-27008-assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1677/2022-6-27037-assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/2022-7-27043-assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/2022-8-27082-assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/2022-9-27099-assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/2022-10-27105-assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/2022-11-27140-assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/2022-12-27155-assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/2022-13-27188-assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/2022-14-27190-assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1686/2022-15-27221-assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/2022-16-27280-assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/2022-17-27273-assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/2022-18-27290-assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/2022-19-27304-assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/2022-20-27341-assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/1-1-mocao-de-repudio-bandeira-vermelha-cemig-_dunga_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/2022-22-27399-assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/2022-23-27422-assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/2022-24-27423-assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/2022-25-27441-assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/2022-26-27492-assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/2022-27-27484-assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/2022-28-27505-assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/2022-29-27519-assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/2022-30-27557-assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/2022-31-27623-assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/2022-32-27624-assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/2022-33-27641-assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/2022-34-27667-assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1706/2022-35-27684-assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/2022-36-27741-assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1708/2022-37-27740-assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/2022-38-27779-assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1710/2022-39-27795-assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/2022-40-27796-assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/2022-41-28000-assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/2022-42-28009-assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/2022-43-28067-assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/2022-44-28107-assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/2022-45-28189-assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/2022-46-28224-assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/2022-47-28234-assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/2022-48-28235-assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/2022-49-28244-assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1721/2022-50-28246-assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/2022-51-28248-assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/2022-52-28270-assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/2022-53-28306-assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/2022-54-28310-assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/2022-55-28312-assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/2022-56-28328-assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/2022-57-28369-assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1729/2022-58-28368-assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/2022-59-28378-assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/2022-60-28439-assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1732/2022-61-28453-assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/2022-62-28451-assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/2022-63-28560-assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/2022-64-28565-assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/2022-65-28566-assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/2022-66-28568-assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/776/mocao_no68-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/777/mocao_no_69-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/778/mocao_no_70.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/779/mocao_no_71.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/780/mo00722022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/781/mocao_no_73.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/782/mocao_no_74.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/783/mocao_no_75.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no76.2022_jcm_p2868.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/784/mocao_no_77.2022_jcm_p2861.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_78.2022_vtm_p2865.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/787/mocao_no_79.2022_jcm_p2872.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/788/mo00802022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/789/mocao_de_pesar_no_81_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/790/mo00822022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/791/mo00832022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/792/mo00842022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/793/mo00852022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/794/mo00862022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/795/mo00872022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/796/mo00882022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/797/mo00892022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/798/mo00932022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/799/mo00942022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/800/mo00952022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/801/mo00962022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/802/mo00972022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/803/mo00982022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/804/mo00992022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/805/mo01002022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/806/mo01012022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/807/mo01022022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_no_670_-_braz.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1088/indicacao_no_671-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_no_672-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_no_673-2022_-_dunga_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_no_674-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1092/indicacao_no_675-2022_-_dunga_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_no_676-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_no_677-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_no_678-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_no_679-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_no_680-2022_-_dunga_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_no_681-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_no_682-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_no_685-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1104/indicacao_no_686-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_no_687-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_no_688-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_no_689-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_no_690-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1107/indicacao_no_691-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_no_692-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_no_693-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_no_694.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_no_695-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_no_696-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_no_697-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/indicacao_no_698.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/indicacao_no_699.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/indicacao_no_700.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1116/indicacao_no_701.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_no_702.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1123/indicacao_no_703.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1118/indicacao_no_704.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1119/indicacao_no705.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_no_708.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_no_709.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1117/indicacao_no_710.2022_trr.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_no_711.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1125/indicacao_no_712.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_713-2022.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_no_716.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_no_117.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_no_118.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_no_719-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_no_720-2022_-_jaime.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_no_721-2022_-_ratinho_e_guinho.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_no_722.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_no_723.2022_pam.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_no_724.2022_mfc.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_no_726.2022_trr.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_no_727.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_no_728.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_no_729.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_no_730.2022_kg.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_no_731.2022_drm.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_no_732.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_no_733.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_no_734.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_no_735.2022_epa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_no_736.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_no_737.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_no_738.2022_tsp.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_no_739.2022_p2837.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_no_740.2022_p2838.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_741.2022_p2839.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_742.2022_mfc_p2845.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_no_743.2022_lgfl_p2882.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_744.2022_bfs.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_746.2022_pam_p2854.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_747.2022_pam_p2855.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_748.2022_jcm__p2859.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_no_749.2022_mfc_p2873.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_750.2022_mfc_p2874.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_751.2022_tsp_p2875.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_752.2022_tsp_p2876.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_753.2022_tsp_p2877.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_754.2022_bfs_2869.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_755.2022_kg_p2878.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_no_756.2022_kg_p2879.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_757.2022_epa_p2870.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_758.2022_epa_p2871.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_no_759.2022_p2890.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_no_760-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_no_761-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_no_762-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_no_763-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_no_764-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_no_766-2022_-_solar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_no_767-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/indicacao_no_768-2022_-_tani_rose.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_no_769-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_no_770-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_no_771-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_no_772-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_no_773-2022_-_teresa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_no_774-2022_-_katia.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_no_775-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_no_776-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_no_777-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_no_778-2022_-_ratinho.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_779-2022.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_no_780-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_no_781-2022_-_dunga.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_782-2022_-_vardema.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_783-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_no_784-2022_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_785-2022_-_braz.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_no_786.2022_jcm_p2972.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_no_787.2022_mfc_p2977.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_no_788.2022_jcm.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_no_789.2022_drm_p2978.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_790.2022_mfc_2985.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/indicacao_no_791.2022_lgfl_p2989.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_792.2022_tsp_p2990.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1218/indicacao_no_793.2022_tsp_p2992.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1217/indicacao_no_794.2022_tsp_p2991.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_no_795.2022_kg_p2983.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_no_796.2022_kg_p2984.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_797.2022_mfc_p2993.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/ind07982022.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/ind07992022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/ind08002022.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/ind08012022.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/ind08022022.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1229/ind08032022.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/ind08042022.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/ind08052022.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/ind08062022.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/ind08072022.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1230/ind08082022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1231/ind08092022.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1232/ind08102022.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/ind08112022.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/ind08122022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/ind08132022.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/ind08142022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/ind08152022.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1238/ind08162022.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/ind08172022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/ind08182022.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/ind08192022.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1242/ind08202022.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/ind08212022.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1244/ind08222022.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1245/ind08232022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1246/ind08242022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1247/ind08252022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1248/ind08262022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1249/ind08272022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1250/ind08282022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1251/ind08292022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1252/ind08302022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1253/ind08312022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1254/ind08332022.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1256/ind08342022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1257/ind08352022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1258/ind08362022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1259/ind08372022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1260/ind08382022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1262/ind08392022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1263/ind08402022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1264/ind08412022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1266/ind08422022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1265/ind08432022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1267/ind08452022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1268/ind08512022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1269/ind08522022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1270/ind08532022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1271/ind08552022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1272/ind08562022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1273/ind08572022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1274/ind08582022.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1275/ind08592022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1276/ind08602022.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1277/ind08612022.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1278/ind08622022.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1279/ind08632022.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1280/ind08642022.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1281/ind08652022.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1282/ind08662022.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1283/ind08672022.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1284/ind08682022.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1285/ind08692022.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1286/ind08702022.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1312/ind08712022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1313/ind08722022.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1314/ind08732022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1315/ind08742022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1316/ind08752022.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1317/ind08762022.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1318/ind08772022.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1319/ind08782022.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1320/ind08792022.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1321/ind08802022.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1322/ind08812022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1323/ind08822022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1324/ind08832022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1325/ind08842022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1326/ind08852022.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1327/ind08862022.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1328/ind08882022.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1330/ind08892022.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1331/ind08912022.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1332/ind08922022_1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1333/ind08932022.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1334/ind08942022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1335/ind08952022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1336/ind08962022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1337/ind08972022.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1338/ind08982022.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1339/ind08992022.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1340/ind09002022.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1341/ind09012022.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1342/ind09022022.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1343/ind09032022.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1344/ind09042022.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1345/ind09052022.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/ind09062022.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/ind09072022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/ind09102022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/ind09112022.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/ind09122022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/ind09132022.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/ind09152022.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/ind09162022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/ind09182022.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/ind09192022.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/ind09202022.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/ind09212022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/ind09222022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/ind09242022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/ind09252022.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/ind09262022.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/ind09272022.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/ind09282022.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/ind09292022.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind09302022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind09312022.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/ind09322022.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/ind09332022.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/ind09342022.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind09352022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ind09362022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind09372022.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind09382022.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind09392022.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind09402022.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/ind09412022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/ind09422022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1401/ind09432022.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1402/ind09442022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind09452022.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind09462022.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind09472022.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/ind09482022.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind09492022.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/ind09502022.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/ind09512022.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/ind09522022.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/ind09532022.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/ind09542022.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/ind09552022.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/ind09562022.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1415/ind09572022.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1416/ind09582022.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1417/ind09592022.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1418/ind09602022.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1419/ind09612022.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1420/ind09622022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1421/ind09632022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1422/ind09642022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1423/ind09652022.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1424/ind09662022.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1425/ind09672022.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1426/ind09682022.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1427/ind09692022.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1428/ind09702022.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1429/ind09712022.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1430/ind09722022.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1431/ind09732022.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1432/ind09742022.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1433/ind09752022.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1434/ind09762022.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1435/ind09772022.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1436/ind09782022.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1437/ind09792022.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1438/ind09802022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1439/ind09812022.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1440/ind09822022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1441/ind09832022.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1442/ind09842022.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1444/ind09862022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1445/ind09872022.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1446/ind09882022.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1447/ind09892022.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1448/ind09902022.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1449/ind09912022.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1450/ind09922022.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1451/ind09932022.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1452/ind09942022.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1453/ind09952022.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1454/ind09962022.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1455/ind09972022.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1457/ind09992022.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1458/ind10002022.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1459/ind10012022.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1460/ind10022022.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1461/ind10032022.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1462/ind10042022.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1463/ind10052022.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1464/ind10062022.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1465/ind10072022.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1466/ind10082022.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1467/ind10092022.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1468/ind10102022.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1469/ind10112022.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1470/ind10122022.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1471/ind10132022.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1472/ind10142022.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1473/ind10152022.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1474/ind10162022.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1475/ind10172022.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1476/ind10182022.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1477/ind10192022.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1478/ind10202022.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1479/ind10212022.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1480/ind10222022.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1481/ind10232022.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1482/ind10242022.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1483/ind10252022.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1484/ind10262022.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1485/ind10272022.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1486/ind10282022.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1487/ind10292022.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1488/ind10312022.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1489/ind10322022.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1490/ind10332022.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.alfenas.mg.leg.br/media/sapl/public/materialegislativa/2022/1491/ind10342022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H659"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>